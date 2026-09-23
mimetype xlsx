--- v0 (2026-08-03)
+++ v1 (2026-09-23)
@@ -450,71 +450,71 @@
           <t>FECHA</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>GRUPO_EDAD</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>NUM_PEREGRINOS</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>130</t>
@@ -550,96 +550,96 @@
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>45</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>2017-02-01</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
@@ -730,156 +730,156 @@
           <t>2017-02-01</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>2017-02-01</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>2017-02-01</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>2017-02-01</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>56</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>124</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>441</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
@@ -1130,156 +1130,156 @@
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>1270</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>543</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>543</t>
+          <t>99</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>444</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>2017-05-01</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>281</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>2017-05-01</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>2017-05-01</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>566</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>2017-05-01</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>1308</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
@@ -1510,96 +1510,96 @@
           <t>2017-06-01</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>1147</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>2017-06-01</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1050</t>
+          <t>515</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>2017-06-01</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>1394</t>
+          <t>1050</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>2017-06-01</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>1394</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>2017-06-01</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>474</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
@@ -1650,96 +1650,96 @@
           <t>2017-07-01</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>631</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>2017-07-01</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>1710</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>2017-07-01</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>1710</t>
+          <t>1359</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>2017-07-01</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>882</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>2017-07-01</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>1487</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
@@ -1830,76 +1830,76 @@
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>70</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>de 91 a 100</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>142</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 91 a 100</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>1251</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
@@ -1930,96 +1930,96 @@
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>1977</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>1674</t>
+          <t>867</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1855</t>
+          <t>1674</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>77</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>867</t>
+          <t>1855</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>651</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
@@ -2070,96 +2070,96 @@
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>870</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>82</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>1584</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>83</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>1584</t>
+          <t>1286</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>1286</t>
+          <t>266</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>85</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>1454</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
@@ -2250,136 +2250,136 @@
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>144</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>708</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>1042</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>1042</t>
+          <t>817</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>170</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>708</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
@@ -2390,116 +2390,116 @@
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>833</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>98</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>369</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>99</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>102</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>194</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
@@ -2510,136 +2510,136 @@
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>104</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>105</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>157</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>106</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>148</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>107</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>65</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>108</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>109</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
@@ -2670,96 +2670,96 @@
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>112</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>113</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>79</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>114</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>123</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>115</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
@@ -2910,996 +2910,996 @@
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>124</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>72</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>122</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>128</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>457</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>277</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>62</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>136</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>142</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>156</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>517</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>517</t>
+          <t>454</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>472</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>895</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>143</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>828</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>144</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>954</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>145</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>146</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>391</t>
+          <t>242</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>147</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>391</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>148</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>149</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>221</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>150</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>1408</t>
+          <t>1300</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>151</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>1408</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>152</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>1163</t>
+          <t>2013</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>153</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2197</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>154</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>2197</t>
+          <t>380</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>155</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>156</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>679</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>157</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>262</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>158</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>159</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>1283</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>160</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>1065</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>161</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>1065</t>
+          <t>1163</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>162</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1059</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>163</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>1267</t>
+          <t>883</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>164</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>1267</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>165</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>166</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>542</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>167</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>497</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>168</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>169</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>1323</t>
+          <t>228</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>170</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>1427</t>
+          <t>1323</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>171</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>1059</t>
+          <t>1427</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>172</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>1355</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
@@ -3950,276 +3950,276 @@
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>176</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>1292</t>
+          <t>503</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>177</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>853</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>178</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>179</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>853</t>
+          <t>1616</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>180</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>1205</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>181</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>1205</t>
+          <t>1292</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>182</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>1431</t>
+          <t>1833</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>183</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>1599</t>
+          <t>1431</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>184</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>1599</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>185</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>186</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>830</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>187</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>1833</t>
+          <t>710</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>188</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
@@ -4350,276 +4350,276 @@
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>196</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>1255</t>
+          <t>705</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>197</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>705</t>
+          <t>215</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>198</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>199</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>1209</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>200</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1081</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>201</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>1081</t>
+          <t>1255</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>202</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>692</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>203</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>685</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>204</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>783</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>205</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>206</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>112</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>207</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>209</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>208</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
@@ -4750,156 +4750,156 @@
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>216</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>102</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>217</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>218</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>219</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>207</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>220</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>143</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>221</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>120</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>222</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
@@ -4950,196 +4950,196 @@
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>226</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>227</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>228</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>229</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>59</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>230</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>231</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>232</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>233</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>234</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
@@ -5150,1596 +5150,1596 @@
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>236</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>106</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>237</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>72</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>238</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>239</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>78</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>240</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>78</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>241</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>92</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>242</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>243</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>244</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>245</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>246</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>247</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>248</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>249</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>108</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>250</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>251</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>379</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>252</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>302</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>253</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>254</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>438</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>255</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>308</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>256</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>306</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>257</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>258</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>592</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>259</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>1115</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>260</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>974</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>261</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>1024</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>262</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>1417</t>
+          <t>291</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>263</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>1606</t>
+          <t>1417</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>264</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>1115</t>
+          <t>1606</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>265</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>974</t>
+          <t>221</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>266</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>592</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>267</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>268</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>269</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>1100</t>
+          <t>745</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>270</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>355</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>271</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>1036</t>
+          <t>1947</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>272</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>1947</t>
+          <t>2012</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>273</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>246</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>274</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>1100</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>275</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>888</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>276</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>1036</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>277</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>278</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>873</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>279</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>1022</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>280</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>839</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>281</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>1194</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>282</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>1418</t>
+          <t>569</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>283</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>1488</t>
+          <t>1418</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>284</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>1488</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>285</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>839</t>
+          <t>224</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>286</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>1194</t>
+          <t>873</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>287</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>569</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>288</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>768</t>
+          <t>95</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>289</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>1434</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>290</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 91 a 100</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>1062</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>291</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>1163</t>
+          <t>637</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>292</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>1203</t>
+          <t>114</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>293</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>638</t>
+          <t>1203</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>294</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>638</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>295</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>768</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>296</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>1434</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>297</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>1062</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>298</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>de 91 a 100</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1163</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>299</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>de 91 a 100</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1578</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>300</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>948</t>
+          <t>1238</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>301</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>1514</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>302</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>684</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>303</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>996</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>304</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>1749</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>305</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>1749</t>
+          <t>154</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>306</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>1578</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>307</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>1238</t>
+          <t>948</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>308</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 91 a 100</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>309</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>684</t>
+          <t>117</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>310</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>311</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>1321</t>
+          <t>883</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>312</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>1103</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>313</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>1298</t>
+          <t>415</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>314</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>2215</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
@@ -6750,196 +6750,196 @@
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>2452</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>316</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>205</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>317</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>1321</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>318</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>1103</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>319</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1298</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>320</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>606</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>321</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>601</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>322</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>802</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>323</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>113</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>324</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>652</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
@@ -6950,456 +6950,456 @@
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>724</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>326</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>126</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>327</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>328</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>802</t>
+          <t>593</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>329</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>330</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>331</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>332</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>333</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>334</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>53</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>335</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>336</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>196</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>337</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>142</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>338</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>123</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>339</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>340</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>69</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>341</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>131</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>342</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>343</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>344</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>345</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>346</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>347</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
@@ -8950,296 +8950,296 @@
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="n">
         <v>426</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>2021-01-01</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="n">
         <v>427</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>2021-01-01</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="n">
         <v>428</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>2021-01-01</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="n">
         <v>429</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>2021-02-01</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="n">
         <v>430</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>2021-02-01</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="n">
         <v>431</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>2021-02-01</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>432</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>433</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>434</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>435</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>436</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>437</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>438</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>439</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n">
@@ -9250,1676 +9250,1676 @@
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>441</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>442</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>443</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>228</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>444</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="n">
         <v>445</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="n">
         <v>446</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>320</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="n">
         <v>447</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="n">
         <v>448</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>101</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="n">
         <v>449</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>124</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="n">
         <v>450</v>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>71</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="n">
         <v>451</v>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="n">
         <v>452</v>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>106</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="n">
         <v>453</v>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="n">
         <v>454</v>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="n">
         <v>455</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="n">
         <v>456</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>59</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>457</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>330</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>458</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>232</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>459</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>291</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>460</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>372</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="n">
         <v>461</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>304</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="n">
         <v>462</v>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="n">
         <v>463</v>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>588</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="n">
         <v>464</v>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>98</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="n">
         <v>465</v>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>348</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="n">
         <v>466</v>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>567</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="n">
         <v>467</v>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="n">
         <v>468</v>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>671</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="n">
         <v>469</v>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>685</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="n">
         <v>470</v>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>659</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="n">
         <v>471</v>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>628</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="n">
         <v>472</v>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>359</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="n">
         <v>473</v>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>74</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="n">
         <v>474</v>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="n">
         <v>475</v>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="n">
         <v>476</v>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>720</t>
+          <t>396</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="n">
         <v>477</v>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="n">
         <v>478</v>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>816</t>
+          <t>643</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="n">
         <v>479</v>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>1138</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="n">
         <v>480</v>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>745</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="n">
         <v>481</v>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>816</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="n">
         <v>482</v>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>643</t>
+          <t>989</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="n">
         <v>483</v>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>1138</t>
+          <t>73</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="n">
         <v>484</v>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>989</t>
+          <t>720</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="n">
         <v>485</v>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>646</t>
+          <t>825</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="n">
         <v>486</v>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>1039</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="n">
         <v>487</v>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>1316</t>
+          <t>646</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="n">
         <v>488</v>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>683</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="n">
         <v>489</v>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>612</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="n">
         <v>490</v>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>de 91 a 100</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1039</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="n">
         <v>491</v>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>1316</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="n">
         <v>492</v>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>683</t>
+          <t>282</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="n">
         <v>493</v>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>102</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="n">
         <v>494</v>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="n">
         <v>495</v>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 91 a 100</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="n">
         <v>496</v>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="n">
         <v>497</v>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>85</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="n">
         <v>498</v>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="n">
         <v>499</v>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>642</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="n">
         <v>500</v>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>709</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="n">
         <v>501</v>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>419</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="n">
         <v>502</v>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>449</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="n">
         <v>503</v>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>642</t>
+          <t>495</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="n">
         <v>504</v>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="n">
         <v>505</v>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>532</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="n">
         <v>506</v>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>84</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="n">
         <v>507</v>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="n">
         <v>508</v>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>85</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="n">
         <v>509</v>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>74</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="n">
         <v>510</v>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>de 91 a 100</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>70</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="n">
         <v>511</v>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="n">
         <v>512</v>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="n">
         <v>513</v>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="n">
         <v>514</v>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 91 a 100</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="n">
         <v>515</v>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="n">
         <v>516</v>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="n">
         <v>517</v>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="n">
         <v>518</v>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="n">
         <v>519</v>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="n">
         <v>520</v>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="n">
         <v>521</v>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="n">
         <v>522</v>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="n">
         <v>523</v>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>2022-01-01</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="n">
@@ -11490,176 +11490,176 @@
           <t>2022-04-01</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
           <t>749</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="n">
         <v>553</v>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>2022-04-01</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>675</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="n">
         <v>554</v>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>2022-04-01</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>1031</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="n">
         <v>555</v>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>2022-04-01</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>1031</t>
+          <t>1166</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="n">
         <v>556</v>
       </c>
       <c r="B557" t="inlineStr">
         <is>
           <t>2022-04-01</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>1166</t>
+          <t>196</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="n">
         <v>557</v>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>2022-04-01</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="n">
         <v>558</v>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>2022-04-01</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 91 a 100</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="n">
         <v>559</v>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>2022-04-01</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>de 91 a 100</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>657</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="n">
         <v>560</v>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>2022-05-01</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
           <t>1112</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="n">
@@ -12250,256 +12250,256 @@
           <t>2022-07-01</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
           <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="n">
         <v>591</v>
       </c>
       <c r="B592" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="n">
         <v>592</v>
       </c>
       <c r="B593" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>436</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="n">
         <v>593</v>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>1122</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="n">
         <v>594</v>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>1122</t>
+          <t>978</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="n">
         <v>595</v>
       </c>
       <c r="B596" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>1081</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="n">
         <v>596</v>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>1081</t>
+          <t>1318</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="n">
         <v>597</v>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>1318</t>
+          <t>954</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="n">
         <v>598</v>
       </c>
       <c r="B599" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>173</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="n">
         <v>599</v>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="n">
         <v>600</v>
       </c>
       <c r="B601" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 91 a 100</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="n">
         <v>601</v>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t>2022-08-01</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>de 91 a 100</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>760</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="n">
         <v>602</v>
       </c>
       <c r="B603" t="inlineStr">
         <is>
           <t>2022-09-01</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
           <t>1153</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="n">
@@ -12950,76 +12950,76 @@
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
           <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="n">
         <v>626</v>
       </c>
       <c r="B627" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>112</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="n">
         <v>627</v>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>84</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="n">
         <v>628</v>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
           <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="n">
@@ -13410,196 +13410,196 @@
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="n">
         <v>649</v>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>82</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="n">
         <v>650</v>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>61</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="n">
         <v>651</v>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>68</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="n">
         <v>652</v>
       </c>
       <c r="B653" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="n">
         <v>653</v>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="n">
         <v>654</v>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="n">
         <v>655</v>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="n">
         <v>656</v>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="n">
         <v>657</v>
       </c>
       <c r="B658" t="inlineStr">
         <is>
           <t>2023-03-01</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="n">
@@ -13670,116 +13670,116 @@
           <t>2023-03-01</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
           <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="n">
         <v>662</v>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t>2023-03-01</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>265</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="n">
         <v>663</v>
       </c>
       <c r="B664" t="inlineStr">
         <is>
           <t>2023-03-01</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>266</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="n">
         <v>664</v>
       </c>
       <c r="B665" t="inlineStr">
         <is>
           <t>2023-03-01</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>54</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="n">
         <v>665</v>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>2023-03-01</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="n">
         <v>666</v>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
           <t>551</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="n">
@@ -13850,156 +13850,156 @@
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
           <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
           <t>917</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="n">
         <v>671</v>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>969</t>
+          <t>1976</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="n">
         <v>672</v>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>1939</t>
+          <t>346</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="n">
         <v>673</v>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="n">
         <v>674</v>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 91 a 100</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="n">
         <v>675</v>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>969</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="n">
         <v>676</v>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>de 91 a 100</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1939</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="n">
         <v>677</v>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>2023-05-01</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
           <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="n">
@@ -18650,656 +18650,656 @@
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D911" t="inlineStr">
         <is>
           <t>711</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="n">
         <v>911</v>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>209</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="n">
         <v>912</v>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D913" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>873</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="n">
         <v>913</v>
       </c>
       <c r="B914" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D914" t="inlineStr">
         <is>
-          <t>873</t>
+          <t>715</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="n">
         <v>914</v>
       </c>
       <c r="B915" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>735</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="n">
         <v>915</v>
       </c>
       <c r="B916" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D916" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>1495</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="n">
         <v>916</v>
       </c>
       <c r="B917" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D917" t="inlineStr">
         <is>
-          <t>1495</t>
+          <t>1913</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="n">
         <v>917</v>
       </c>
       <c r="B918" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D918" t="inlineStr">
         <is>
-          <t>1913</t>
+          <t>395</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="n">
         <v>918</v>
       </c>
       <c r="B919" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="n">
         <v>919</v>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 91 a 100</t>
         </is>
       </c>
       <c r="D920" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="n">
         <v>920</v>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>de 91 a 100</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D921" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="n">
         <v>921</v>
       </c>
       <c r="B922" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D922" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>782</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="n">
         <v>922</v>
       </c>
       <c r="B923" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D923" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>515</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="n">
         <v>923</v>
       </c>
       <c r="B924" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D924" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>97</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="n">
         <v>924</v>
       </c>
       <c r="B925" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D925" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="n">
         <v>925</v>
       </c>
       <c r="B926" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D926" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="n">
         <v>926</v>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D927" t="inlineStr">
         <is>
-          <t>573</t>
+          <t>581</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="n">
         <v>927</v>
       </c>
       <c r="B928" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D928" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="n">
         <v>928</v>
       </c>
       <c r="B929" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D929" t="inlineStr">
         <is>
-          <t>995</t>
+          <t>739</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="n">
         <v>929</v>
       </c>
       <c r="B930" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D930" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>551</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="n">
         <v>930</v>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D931" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>573</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="n">
         <v>931</v>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
-          <t>de 91 a 100</t>
+          <t>de 51 a 60</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>907</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="n">
         <v>932</v>
       </c>
       <c r="B933" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>No contesta</t>
+          <t>de 61 a 70</t>
         </is>
       </c>
       <c r="D933" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>995</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="n">
         <v>933</v>
       </c>
       <c r="B934" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>de 0 a 10</t>
+          <t>de 71 a 80</t>
         </is>
       </c>
       <c r="D934" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>250</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="n">
         <v>934</v>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>de 11 a 20</t>
+          <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D935" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="n">
         <v>935</v>
       </c>
       <c r="B936" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>de 21 a 30</t>
+          <t>de 91 a 100</t>
         </is>
       </c>
       <c r="D936" t="inlineStr">
         <is>
-          <t>816</t>
+          <t>272</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="n">
         <v>936</v>
       </c>
       <c r="B937" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>de 31 a 40</t>
+          <t>No contesta</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>479</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="n">
         <v>937</v>
       </c>
       <c r="B938" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>de 41 a 50</t>
+          <t>de 0 a 10</t>
         </is>
       </c>
       <c r="D938" t="inlineStr">
         <is>
-          <t>732</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="n">
         <v>938</v>
       </c>
       <c r="B939" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>de 51 a 60</t>
+          <t>de 11 a 20</t>
         </is>
       </c>
       <c r="D939" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>376</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="n">
         <v>939</v>
       </c>
       <c r="B940" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>de 61 a 70</t>
+          <t>de 21 a 30</t>
         </is>
       </c>
       <c r="D940" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>816</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="n">
         <v>940</v>
       </c>
       <c r="B941" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>de 71 a 80</t>
+          <t>de 31 a 40</t>
         </is>
       </c>
       <c r="D941" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>676</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="n">
         <v>941</v>
       </c>
       <c r="B942" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>de 81 a 90</t>
+          <t>de 41 a 50</t>
         </is>
       </c>
       <c r="D942" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>732</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="n">
         <v>942</v>
       </c>
       <c r="B943" t="inlineStr">
         <is>
           <t>2025-08-01</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
           <t>No contesta</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
           <t>422</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="n">
@@ -21294,29 +21294,29 @@
         <is>
           <t>de 81 a 90</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-03T18:43:32Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-03T18:43:32Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-23T09:18:47Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-23T09:18:47Z</dct:modified>
 </cp:coreProperties>
 </file>