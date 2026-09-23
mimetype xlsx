--- v0 (2026-05-14)
+++ v1 (2026-09-23)
@@ -4839,44 +4839,124 @@
         <is>
           <t>3130</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>220</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>MUJER</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>2919</t>
         </is>
       </c>
     </row>
+    <row r="222">
+      <c r="A222" t="n">
+        <v>221</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>HOMBRE</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>3233</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="n">
+        <v>222</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>MUJER</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>3113</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="n">
+        <v>223</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>HOMBRE</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>2409</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="n">
+        <v>224</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>MUJER</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>2032</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-05-14T16:01:36Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-05-14T16:01:36Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-23T10:17:57Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-23T10:17:57Z</dct:modified>
 </cp:coreProperties>
 </file>