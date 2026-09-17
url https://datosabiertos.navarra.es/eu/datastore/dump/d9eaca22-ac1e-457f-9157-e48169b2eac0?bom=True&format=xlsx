--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -1270,51 +1270,51 @@
           <t>31523</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Cascante</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>F00025</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Erro Azcarate, Maria Arantzazu</t>
+          <t>Nikol Dimitrova Martinova</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>calle Mayor 9</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Villava/Atarrabia</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>31610</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Villava/Atarrabia</t>
@@ -3270,51 +3270,51 @@
           <t>31263</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Allo</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>F00101</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Ruiz Sanchez, Tomas</t>
+          <t>Moliner Ros, Jose</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>calle Mayor 22</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Sangüesa/Zangoza</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>31400</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Sangüesa</t>
@@ -3670,51 +3670,51 @@
           <t>31370</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Peralta</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>81</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>F00120</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Pardo Garde, Eulogio</t>
+          <t>Pardo Echauri, Francisco Javier</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>calle Augusto Echeverría 36-38</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Mendavia</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>31587</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Lodosa</t>
@@ -4430,56 +4430,56 @@
           <t>31001</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Casco viejo</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>F00151</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Astiz Larraya, Maria Asuncion</t>
+          <t>Lopez Garcia, Ylenia Carolina</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>avenida Zaragoza 21</t>
+          <t>avenida Zaragoza 19</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>31003</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Milagrosa</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
@@ -4590,51 +4590,51 @@
           <t>31001</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Casco viejo</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>104</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>F00155</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Garisoain Basarte, Maria Josefa</t>
+          <t>Madoz Labaca, Marta</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>calle Tajonar 2</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>31003</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Milagrosa</t>
@@ -5150,51 +5150,51 @@
           <t>31006</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Milagrosa</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>118</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>F00170</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Amador Zamarreño, Jose Angel</t>
+          <t>Morales Ridruejo, Isabel</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>calle Irunlarrea 26</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>31008</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Ermitagaña</t>
@@ -6350,51 +6350,51 @@
           <t>31007</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Iturrama</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>148</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>F00201</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Gutierrez/Purroy Gurtubay/Gutierrez, Josefa/Mª Jose</t>
+          <t>Aragon Marin, Alba</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>paseo Enamorados 31</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>31014</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Rochapea</t>
@@ -6670,51 +6670,51 @@
           <t>31011</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>156</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>F00211</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ajuria Sotillo, Maria Jesus</t>
+          <t>Lazaro Pina, Virginia</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>calle Hilarión Eslava 22</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Burlada/Burlata</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>31600</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Burlada</t>
@@ -8190,51 +8190,51 @@
           <t>31711</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Elizondo</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>194</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>F00250</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Cobos Lucea, Laura</t>
+          <t>Moreno Vargas, Amparo</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>calle Trinidad 17</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Arre</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>31194</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Villava/Atarrabia</t>
@@ -8350,51 +8350,51 @@
           <t>31392</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Olite</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>198</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>F00254</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Larriba Alastuey, Javier</t>
+          <t>Sanchez Garcia, Rafael</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>calle Nueva 1</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Cáseda</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>31490</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>Sangüesa</t>
@@ -8670,51 +8670,51 @@
           <t>31130</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Puente la reina</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>206</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>F00267</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Garmendia Goicoechea, Arantzazu</t>
+          <t>Esnaola Huici, Nagore</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>calle Barrio de Orella 1</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Arribe</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>31891</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Irurtzun</t>
@@ -9310,51 +9310,51 @@
           <t>31290</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Ancin-Améscoa</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>222</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>F00292</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Ollo Iturralde, Jaione</t>
+          <t>Ollo/Galech Iturralde/Zuazu, Jaione/Vanesa</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>calle Abajita Bidea 2</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Ororbia</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>31171</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Orcoyen</t>
@@ -9470,51 +9470,51 @@
           <t>31200</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>226</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>F00299</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Manero Sanchez, Maria Rosario</t>
+          <t>Sola Manero, Miguel</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>carretera de Estella 18</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>San Adrián</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>31570</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>San Adrian</t>
@@ -9830,51 +9830,51 @@
           <t>31193</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Berriozar</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>235</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>F00309</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Iriarte Cemborain, Beatriz</t>
+          <t>Akodad Taghi, Achraf</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>calle Irunbidea 2</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Cizur Menor</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>31190</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Cizur</t>
@@ -9985,11501 +9985,11501 @@
           <t>Barañain</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>31010</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Barañain</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>239</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>F00317</t>
+          <t>F00319</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Lumbreras Casis, Isabel</t>
+          <t>Presa Rio, Pablo</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>calle Mayor 8 Bis</t>
+          <t>calle Grupo Urdánoz 2</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Cabredo</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>31227</t>
+          <t>31009</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Echavacoiz</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>240</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>F00319</t>
+          <t>F00321</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Presa Rio, Pablo</t>
+          <t>Garcia Navarro, David</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>calle Grupo Urdánoz 2</t>
+          <t>calle Elizaldea 16</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Luzaide/Valcarlos</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>31009</t>
+          <t>31660</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Echavacoiz</t>
+          <t>Auritz/Burguete</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>241</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>F00321</t>
+          <t>F00322</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Garcia Navarro, David</t>
+          <t>Iturgaiz Etayo, Blanca</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>calle Elizaldea 16</t>
+          <t>calle Santo Tomás 5</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Luzaide/Valcarlos</t>
+          <t>Urroz-Villa</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>31660</t>
+          <t>31420</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Auritz/Burguete</t>
+          <t>Aoiz</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>242</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>F00322</t>
+          <t>F00323</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Iturgaiz Etayo, Blanca</t>
+          <t>Recarte Perez de Ciriza, Olimpia Sagrario</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>calle Santo Tomás 5</t>
+          <t>calle Concejo de Egüés 10</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Urroz-Villa</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>31420</t>
+          <t>31016</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Aoiz</t>
+          <t>Mendillorri</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>243</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>F00323</t>
+          <t>F00325</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Recarte Perez de Ciriza, Olimpia Sagrario</t>
+          <t>Ros Nestares, Carlos Javier</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>calle Concejo de Egüés 10</t>
+          <t>plaza Mayor 3</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Lezáun</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>31016</t>
+          <t>31177</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Mendillorri</t>
+          <t>Villatuerta</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>244</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>F00325</t>
+          <t>F00326</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Ros Nestares, Carlos Javier</t>
+          <t>Vila del Aguila, Cristina</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>plaza Mayor 3</t>
+          <t>calle Cruz de Barkazio 7</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Lezáun</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>31177</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Villatuerta</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>245</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>F00326</t>
+          <t>F00330</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Armendariz Gonzalez, Maria del Mar</t>
+          <t>Gonzalez Mendizabal, Domingo</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>calle Cruz de Barkazio 7</t>
+          <t>calle Picota 2</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Espronceda</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31228</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Los Arcos</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>246</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>F00330</t>
+          <t>F00333</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Gonzalez Mendizabal, Domingo</t>
+          <t>Muga/Sillero Rodriguez/Borras, Juan/Concepcion</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>calle Picota 2</t>
+          <t>plaza Castaños 1</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Espronceda</t>
+          <t>Barañain</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>31228</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Los Arcos</t>
+          <t>Barañain</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>247</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>F00333</t>
+          <t>F00336</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Muga/Sillero Rodriguez/Borras, Juan/Concepcion</t>
+          <t>Arrese Villanueva, Blanca</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>plaza Castaños 1</t>
+          <t>avenida de Eulza 1</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>Barañain</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>31010</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>Barañain</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>248</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>F00336</t>
+          <t>F00337</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Arrese Villanueva, Blanca</t>
+          <t>Cabral Monge, Maria del Carmen</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>avenida de Eulza 1</t>
+          <t>calle Parque de los Olmos 8</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Zizur Mayor/Zizur Nagusia</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31180</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Cizur</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>249</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>F00337</t>
+          <t>F00340</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Cabral Monge, Maria del Carmen</t>
+          <t>Arzoz Lezaun, Maria Josefa</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>calle Parque de los Olmos 8</t>
+          <t>calle Zabalgaina 4</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>Zizur Mayor/Zizur Nagusia</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>31180</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Cizur</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>250</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>F00340</t>
+          <t>F00345</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Arzoz Lezaun, Maria Josefa</t>
+          <t>Ochoa Garcia, Monica</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>calle Zabalgaina 4</t>
+          <t>calle Ronda de las Ventas 15-17</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Zizur Mayor/Zizur Nagusia</t>
+          <t>Burlada/Burlata</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>31180</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Cizur</t>
+          <t>Burlada</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>251</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>F00345</t>
+          <t>F00346</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Ochoa Garcia, Monica</t>
+          <t>Juarez Laveda, Guillermo</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>calle Ronda de las Ventas 15-17</t>
+          <t>calle San Blas 5</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Burlada/Burlata</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>31600</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Burlada</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>252</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>F00346</t>
+          <t>F00347</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Juarez Laveda, Guillermo</t>
+          <t>Martinez Miranda, Jose Angel</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>calle San Blas 5</t>
+          <t>calle Carlos III El Noble 6</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Burlada/Burlata</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Burlada</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>253</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>F00347</t>
+          <t>F00348</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Martinez Miranda, Jose Angel</t>
+          <t>Lujambio Goizueta, Carolina</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>calle Carlos III El Noble 6</t>
+          <t>plaza de los Fueros 4</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Barañain</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Barañain</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>254</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>F00348</t>
+          <t>F00350</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Lujambio Goizueta, Carolina</t>
+          <t>Jimenez Dominguez, Elena</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>plaza de los Fueros 4</t>
+          <t>paseo García de Nájera 1</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>255</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>F00350</t>
+          <t>F00351</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Jimenez Dominguez, Elena</t>
+          <t>Redondo Iriso, Blanca</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>paseo García de Nájera 1</t>
+          <t>plaza Sancho VI el Sabio 4</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Villava/Atarrabia</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31610</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>Villava/Atarrabia</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>256</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>F00351</t>
+          <t>F00352</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Redondo Iriso, Blanca</t>
+          <t>Prado Hernandez, Gemma</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>plaza Sancho VI el Sabio 4</t>
+          <t>calle Señorío de Amocáin 13</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Villava/Atarrabia</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>31610</t>
+          <t>31016</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Villava/Atarrabia</t>
+          <t>Mendillorri</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>257</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>F00352</t>
+          <t>F00353</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Prado Hernandez, Gemma</t>
+          <t>Fernandez Diez, Arantzazu</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>calle Señorío de Amocáin 13</t>
+          <t>plaza de los Fueros 4</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Bera</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>31016</t>
+          <t>31780</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Mendillorri</t>
+          <t>Lesaka</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>258</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>F00353</t>
+          <t>F00354</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Fernandez Diez, Arantzazu</t>
+          <t>Ochoa Jarauta, Sara</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>plaza de los Fueros 4</t>
+          <t>calle Cesar 24, 26 y 28</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Bera</t>
+          <t>Cascante</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>31780</t>
+          <t>31520</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Cascante</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>259</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>F00354</t>
+          <t>F00355</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Ochoa Jarauta, Sara</t>
+          <t>Lopez Vaquera, Unzizu</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>calle Cesar 24, 26 y 28</t>
+          <t>calle Merindad de Sangüesa 21</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Cascante</t>
+          <t>Burlada/Burlata</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>31520</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Cascante</t>
+          <t>Burlada</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>260</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>F00355</t>
+          <t>F00356</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Lopez Vaquera, Unzizu</t>
+          <t>Martinez Gurrea, Juan</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>calle Merindad de Sangüesa 21</t>
+          <t>calle Comunidad de la Rioja 3</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Burlada/Burlata</t>
+          <t>Barañain</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Burlada</t>
+          <t>Barañain</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>261</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>F00356</t>
+          <t>F00357</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Martinez Gurrea, Juan</t>
+          <t>Asin Aicua, Raquel</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>calle Comunidad de la Rioja 3</t>
+          <t>carretera Zaragoza C.Comercial EROSKI</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>262</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>F00357</t>
+          <t>F00358</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Asin Aicua, Raquel</t>
+          <t>Perdigon Vara, Maria Carmen</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>carretera Zaragoza C.Comercial EROSKI</t>
+          <t>calle Iruñalde 4</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Berriozar</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Berriozar</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>263</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>F00358</t>
+          <t>F00359</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Perdigon Vara, Maria Carmen</t>
+          <t>Carrasco Fernandez, Raquel</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>calle Iruñalde 4</t>
+          <t>calle Sandoval 4</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Berriozar</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31002</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Berriozar</t>
+          <t>Casco viejo</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>264</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>F00359</t>
+          <t>F00360</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Carrasco Fernandez, Raquel</t>
+          <t>Zubiri Ayerra, Blanca</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>calle Sandoval 4</t>
+          <t>avenida Baja Navarra 9</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>31002</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Casco viejo</t>
+          <t>Tafalla</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>265</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>F00360</t>
+          <t>F00362</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Zubiri Ayerra, Blanca</t>
+          <t>Lasaga Recondo, Aloña</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>avenida Baja Navarra 9</t>
+          <t>calle Bidasoa 43</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Bera</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31780</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Lesaka</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>266</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>F00362</t>
+          <t>F00363</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Lasaga Recondo, Aloña</t>
+          <t>Lahlou Benkirane, Mohamed</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>calle Bidasoa 43</t>
+          <t>plaza Calahorra 1</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Bera</t>
+          <t>Villafranca</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>31780</t>
+          <t>31330</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Valtierra-Cadreita</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>267</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>F00363</t>
+          <t>F00365</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Lahlou Benkirane, Mohamed</t>
+          <t>Lorente Simon, Maria Carmen</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>plaza Calahorra 1</t>
+          <t>calle Plana 23</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Villafranca</t>
+          <t>Murchante</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>31330</t>
+          <t>31521</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Valtierra-Cadreita</t>
+          <t>Cascante</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>268</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>F00365</t>
+          <t>F00366</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Lorente Simon, Maria Carmen</t>
+          <t>Simon Martinez, Lorena</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>calle Plana 23</t>
+          <t>calle Justicia 17</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>Murchante</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>31521</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Cascante</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>269</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>F00366</t>
+          <t>F00367</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Simon Martinez, Lorena</t>
+          <t>Larumbe/Garcia Irurita/Chicon, Lucia/Angel Jose</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>calle Justicia 17</t>
+          <t>plaza Zumalacárregui 1</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Murchante</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>31521</t>
+          <t>31800</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Cascante</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>270</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>F00367</t>
+          <t>F00368</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Larumbe/Garcia Irurita/Chicon, Lucia/Angel Jose</t>
+          <t>Beltran Barranco, Maria Carmen</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>plaza Zumalacárregui 1</t>
+          <t>calle Canteras 25</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Ansoáin/Antsoain</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>31800</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Ansoain</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>271</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>F00368</t>
+          <t>F00369</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Beltran Barranco, Maria Carmen</t>
+          <t>Galipienzo Jimenez, Marta</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>calle Canteras 25</t>
+          <t>calle Victoria 25</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Ansoáin/Antsoain</t>
+          <t>Cascante</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31520</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Ansoain</t>
+          <t>Cascante</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>272</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>F00369</t>
+          <t>F00370</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Galipienzo Jimenez, Marta</t>
+          <t>Sanz Goya, Maria Jose</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>calle Victoria 25</t>
+          <t>calle Bidasoa 14,bajo</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Cascante</t>
+          <t>Bera</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>31520</t>
+          <t>31780</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Cascante</t>
+          <t>Lesaka</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>273</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>F00370</t>
+          <t>F00371</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Sanz Goya, Maria Jose</t>
+          <t>Barbarin Garcia, Ana Isabel</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>calle Bidasoa 14,bajo</t>
+          <t>calle Carretera 18</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Bera</t>
+          <t>Ayegui/Aiegi</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>31780</t>
+          <t>31240</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>274</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>F00371</t>
+          <t>F00372</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Barbarin Garcia, Ana Isabel</t>
+          <t>Murillo Martin, Mª Isabel</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>calle Carretera 18</t>
+          <t>calle Santa Cruz 41</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Ayegui/Aiegi</t>
+          <t>Zizur Mayor/Zizur Nagusia</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>31240</t>
+          <t>31180</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Estella</t>
+          <t>Cizur</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>275</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>F00372</t>
+          <t>F00373</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Murillo Martin, Mª Isabel</t>
+          <t>Gogorza Moreno, Gloria</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>calle Santa Cruz 41</t>
+          <t>paseo Sandúa 42</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Zizur Mayor/Zizur Nagusia</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>31180</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Cizur</t>
+          <t>San Jorge</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>276</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>F00373</t>
+          <t>F00374</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Gogorza Moreno, Gloria</t>
+          <t>Hortal/Ferre Soriano/Ferrer Judit/Marc</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>paseo Sandúa 42</t>
+          <t>calle Iñigo Arista 2</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Caparroso</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>San Jorge</t>
+          <t>Olite</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>277</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>F00374</t>
+          <t>F00375</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Hortal/Ferre Soriano/Ferrer Judit/Marc</t>
+          <t>Ochoa Cortazar, Eva Maria</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>calle Iñigo Arista 2</t>
+          <t>calle Mayor 27</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Caparroso</t>
+          <t>Los Arcos</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31210</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Olite</t>
+          <t>Los Arcos</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>278</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>F00375</t>
+          <t>F00376</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Ochoa Cortazar, Eva Maria</t>
+          <t>Panadero Sanchez, Fernando</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>calle Mayor 27</t>
+          <t>calle Bartolomé de Carranza 46</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Los Arcos</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>31210</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Los Arcos</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>279</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>F00376</t>
+          <t>F00377</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Panadero Sanchez, Fernando</t>
+          <t>Erbiti Larralde, Oihana</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>calle Bartolomé de Carranza 46</t>
+          <t>calle Lizarraga 7</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Leitza</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31880</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>Leitza</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>280</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>F00377</t>
+          <t>F00378</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Erbiti Larralde, Oihana</t>
+          <t>Garcia Garnica, Olga</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>calle Lizarraga 7</t>
+          <t>calle Carlos VII 2</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Leitza</t>
+          <t>Estella/Lizarra</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>31880</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Leitza</t>
+          <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>281</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>F00378</t>
+          <t>F00380</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Garcia Garnica, Olga</t>
+          <t>Cillero Marin, Olga</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>calle Carlos VII 2</t>
+          <t>calle Abaco 16</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Estella/Lizarra</t>
+          <t>Larraga</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31251</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Estella</t>
+          <t>Artajona</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>282</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>F00380</t>
+          <t>F00381</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Cillero Marin, Olga</t>
+          <t>Iraizoz Irigoyen, Ana Maria</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>calle Abaco 16</t>
+          <t>plaza del Palacio 8</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Larraga</t>
+          <t>Gorráiz</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>31251</t>
+          <t>31620</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Artajona</t>
+          <t>Huarte</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>283</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>F00381</t>
+          <t>F00382</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Iraizoz Irigoyen, Ana Maria</t>
+          <t>Moreno Martinez, Luisa Mª</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>plaza del Palacio 8</t>
+          <t>calle Hilarión Eslava 10</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Gorráiz</t>
+          <t>Andosilla</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>31620</t>
+          <t>31261</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Huarte</t>
+          <t>San Adrian</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>284</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>F00382</t>
+          <t>F00383</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Moreno Martinez, Luisa Mª</t>
+          <t>Zalacain Jimenez, Miguel</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>calle Hilarión Eslava 10</t>
+          <t>calle Virgen del Soto 2</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Andosilla</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>31261</t>
+          <t>31009</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>San Adrian</t>
+          <t>Echavacoiz</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>285</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>F00383</t>
+          <t>F00384</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Zalacain Jimenez, Miguel</t>
+          <t>Laspalas Manzanero, Sonia</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>calle Virgen del Soto 2</t>
+          <t>avenida Yerri 29</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Estella/Lizarra</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>31009</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Echavacoiz</t>
+          <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>286</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>F00384</t>
+          <t>F00385</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Laspalas Manzanero, Sonia</t>
+          <t>Rehecho Perez, Sheyla</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>avenida Yerri 29</t>
+          <t>calle La Población 21</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Estella/Lizarra</t>
+          <t>Puente la Reina/Gares</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31100</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Estella</t>
+          <t>Puente la reina</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>287</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>F00385</t>
+          <t>F00386</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Rehecho Perez, Sheyla</t>
+          <t>Arruti Peña, Coronacion</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>calle La Población 21</t>
+          <t>calle Tximindo Kalea 48</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Puente la Reina/Gares</t>
+          <t>Arizkun</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>31100</t>
+          <t>31713</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Puente la reina</t>
+          <t>Elizondo</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>288</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>F00386</t>
+          <t>F00387</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Arruti Peña, Coronacion</t>
+          <t>Gastearena/Martirena Arraiza/Miqueo, Miguel/Jorge</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>calle Tximindo Kalea 48</t>
+          <t>calle Amaya 4</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Arizkun</t>
+          <t>Irurtzun</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>31713</t>
+          <t>31860</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Elizondo</t>
+          <t>Irurtzun</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>289</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>F00387</t>
+          <t>F00388</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Gastearena/Martirena Arraiza/Miqueo, Miguel/Jorge</t>
+          <t>Pellejero Gomez de Segura, Luis Fernando</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>calle Amaya 4</t>
+          <t>calle Serapio Urra s/n</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Irurtzun</t>
+          <t>Viana</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>31860</t>
+          <t>31230</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Irurtzun</t>
+          <t>Viana</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>290</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>F00388</t>
+          <t>F00389</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Pellejero Gomez de Segura, Luis Fernando</t>
+          <t>Ugarte Gonzalez, Begoña</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>calle Serapio Urra s/n</t>
+          <t>calle Ezquibel 11</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Mutilva &lt;&gt; Mutiloa</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>31230</t>
+          <t>31192</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Aranguren</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>291</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>F00389</t>
+          <t>F00390</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Ugarte Gonzalez, Begoña</t>
+          <t>San Martin Ouro, Maider</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>calle Ezquibel 11</t>
+          <t>calle Sansomain, 6, esq. C/ Barasoain</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Mutilva &lt;&gt; Mutiloa</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>31192</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Aranguren</t>
+          <t>Tafalla</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>292</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>F00390</t>
+          <t>F00391</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>San Martin Ouro, Maider</t>
+          <t>Dong, Jinya</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>calle Sansomain, 6, esq. C/ Barasoain</t>
+          <t>calle Ermitagaña 7</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>293</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>F00391</t>
+          <t>F00392</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Dong, Jinya</t>
+          <t>Garcia Mesa, Maria Soledad</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>calle Ermitagaña 7</t>
+          <t>calle Santo Nicasio 2</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Viana</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31230</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>Viana</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>294</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>F00392</t>
+          <t>F00393</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Garcia Mesa, Maria Soledad</t>
+          <t>Andueza Diaz, Oihane</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>calle Santo Nicasio 2</t>
+          <t>calle Espoz y Mina 1</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Estella/Lizarra</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>31230</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>295</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>F00393</t>
+          <t>F00394</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Andueza Diaz, Oihane</t>
+          <t>Saenz/Iturria Espelosin/Alzueta, Xabier/Amparo</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>calle Espoz y Mina 1</t>
+          <t>plaza El Claustro 2</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Estella/Lizarra</t>
+          <t>Lumbier</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31440</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Estella</t>
+          <t>Sangüesa</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>296</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>F00394</t>
+          <t>F00395</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Saenz/Iturria Espelosin/Alzueta, Xabier/Amparo</t>
+          <t>Martinez Eslava, Maria</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>plaza El Claustro 2</t>
+          <t>plaza San Juan de la Cadena 3</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Lumbier</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>31440</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Sangüesa</t>
+          <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>297</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>F00395</t>
+          <t>F00396</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Martinez Eslava, Maria</t>
+          <t>Echarte Subizar, Maider</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>plaza San Juan de la Cadena 3</t>
+          <t>calle Mayor 6</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Doneztebe/Santesteban</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31740</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>San Juan</t>
+          <t>Doneztebe/Santesteban</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>298</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>F00396</t>
+          <t>F00397</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Echarte Subizar, Maider</t>
+          <t>Aznar Lizarbe, Raquel</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>calle Mayor 6</t>
+          <t>calle Beire 5</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Doneztebe/Santesteban</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>31740</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Doneztebe/Santesteban</t>
+          <t>Tafalla</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>299</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>F00397</t>
+          <t>F00398</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Aznar Lizarbe, Raquel</t>
+          <t>Lomas Vivanco, Iñigo</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>calle Beire 5</t>
+          <t>calle Real 36</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Noáin</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31110</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Noain</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>300</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>F00398</t>
+          <t>F00399</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Vega Alonso Maria Jesus</t>
+          <t>Adrados Ortuño, Cristian</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>calle Real 36</t>
+          <t>calle Mayor 37</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Noáin</t>
+          <t>Corella</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>31110</t>
+          <t>31591</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Noain</t>
+          <t>Corella</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>301</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>F00399</t>
+          <t>F00400</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Adrados Ortuño, Cristian</t>
+          <t>Solana Belloso, Maria Rosario</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>calle Mayor 37</t>
+          <t>calle Merindades 18</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Corella</t>
+          <t>Castejón</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>31591</t>
+          <t>31590</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>Corella</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>302</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>F00400</t>
+          <t>F00401</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Solana Belloso, Maria Rosario</t>
+          <t>Criado Garcia, Ana Maria</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>calle Merindades 18</t>
+          <t>avenida Guipúzcoa 59</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Castejón</t>
+          <t>Berriozar</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>31590</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Corella</t>
+          <t>Berriozar</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>303</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>F00401</t>
+          <t>F00402</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Criado Garcia, Ana Maria</t>
+          <t>Garin Fernandez, Laura</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>avenida Guipúzcoa 59</t>
+          <t>plaza Iturgain 6</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Berriozar</t>
+          <t>Orkoien</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31160</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Berriozar</t>
+          <t>Orcoyen</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>304</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>F00402</t>
+          <t>F00404</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Garin Fernandez, Laura</t>
+          <t>Garcia Armendariz, Maria Teresa</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>plaza Iturgain 6</t>
+          <t>calle Sangüesa 25</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Orkoien</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>31160</t>
+          <t>31005</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Orcoyen</t>
+          <t>Milagrosa</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>305</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>F00404</t>
+          <t>F00405</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Garcia Armendariz, Maria Teresa</t>
+          <t>Nicolas Fernandez, Maria Angeles</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>calle Sangüesa 25</t>
+          <t>calle Monjardín 14</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>31005</t>
+          <t>31006</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Milagrosa</t>
+          <t>II Ensanche</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>306</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>F00405</t>
+          <t>F00406</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Nicolas Fernandez, Maria Angeles</t>
+          <t>Mendia Barriola, Miren Itziar</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>calle Monjardín 14</t>
+          <t>calle Aralar 25</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Lekunberri</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>31006</t>
+          <t>31870</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>II Ensanche</t>
+          <t>Irurtzun</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>307</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>F00406</t>
+          <t>F00407</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Mendia Barriola, Miren Itziar</t>
+          <t>Villar Zabaleta, Maria Teresa</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>calle Aralar 25</t>
+          <t>calle Republica Argentina 3</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Lekunberri</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>31870</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Irurtzun</t>
+          <t>Tafalla</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>308</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>F00407</t>
+          <t>F00408</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Villar Zabaleta, Maria Teresa</t>
+          <t>Fernandez de Retana Mostajo, Marta</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>calle Republica Argentina 3</t>
+          <t>calle San Raimundo 14</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Fitero</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31593</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Cintruénigo</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>309</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>F00408</t>
+          <t>F00409</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Fernandez de Retana Mostajo, Marta</t>
+          <t>Jimenez Angos, Claudia</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>calle San Raimundo 14</t>
+          <t>avenida Pamplona 39</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Fitero</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>31593</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Cintruénigo</t>
+          <t>Echavacoiz</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>310</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>F00409</t>
+          <t>F00410</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Jimenez Angos, Claudia</t>
+          <t>Sanchis Rodrigo, Antonio</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>avenida Pamplona 39</t>
+          <t>calle Enrique de Labrit 56</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Sangüesa/Zangoza</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31400</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Echavacoiz</t>
+          <t>Sangüesa</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>311</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>F00410</t>
+          <t>F00411</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Sanchis Rodrigo, Antonio</t>
+          <t>Rosino Rodriguez, Aurora</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>calle Enrique de Labrit 56</t>
+          <t>plaza Góngora 1</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Sangüesa/Zangoza</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>31400</t>
+          <t>31006</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Sangüesa</t>
+          <t>Milagrosa</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>312</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>F00411</t>
+          <t>F00412</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Rosino Rodriguez, Aurora</t>
+          <t>Aranaz Flamarique, Jesus</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>plaza Góngora 1</t>
+          <t>calle Miguel Astráin 15</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>31006</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Milagrosa</t>
+          <t>Azpilagaña</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>313</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>F00412</t>
+          <t>F00413</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Aranaz Flamarique, Jesus</t>
+          <t>Frauca Catalan, Patricia</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>calle Miguel Astráin 15</t>
+          <t>calle Santa Cruz 5</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Zizur Mayor/Zizur Nagusia</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>31006</t>
+          <t>31180</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Azpilagaña</t>
+          <t>Cizur</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>314</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>F00413</t>
+          <t>F00414</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Elizari/Hernandez Artigas/Artigas Ana Isabel/Susana</t>
+          <t>Valero Hernandez, Mª Pilar</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>calle Santa Cruz 5</t>
+          <t>calle Iñigo Arista 10</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Zizur Mayor/Zizur Nagusia</t>
+          <t>Cintruénigo</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>31180</t>
+          <t>31592</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Cizur</t>
+          <t>Cintruénigo</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>315</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>F00414</t>
+          <t>F00416</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Valero Hernandez, Mª Pilar</t>
+          <t>Lasterra Ibañez, Margarita</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>calle Iñigo Arista 10</t>
+          <t>carretera Aibar 88</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Cintruénigo</t>
+          <t>Santacara</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>31592</t>
+          <t>31314</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Cintruénigo</t>
+          <t>Carcastillo</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>316</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>F00416</t>
+          <t>F00417</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Lasterra Ibañez, Margarita</t>
+          <t>Salanueva de la Torre, Cristina</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>carretera Aibar 88</t>
+          <t>ronda del Castillo 2</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Santacara</t>
+          <t>Olite/Erriberri</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>31314</t>
+          <t>31390</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Carcastillo</t>
+          <t>Olite</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>317</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>F00417</t>
+          <t>F00418</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Salanueva de la Torre, Cristina</t>
+          <t>Guindano Elizalde, Ana Belen</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>ronda del Castillo 2</t>
+          <t>calle Diputación Foral 12</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Olite/Erriberri</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Olite</t>
+          <t>Tafalla</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>318</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>F00418</t>
+          <t>F00419</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Guindano Elizalde, Ana Belen</t>
+          <t>Serrano Osta, Maria Concepcion</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>calle Diputación Foral 12</t>
+          <t>calle Cuesta de Loreto 3</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>319</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>F00419</t>
+          <t>F00420</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Serrano Osta, Maria Concepcion</t>
+          <t>Pascual Blanco, Miguel Angel</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>calle Cuesta de Loreto 3</t>
+          <t>calle San Francisco 6</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Estella/Lizarra</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>320</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>F00420</t>
+          <t>F00422</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Pascual Blanco, Miguel Angel</t>
+          <t>Escalada Abraham, Montserrat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>calle San Francisco 6</t>
+          <t>plaza Fueros 9</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Estella/Lizarra</t>
+          <t>Ablitas</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31523</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Estella</t>
+          <t>Cascante</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>321</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>F00422</t>
+          <t>F00423</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Escalada Abraham, Montserrat</t>
+          <t>Olaiz/Romero Vera/Munilla, Beatriz/Luis Javier</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>plaza Fueros 9</t>
+          <t>plaza Rafael Alberti 3</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Ablitas</t>
+          <t>Ansoáin/Antsoain</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>31523</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Cascante</t>
+          <t>Ansoain</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>322</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>F00423</t>
+          <t>F00424</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Olaiz/Romero Vera/Munilla, Beatriz/Luis Javier</t>
+          <t>Betorz/Zuñiga Poblete/Cia, Veronica/Alicia</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>plaza Rafael Alberti 3</t>
+          <t>calle Fuente Canónigos 16</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Ansoáin/Antsoain</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Ansoain</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>323</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>F00424</t>
+          <t>F00426</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Betorz/Zuñiga Poblete/Cia, Veronica/Alicia</t>
+          <t>Larrondo Salcedo, Beatriz</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>calle Fuente Canónigos 16</t>
+          <t>calle Agrupacion Los Porches 1</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Noáin</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31110</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Noain</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>324</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>F00426</t>
+          <t>F00427</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Larrondo Salcedo, Beatriz</t>
+          <t>Ojer Martinez, Raquel</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>calle Agrupacion Los Porches 1</t>
+          <t>calle Monasterio de Irache 16</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Noáin</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>31110</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Noain</t>
+          <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>325</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>F00427</t>
+          <t>F00428</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Ojer Martinez, Raquel</t>
+          <t>Pisano Lacunza, Vanessa</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>calle Monasterio de Irache 16</t>
+          <t>plaza Portal Peñalta 8</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Sangüesa/Zangoza</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>31011</t>
+          <t>31400</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>San Juan</t>
+          <t>Sangüesa</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>326</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>F00428</t>
+          <t>F00429</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Pisano Lacunza, Vanessa</t>
+          <t>Barcos Diaz, Raquel</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>plaza Portal Peñalta 8</t>
+          <t>plaza de los Fueros de Navarra 4</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Sangüesa/Zangoza</t>
+          <t>Zizur Mayor/Zizur Nagusia</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>31400</t>
+          <t>31180</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Sangüesa</t>
+          <t>Cizur</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>327</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>F00429</t>
+          <t>F00431</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Barcos Diaz, Raquel</t>
+          <t>Vilariño Ariz, Eduardo</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>plaza de los Fueros de Navarra 4</t>
+          <t>calle Doctor Lucea 2</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Zizur Mayor/Zizur Nagusia</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>31180</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Cizur</t>
+          <t>San Jorge</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>328</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>F00431</t>
+          <t>F00432</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Vilariño Ariz, Eduardo</t>
+          <t>Blanco Ruiz, Ildelina</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>calle Doctor Lucea 2</t>
+          <t>calle Zubiarte 26</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Huarte/Uharte</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31620</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>San Jorge</t>
+          <t>Huarte</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>329</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>F00432</t>
+          <t>F00433</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Blanco Ruiz, Ildelina</t>
+          <t>Pellejero Balduz, Maria Jose</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>calle Zubiarte 26</t>
+          <t>plaza Del Fosal 1</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Huarte/Uharte</t>
+          <t>Olite/Erriberri</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>31620</t>
+          <t>31390</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Huarte</t>
+          <t>Olite</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>330</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>F00433</t>
+          <t>F00434</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Pellejero Balduz, Maria Jose</t>
+          <t>Lote, Ayoub</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>plaza Del Fosal 1</t>
+          <t>paseo Sandúa 22</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Olite/Erriberri</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Olite</t>
+          <t>San Jorge</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>331</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>F00434</t>
+          <t>F00435</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Lote, Ayoub</t>
+          <t>Fernandez/Apesteguia Ajona/Sanz, Natalia/Leyre</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>paseo Sandúa 22</t>
+          <t>plaza Los Gorris 16</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Barañain</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>San Jorge</t>
+          <t>Barañain</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>332</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>F00435</t>
+          <t>F00436</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Fernandez/Apesteguia Ajona/Sanz, Natalia/Leyre</t>
+          <t>Angulo Lopez de Armentia, Elena</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>plaza Los Gorris 16</t>
+          <t>calle Irunlarrea 52</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>333</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>F00436</t>
+          <t>F00437</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Angulo Lopez de Armentia, Elena</t>
+          <t>Larrayoz Oses, Susana</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>calle Irunlarrea 52</t>
+          <t>carretera Leiza 11</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Doneztebe/Santesteban</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31740</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>Doneztebe/Santesteban</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>334</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>F00437</t>
+          <t>F00438</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Larrayoz Oses, Susana</t>
+          <t>Yoldi Perez, Jesusa</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>carretera Leiza 11</t>
+          <t>calle Los Huertos de Abajo 3B</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Doneztebe/Santesteban</t>
+          <t>Lodosa</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>31740</t>
+          <t>31580</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Doneztebe/Santesteban</t>
+          <t>Lodosa</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>335</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>F00438</t>
+          <t>F00439</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Yoldi Perez, Jesusa</t>
+          <t>Gaston Lujambio, Beatriz</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>calle Los Huertos de Abajo 3B</t>
+          <t>calle Canteras 6</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Ansoáin/Antsoain</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>31580</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Ansoain</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>336</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>F00439</t>
+          <t>F00440</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Gaston Lujambio, Beatriz</t>
+          <t>Arce Zubiria, Javier</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>calle Canteras 6</t>
+          <t>calle Pelayo Sola 10</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Ansoáin/Antsoain</t>
+          <t>San Adrián</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Ansoain</t>
+          <t>San Adrian</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>337</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>F00440</t>
+          <t>F00441</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Arce Zubiria, Javier</t>
+          <t>Hernandez Boneta, Carolina</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>calle Pelayo Sola 10</t>
+          <t>calle Miguel Urmeneta 9</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>San Adrián</t>
+          <t>Marcilla</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31340</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>San Adrian</t>
+          <t>Peralta</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>338</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>F00441</t>
+          <t>F00442</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Hernandez Boneta, Carolina</t>
+          <t>Mariñelarena Apezteguia, Patricia</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>calle Miguel Urmeneta 9</t>
+          <t>calle Santa María 33</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Marcilla</t>
+          <t>Oronoz</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>31340</t>
+          <t>31720</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Peralta</t>
+          <t>Elizondo</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>339</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>F00442</t>
+          <t>F00443</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Mariñelarena Apezteguia, Patricia</t>
+          <t>Neacsu, Dragos Cosmin</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>calle Santa María 33</t>
+          <t>plaza Norte 6</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Oronoz</t>
+          <t>Barañain</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>31720</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Elizondo</t>
+          <t>Barañain</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>340</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>F00443</t>
+          <t>F00444</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Neacsu, Dragos Cosmin</t>
+          <t>Pina Garcia, Ana Maria</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>plaza Norte 6</t>
+          <t>avenida Navarra 41 A</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Cadreita</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Valtierra-Cadreita</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>341</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>F00444</t>
+          <t>F00445</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Pina Garcia, Ana Maria</t>
+          <t>Miranda Lopez, Francisco Javier</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>avenida Navarra 41 A</t>
+          <t>avenida Aragón 4</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Cadreita</t>
+          <t>Sangüesa/Zangoza</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31400</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Valtierra-Cadreita</t>
+          <t>Sangüesa</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>342</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>F00445</t>
+          <t>F00446</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Miranda Lopez, Francisco Javier</t>
+          <t>Jimenez Moreno, Maria Jose</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>avenida Aragón 4</t>
+          <t>avenida de la Paz 4</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Sangüesa/Zangoza</t>
+          <t>Peralta/Azkoien</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>31400</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Sangüesa</t>
+          <t>Peralta</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>343</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>F00446</t>
+          <t>F00447</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Jimenez Moreno, Maria Jose</t>
+          <t>Salcedo Sainz, Sara</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>avenida de la Paz 4</t>
+          <t>calle Prado 6</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Peralta/Azkoien</t>
+          <t>Mendavia</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31587</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Peralta</t>
+          <t>Lodosa</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>344</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>F00447</t>
+          <t>F00448</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Salcedo Sainz, Sara</t>
+          <t>Urdaniz/Garin Ostiz/Aguirrebeña Begoña/Beatriz</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>calle Prado 6</t>
+          <t>calle Errekerte 1</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Mendavia</t>
+          <t>Berriozar</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>31587</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Berriozar</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>345</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>F00448</t>
+          <t>F00449</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Urdaniz/Garin Ostiz/Aguirrebeña Begoña/Beatriz</t>
+          <t>Perea/Uriarte Garcia/Totoricagüena, Juan A./Eva</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>calle Errekerte 1</t>
+          <t>calle La Paz 47</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Berriozar</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31800</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Berriozar</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>346</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>F00449</t>
+          <t>F00451</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Perea/Uriarte Garcia/Totoricagüena, Juan A./Eva</t>
+          <t>Lasarte Goya, Amalia</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>calle La Paz 47</t>
+          <t>calle Leguía 31</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Bera</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>31800</t>
+          <t>31780</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Lesaka</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>347</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>F00451</t>
+          <t>F00452</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Lasarte Goya, Amalia</t>
+          <t>Martin Esteban, David Javier</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>calle Leguía 31</t>
+          <t>avenida Madrid 26</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Bera</t>
+          <t>Beriáin</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>31780</t>
+          <t>31191</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Noain</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>348</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>F00452</t>
+          <t>F00453</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Martin Esteban, David Javier</t>
+          <t>Moreno Gil, David</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>avenida Madrid 26</t>
+          <t>avenida Rascacielos 4</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Beriáin</t>
+          <t>Barañain</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>31191</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Noain</t>
+          <t>Barañain</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>349</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>F00453</t>
+          <t>F00454</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Moreno Gil, David</t>
+          <t>Sesma Oiza,Maria Jesus</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>avenida Rascacielos 4</t>
+          <t>calle Benjamín de Tudela 29</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>350</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>F00454</t>
+          <t>F00455</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Sesma Oiza,Maria Jesus</t>
+          <t>Fernandez de Arcaya Gainza, Mª Nieves</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>calle Benjamín de Tudela 29</t>
+          <t>calle Concejo de Olaz 14</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31016</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>Mendillorri</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>351</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>F00455</t>
+          <t>F00457</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Fernandez de Arcaya Gainza, Mª Nieves</t>
+          <t>Martin Sedano, Maria Asuncion</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>calle Concejo de Olaz 14</t>
+          <t>calle Cuenca de Pamplona 53-55</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>31016</t>
+          <t>31015</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Mendillorri</t>
+          <t>Chantrea</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>352</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>F00457</t>
+          <t>F00458</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Martin Sedano, Maria Asuncion</t>
+          <t>Diaz/Eza Casas/Gascuña, Mercedes/Victoria</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>calle Cuenca de Pamplona 53-55</t>
+          <t>calle Corazón de Jesús 5</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Falces</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>31015</t>
+          <t>31370</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Chantrea</t>
+          <t>Peralta</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>353</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>F00458</t>
+          <t>F00461</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Diaz/Eza Casas/Gascuña, Mercedes/Victoria</t>
+          <t>Garralda/Fernandez de Aguirre Montaño/Martinez, Maria Jose/Blanca</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>calle Corazón de Jesús 5</t>
+          <t>calle Joaquín Beúnza 39</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Falces</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>31370</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Peralta</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>354</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>F00461</t>
+          <t>F00462</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Garralda/Fernandez de Aguirre Montaño/Martinez, Maria Jose/Blanca</t>
+          <t>Puig Zafon, Consuelo Virginia</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>calle Joaquín Beúnza 39</t>
+          <t>calle San Miguel 42,A</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Cortes</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Buñuel</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>355</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>F00462</t>
+          <t>F00463</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Puig Zafon, Consuelo Virginia</t>
+          <t>Tesan Urchaga, Jose Luis</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>calle San Miguel 42,A</t>
+          <t>calle Camino Miranda 8</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Cortes</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Buñuel</t>
+          <t>Tafalla</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>356</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>F00463</t>
+          <t>F00464</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Tesan Urchaga, Jose Luis</t>
+          <t>Munarriz Barcos, Leonor</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>calle Camino Miranda 8</t>
+          <t>calle Ezcaroz 2</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>357</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>F00464</t>
+          <t>F00465</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Munarriz Barcos, Leonor</t>
+          <t>Belzunce Saldise, Alicia</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>calle Ezcaroz 2</t>
+          <t>paseo Enamorados 45</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t>31014</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>358</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>F00465</t>
+          <t>F00467</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Belzunce Saldise, Alicia</t>
+          <t>Gimeno Oses, Maria Carmen</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>paseo Enamorados 45</t>
+          <t>calle Aranaz y Vides 10</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>359</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>F00467</t>
+          <t>F00468</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Gimeno Oses, Maria Carmen</t>
+          <t>Mendoza Morales, Ana Isabel</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>calle Aranaz y Vides 10</t>
+          <t>calle Teruel 5</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Lerín</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31260</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Allo</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
         <v>360</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>F00468</t>
+          <t>F00469</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Mendoza Morales, Ana Isabel</t>
+          <t>Martinez Prado, Jose Miguel</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>calle Teruel 5</t>
+          <t>calle Plus Ultra 2</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Lerín</t>
+          <t>Azagra</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>31260</t>
+          <t>31560</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Allo</t>
+          <t>San Adrian</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>361</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>F00469</t>
+          <t>F00470</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Martinez Prado, Jose Miguel</t>
+          <t>de la Escalera Rodriguez, Jesus</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>calle Plus Ultra 2</t>
+          <t>calle Luis Morondo 10</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Azagra</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>31560</t>
+          <t>31006</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>San Adrian</t>
+          <t>Azpilagaña</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
         <v>362</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>F00470</t>
+          <t>F00471</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>de la Escalera Rodriguez, Jesus</t>
+          <t>Los Arcos Garcia, Maria Jesus</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>calle Luis Morondo 10</t>
+          <t>calle Palanquera 18</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Larraga</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>31006</t>
+          <t>31251</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Azpilagaña</t>
+          <t>Artajona</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n">
         <v>363</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>F00471</t>
+          <t>F00472</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Los Arcos Garcia, Maria Jesus</t>
+          <t>Campos Mendoza, Marcia Zarela</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>calle Palanquera 18</t>
+          <t>calle Elbarren 52</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Larraga</t>
+          <t>Leitza</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>31251</t>
+          <t>31880</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Artajona</t>
+          <t>Leitza</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n">
         <v>364</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>F00472</t>
+          <t>F00473</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Campos Mendoza, Marcia Zarela</t>
+          <t>Arbeloa Zabaleta, Maria Angeles</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>calle Elbarren 52</t>
+          <t>calle Mayor 17</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Leitza</t>
+          <t>Carcastillo</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>31880</t>
+          <t>31310</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Leitza</t>
+          <t>Carcastillo</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n">
         <v>365</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>F00473</t>
+          <t>F00475</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Arbeloa Zabaleta, Maria Angeles</t>
+          <t>Kildal Oquiñena, Anne</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>calle Mayor 17</t>
+          <t>calle Villafranca 16</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Carcastillo</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>31310</t>
+          <t>31015</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Carcastillo</t>
+          <t>Chantrea</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n">
         <v>366</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>F00475</t>
+          <t>F00476</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Kildal Oquiñena, Anne</t>
+          <t>Alonso Fernandez, Ruben</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>calle Villafranca 16</t>
+          <t>calle Príncipe de Viana 31</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Castejón</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>31015</t>
+          <t>31590</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Chantrea</t>
+          <t>Corella</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n">
         <v>367</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>F00476</t>
+          <t>F00477</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Alonso Fernandez, Ruben</t>
+          <t>Santesteban Jimenez, Maite</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>calle Príncipe de Viana 31</t>
+          <t>calle Raimundo Lanas 12 trasera</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Castejón</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>31590</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Corella</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n">
         <v>368</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>F00477</t>
+          <t>F00478</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Santesteban Jimenez, Maite</t>
+          <t>Fernandez Saenz, Mercedes</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>calle Raimundo Lanas 12 trasera</t>
+          <t>calle Santa Cruz 23</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31800</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="n">
         <v>369</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>F00478</t>
+          <t>F00479</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Fernandez Saenz, Mercedes</t>
+          <t>Andres Aranda, Francisco Javier</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>calle Santa Cruz 23</t>
+          <t>calle San Ignacio 1</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Buñuel</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>31800</t>
+          <t>31540</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Buñuel</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n">
         <v>370</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>F00479</t>
+          <t>F00480</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Andres Aranda, Francisco Javier</t>
+          <t>Navarro Zapatero, Maria Eugenia</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>calle San Ignacio 1</t>
+          <t>calle Puente Miluce 2</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Buñuel</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>31540</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Buñuel</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n">
         <v>371</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>F00480</t>
+          <t>F00481</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Navarro Zapatero, Maria Eugenia</t>
+          <t>Urbizu Azazeta, Idoia</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>calle Puente Miluce 2</t>
+          <t>travesia Intxostia 3</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31800</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n">
         <v>372</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>F00481</t>
+          <t>F00482</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Urbizu Azazeta, Idoia</t>
+          <t>Roncal Garraza, Maria</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>travesia Intxostia 3</t>
+          <t>avenida Yerri 9</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Estella/Lizarra</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>31800</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n">
         <v>373</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>F00482</t>
+          <t>F00483</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Roncal Garraza, Maria</t>
+          <t>Arana Castelo, Elsa</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>avenida Yerri 9</t>
+          <t>calle Díaz Bravo 7 - esq. C/ Almazara</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Estella/Lizarra</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Estella</t>
+          <t>Tudela oeste</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n">
         <v>374</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>F00483</t>
+          <t>F00484</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Arana Castelo, Elsa</t>
+          <t>Rojas Vazquez, Ana julia</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>calle Díaz Bravo 7 - esq. C/ Almazara</t>
+          <t>calle Bidaburua 6</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Villava/Atarrabia</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31610</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Tudela oeste</t>
+          <t>Villava/Atarrabia</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
         <v>375</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>F00484</t>
+          <t>F00485</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Rojas Vazquez, Ana julia</t>
+          <t>Casanova/Ruiz Lopez/Orte, Maria Auxiliadora /Maria Isabel</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>calle Bidaburua 6</t>
+          <t>calle Bernardino Tirapu 54</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Villava/Atarrabia</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>31610</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Villava/Atarrabia</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
         <v>376</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>F00485</t>
+          <t>F00486</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Casanova/Ruiz Lopez/Orte, Maria Auxiliadora /Maria Isabel</t>
+          <t>Martinez Forcada, Belen</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>calle Bernardino Tirapu 54</t>
+          <t>plaza Sancho VII el Fuerte 5</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Tudela oeste</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
         <v>377</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>F00486</t>
+          <t>F00487</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Martinez Forcada, Belen</t>
+          <t>Zuñiga Olaso, Ana Maria</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>plaza Sancho VII el Fuerte 5</t>
+          <t>calle Monasterio de Tulebras 1</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Tudela oeste</t>
+          <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
         <v>378</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>F00487</t>
+          <t>F00489</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Zuñiga Olaso, Ana Maria</t>
+          <t>Pernas Gonzalez, Eva</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>calle Monasterio de Tulebras 1</t>
+          <t>calle Ronda de las Ventas 11</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Burlada/Burlata</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>31011</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>San Juan</t>
+          <t>Burlada</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>379</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>F00489</t>
+          <t>F00490</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Pernas Gonzalez, Eva</t>
+          <t>Moyano Dominguez, Sonia</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>calle Ronda de las Ventas 11</t>
+          <t>calle Concejo de Sagaseta 9</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Burlada/Burlata</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>31016</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Burlada</t>
+          <t>Mendillorri</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>380</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>F00490</t>
+          <t>F00491</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Moyano Dominguez, Sonia</t>
+          <t>Alzate Bazterretxea, Olga</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>calle Concejo de Sagaseta 9</t>
+          <t>plaza Bittiria 3</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Lesaka</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>31016</t>
+          <t>31770</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Mendillorri</t>
+          <t>Lesaka</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n">
         <v>381</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>F00491</t>
+          <t>F00492</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Alzate Bazterretxea, Olga</t>
+          <t>Perez Aldrey, Beatriz</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>plaza Bittiria 3</t>
+          <t>calle Cerco Nuevo 38</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Puente la Reina/Gares</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>31770</t>
+          <t>31100</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Puente la reina</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n">
         <v>382</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>F00492</t>
+          <t>F00494</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Huarte Ros, Izaskun</t>
+          <t>Alvarez Guembe, Daniel</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>calle Cerco Nuevo 38</t>
+          <t>calle Pérez Goyena 1</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Puente la Reina/Gares</t>
+          <t>Huarte/Uharte</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>31100</t>
+          <t>31620</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Puente la reina</t>
+          <t>Huarte</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="n">
         <v>383</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>F00494</t>
+          <t>F00495</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Alvarez Guembe, Daniel</t>
+          <t>Catalan/Andres Higueras/Fernandez, Alberto/Laura</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>calle Pérez Goyena 1</t>
+          <t>calle Río Alhama 2</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Huarte/Uharte</t>
+          <t>Corella</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>31620</t>
+          <t>31591</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Huarte</t>
+          <t>Corella</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n">
         <v>384</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>F00495</t>
+          <t>F00496</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Catalan/Andres Higueras/Fernandez, Alberto/Laura</t>
+          <t>Yoldi Erice, Cristina</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>calle Río Alhama 2</t>
+          <t>calle Tajonar 12</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Corella</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>31591</t>
+          <t>31006</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Corella</t>
+          <t>Milagrosa</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n">
         <v>385</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>F00496</t>
+          <t>F00497</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Yoldi Erice, Cristina</t>
+          <t>Guezuraga/Guezuraga Gil-Rodrigo/Gil-Rodrigo, Ramon/Maria Carmen</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>calle Tajonar 12</t>
+          <t>calle Francisco Joaquin Iriarte 2</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Elizondo</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>31006</t>
+          <t>31700</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Milagrosa</t>
+          <t>Elizondo</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n">
         <v>386</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>F00497</t>
+          <t>F00498</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Guezuraga/Guezuraga Gil-Rodrigo/Gil-Rodrigo, Ramon/Maria Carmen</t>
+          <t>Cortes Izco, Lourdes</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>calle Francisco Joaquin Iriarte 2</t>
+          <t>calle Landazabal 1</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Elizondo</t>
+          <t>Burlada/Burlata</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>31700</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Elizondo</t>
+          <t>Burlada</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n">
         <v>387</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>F00498</t>
+          <t>F00499</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Cortes Izco, Lourdes</t>
+          <t>Prada Rondan, Jesus Angel</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>calle Landazabal 1</t>
+          <t>calle San Marcial 16</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Burlada/Burlata</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Burlada</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n">
         <v>388</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>F00499</t>
+          <t>F00500</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Prada Rondan, Jesus Angel</t>
+          <t>Sahuquillo Arratibel, Marta</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>calle San Marcial 16</t>
+          <t>calle Ansoáin 4</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
         <v>389</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>F00500</t>
+          <t>F00501</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Sahuquillo Arratibel, Marta</t>
+          <t>Galea Tabar, Leyre</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>calle Ansoáin 4</t>
+          <t>calle Monasterio de Urdax 23</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>390</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>F00501</t>
+          <t>F00502</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Galea Tabar, Leyre</t>
+          <t>Gimeno Oses, Maria Pilar</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>calle Monasterio de Urdax 23</t>
+          <t>avenida Sancho el Fuerte 31</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>31011</t>
+          <t>31007</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>San Juan</t>
+          <t>Iturrama</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>391</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>F00502</t>
+          <t>F00503</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Gimeno Oses, Maria Pilar</t>
+          <t>Nagore Solano, Marta</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>avenida Sancho el Fuerte 31</t>
+          <t>calle Arieta 11</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Estella/Lizarra</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>31007</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Iturrama</t>
+          <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>392</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>F00503</t>
+          <t>F00504</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Nagore Solano, Marta</t>
+          <t>Conceicao Jurado, Carolina</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>calle Arieta 11</t>
+          <t>calle Verónica 17</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Estella/Lizarra</t>
+          <t>Cintruénigo</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31592</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Estella</t>
+          <t>Cintruénigo</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>393</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>F00504</t>
+          <t>F00505</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Conceicao Jurado, Carolina</t>
+          <t>El Moussaoui Saddiki, Lamya</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>calle Verónica 17</t>
+          <t>avenida Marcelo Celayeta 123-125</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Cintruénigo</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>31592</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Cintruénigo</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>394</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>F00505</t>
+          <t>F00506</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>El Moussaoui Saddiki, Lamya</t>
+          <t>Choperena Alzugaray, Maria Jose</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>avenida Marcelo Celayeta 123-125</t>
+          <t>calle Bittiria 6</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Lesaka</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31770</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Lesaka</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>395</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>F00506</t>
+          <t>F00507</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Choperena Alzugaray, Maria Jose</t>
+          <t>Saez de Jauregui Urdanoz, Pedro</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>calle Bittiria 6</t>
+          <t>plaza de los Derechos Humanos 3</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Valtierra</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>31770</t>
+          <t>31514</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Valtierra-Cadreita</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>396</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>F00507</t>
+          <t>F00508</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Saez de Jauregui Urdanoz, Pedro</t>
+          <t>Arrastia Diaz, Asuncion</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>plaza de los Derechos Humanos 3</t>
+          <t>avenida Guipúzcoa 16</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Valtierra</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>31514</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Valtierra-Cadreita</t>
+          <t>Buztintxuri</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>397</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>F00508</t>
+          <t>F00509</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Arrastia Diaz, Asuncion</t>
+          <t>Khayat, Raid</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>avenida Guipúzcoa 16</t>
+          <t>calle Remiro de Goñi 2</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31009</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Buztintxuri</t>
+          <t>Echavacoiz</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n">
         <v>398</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>F00509</t>
+          <t>F00510</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Khayat, Raid</t>
+          <t>Sola Fernandez, Mayte</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>calle Remiro de Goñi 2</t>
+          <t>calle Señorío de Egulbati 16</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>31009</t>
+          <t>31016</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Echavacoiz</t>
+          <t>Mendillorri</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="n">
         <v>399</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>F00510</t>
+          <t>F00511</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Sola Fernandez, Mayte</t>
+          <t>Iriarte Iribarren, Cristina</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>calle Señorío de Egulbati 16</t>
+          <t>calle Esquíroz 20</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>31016</t>
+          <t>31007</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>Mendillorri</t>
+          <t>Iturrama</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="n">
         <v>400</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>F00511</t>
+          <t>F00512</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Iriarte Iribarren, Cristina</t>
+          <t>Irisarri/Eguaras Aguirre/Goñi Milagros/Irune</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>calle Esquíroz 20</t>
+          <t>calle Intxaurrondo 2</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>31007</t>
+          <t>31800</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>Iturrama</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="n">
         <v>401</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>F00512</t>
+          <t>F00513</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Irisarri/Eguaras Aguirre/Goñi Milagros/Irune</t>
+          <t>Larraya Astibia, Maria Isabel</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>calle Intxaurrondo 2</t>
+          <t>calle Elbarren 95</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Leitza</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>31800</t>
+          <t>31880</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Leitza</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="n">
         <v>402</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>F00513</t>
+          <t>F00514</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Larraya Astibia, Maria Isabel</t>
+          <t>Fernandez/Labat Belzunce/Artajo, Ana/Cristina</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>calle Elbarren 95</t>
+          <t>calle Isaba 18</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Leitza</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>31880</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>Leitza</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="n">
         <v>403</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>F00514</t>
+          <t>F00515</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Fernandez/Labat Belzunce/Artajo, Ana/Cristina</t>
+          <t>Soteras Ramirez, Mª Teresa</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>calle Isaba 18</t>
+          <t>plaza Sierra del Perdón 16</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Beriáin</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31191</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Noain</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="n">
         <v>404</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>F00515</t>
+          <t>F00516</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Soteras Ramirez, Mª Teresa</t>
+          <t>Fernandez Perez, Eduardo</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>plaza Sierra del Perdón 16</t>
+          <t>calle Porvenir 79</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Beriáin</t>
+          <t>Andosilla</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>31191</t>
+          <t>31261</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>Noain</t>
+          <t>San Adrian</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="n">
         <v>405</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>F00516</t>
+          <t>F00517</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Fernandez Perez, Eduardo</t>
+          <t>Sagaseta de Ilurdoz Uranga, Juan Luis</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>calle Porvenir 79</t>
+          <t>travesia del Muelle 2-4</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Andosilla</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>31261</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>San Adrian</t>
+          <t>San Jorge</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="n">
         <v>406</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>F00517</t>
+          <t>F00518</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Sagaseta de Ilurdoz Uranga, Juan Luis</t>
+          <t>Irisarri Moreno, Cristina</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>travesia del Muelle 2-4</t>
+          <t>calle Irurzun 10</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Peralta/Azkoien</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>San Jorge</t>
+          <t>Peralta</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="n">
         <v>407</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>F00518</t>
+          <t>F00519</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Irisarri Moreno, Cristina</t>
+          <t>Diez de Ulzurrun Bernardez, Maria Dolores</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>calle Irurzun 10</t>
+          <t>calle La Fuente 2</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Peralta/Azkoien</t>
+          <t>Burlada/Burlata</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>Peralta</t>
+          <t>Burlada</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="n">
         <v>408</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>F00519</t>
+          <t>F00520</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Diez de Ulzurrun Bernardez, Maria Dolores</t>
+          <t>Arza Elorz, Rafael</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>calle La Fuente 2</t>
+          <t>calle Dr. Huarte de San Juan 6</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Burlada/Burlata</t>
+          <t>Estella/Lizarra</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>Burlada</t>
+          <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="n">
         <v>409</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>F00520</t>
+          <t>F00521</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Arza Elorz, Rafael</t>
+          <t>Berraondo Aramendia, Marina</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>calle Dr. Huarte de San Juan 6</t>
+          <t>calle Fray Diego 15</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>Estella/Lizarra</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t>31200</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="n">
         <v>410</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>F00521</t>
+          <t>F00523</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Berraondo Aramendia, Marina</t>
+          <t>Beruete Baztan, Raquel</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>calle Fray Diego 15</t>
+          <t>calle Ezpondoa 9</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Estella/Lizarra</t>
+          <t>Burlada/Burlata</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>Estella</t>
+          <t>Burlada</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="n">
         <v>411</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>F00523</t>
+          <t>F00524</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Beruete Baztan, Raquel</t>
+          <t>Gil Diaz, Maria Carmen</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>calle Ezpondoa 9</t>
+          <t>calle Las Eras 7</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Burlada/Burlata</t>
+          <t>Villava/Atarrabia</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>31610</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>Burlada</t>
+          <t>Villava/Atarrabia</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="n">
         <v>412</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>F00524</t>
+          <t>F00525</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Gil Diaz, Maria Carmen</t>
+          <t>Calvo Sola, Maria Teresa</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>calle Las Eras 7</t>
+          <t>avenida de la Ribera 30</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Villava/Atarrabia</t>
+          <t>Lodosa</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>31610</t>
+          <t>31580</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>Villava/Atarrabia</t>
+          <t>Lodosa</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="n">
         <v>413</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>F00525</t>
+          <t>F00526</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Calvo Sola, Maria Teresa</t>
+          <t>Muñoz Lara, Eva</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>avenida de la Ribera 30</t>
+          <t>calle Tiburcio Redín 3</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>31580</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="n">
         <v>414</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>F00526</t>
+          <t>F00528</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Fernandino Aragon, Begoña</t>
+          <t>De Fuentes Perez, Natalia</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>calle Tiburcio Redín 3</t>
+          <t>calle Martín de Zalba 7</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31016</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Mendillorri</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="n">
         <v>415</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>F00528</t>
+          <t>F00529</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>De Fuentes Perez, Natalia</t>
+          <t>Carrillo Ruiz, Custodia Angeles</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>calle Martín de Zalba 7</t>
+          <t>calle Mayor 5</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Betelu</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>31016</t>
+          <t>31890</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>Mendillorri</t>
+          <t>Irurtzun</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="n">
         <v>416</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>F00529</t>
+          <t>F00530</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Carrillo Ruiz, Custodia Angeles</t>
+          <t>Petrescu, Cristina Valentina</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>calle Mayor 5</t>
+          <t>plaza Félix Huarte 6</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Betelu</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>31890</t>
+          <t>31007</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>Irurtzun</t>
+          <t>Iturrama</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="n">
         <v>417</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>F00530</t>
+          <t>F00531</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Petrescu, Cristina Valentina</t>
+          <t>El Idrissi El Morabet, Abdellatif</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>plaza Félix Huarte 6</t>
+          <t>calle Ventura Rodríguez 110</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>31007</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>Iturrama</t>
+          <t>Buztintxuri</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="n">
         <v>418</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>F00531</t>
+          <t>F00532</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>El Idrissi El Morabet, Abdellatif</t>
+          <t>Aldunate Martinez de Morentin, Saioa</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>calle Ventura Rodríguez 110</t>
+          <t>calle Bartolome Carranza 20</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>Buztintxuri</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="n">
         <v>419</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>F00532</t>
+          <t>F00533</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Aldunate Martinez de Morentin, Saioa</t>
+          <t>Moreno Sola, Beatriz</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>calle Bartolome Carranza 20</t>
+          <t>calle Santa Gema 30</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>San Adrián</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>San Adrian</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="n">
         <v>420</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>F00533</t>
+          <t>F00534</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Moreno Sola, Beatriz</t>
+          <t>Ariz Martinez, Iñigo</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>calle Santa Gema 30</t>
+          <t>avenida San Juan, 15 bajo</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>San Adrián</t>
+          <t>Milagro</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31320</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>San Adrian</t>
+          <t>Valtierra-Cadreita</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="n">
         <v>421</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>F00534</t>
+          <t>F00535</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Ariz Martinez, Iñigo</t>
+          <t>Villanueva Roger, Sandra</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>avenida San Juan, 15 bajo</t>
+          <t>calle Griseras 11</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>Milagro</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>Valtierra-Cadreita</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="n">
         <v>422</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>F00535</t>
+          <t>F00536</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Riau Ibarz, Rosa</t>
+          <t>Goñi Medrano, Luisa</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>calle Griseras 11</t>
+          <t>calle Dr. José Alfonso 5</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>San Jorge</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="n">
         <v>423</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>F00536</t>
+          <t>F00537</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Goñi Medrano, Luisa</t>
+          <t>Ibañez Autor, María Pilar</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>calle Dr. José Alfonso 5</t>
+          <t>calle Guelbenzu 50</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31005</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>San Jorge</t>
+          <t>Milagrosa</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="n">
         <v>424</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>F00537</t>
+          <t>F00538</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Ibañez Autor, María Pilar</t>
+          <t>Oliver Botana, Jesus</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>calle Guelbenzu 50</t>
+          <t>calle Herrerías 29</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>31005</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>Milagrosa</t>
+          <t>Tudela oeste</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="n">
         <v>425</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>F00538</t>
+          <t>F00539</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Oliver Botana, Jesus</t>
+          <t>Melendez Moreno, Rosa</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>calle Herrerías 29</t>
+          <t>calle Gardachales 5</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
           <t>Tudela</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t>31500</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>Tudela oeste</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="n">
         <v>426</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>F00539</t>
+          <t>F00540</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Melendez Moreno, Rosa</t>
+          <t>Valero San Miguel, Begoña</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>calle Gardachales 5</t>
+          <t>calle Fuente del Hierro 21 trasera</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31007</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Iturrama</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="n">
         <v>427</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>F00540</t>
+          <t>F00541</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Valero San Miguel, Begoña</t>
+          <t>Gimeno Hernandez, Olga</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>calle Fuente del Hierro 21 trasera</t>
+          <t>carretera Estella 77 bis</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>San Adrián</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>31007</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>Iturrama</t>
+          <t>San Adrian</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="n">
         <v>428</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>F00541</t>
+          <t>F00542</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Gimeno Hernandez, Olga</t>
+          <t>Celdran Lazaro, Carmen</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>carretera Estella 77 bis</t>
+          <t>calle Del Lago 13</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>San Adrián</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31016</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>San Adrian</t>
+          <t>Mendillorri</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="n">
         <v>429</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>F00542</t>
+          <t>F00543</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Celdran Lazaro, Carmen</t>
+          <t>Amunarriz Agueda, Maria Pilar</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>calle Del Lago 13</t>
+          <t>calle Río Araxes 10</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>31016</t>
+          <t>31005</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>Mendillorri</t>
+          <t>Milagrosa</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="n">
         <v>430</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>F00543</t>
+          <t>F00544</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Amunarriz Agueda, Maria Pilar</t>
+          <t>Altuna Martinez, Isabel</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>calle Río Araxes 10</t>
+          <t>calle Azuda 6</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Lodosa</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>31005</t>
+          <t>31580</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>Milagrosa</t>
+          <t>Lodosa</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="n">
         <v>431</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>F00544</t>
+          <t>F00545</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Altuna Martinez, Isabel</t>
+          <t>Rubio Muñoz, Jose Alberto</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>calle Azuda 6</t>
+          <t>calle Pintor Paret 5</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>31580</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>432</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>F00545</t>
+          <t>F00547</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Rubio Muñoz, Jose Alberto</t>
+          <t>Martinicorena Satrustegui, Gorka</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>calle Pintor Paret 5</t>
+          <t>avenida Ayuntamiento 7 trasera</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Barañain</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>Barañain</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>433</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>F00547</t>
+          <t>F00548</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Martinicorena Satrustegui, Gorka</t>
+          <t>Marin Ciria, Eva Maria</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>avenida Ayuntamiento 7 trasera</t>
+          <t>calle Manresa 12</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>434</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>F00548</t>
+          <t>F00549</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Marin Ciria, Eva Maria</t>
+          <t>Roson Lete, Cristina</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>calle Manresa 12</t>
+          <t>avenida Yerri 6</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Estella/Lizarra</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Estella</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>435</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>F00549</t>
+          <t>F00550</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Roson Lete, Cristina</t>
+          <t>Menendez Garcia, Graciela</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>avenida Yerri 6</t>
+          <t>calle Irunlarrea 19</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>Estella/Lizarra</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>Estella</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>436</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>F00550</t>
+          <t>F00551</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Menendez Garcia, Graciela</t>
+          <t>Grau Cadiñanos, Cesar</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>calle Irunlarrea 19</t>
+          <t>calle Cendeas 2</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>437</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>F00551</t>
+          <t>F00553</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Grau Cadiñanos, Cesar</t>
+          <t>Beperet Andres, Ana Maria</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>calle Cendeas 2</t>
+          <t>calle Centro Parroquial 3</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Lodosa</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31580</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Lodosa</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>438</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>F00553</t>
+          <t>F00554</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Beperet Andres, Ana Maria</t>
+          <t>Gonzalez Maria, Raul</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>calle Centro Parroquial 3</t>
+          <t>calle Lavadero 22</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Cortes</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>31580</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Buñuel</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>439</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>F00554</t>
+          <t>F00555</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Gonzalez Maria, Raul</t>
+          <t>Jimenez Lopez, Rosario</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>calle Lavadero 22</t>
+          <t>calle Gayarre 14</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Cortes</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>Buñuel</t>
+          <t>Tudela oeste</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>440</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>F00555</t>
+          <t>F00556</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Jimenez Lopez, Rosario</t>
+          <t>Sarasibar Sagües, Maria Jesus</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>calle Gayarre 14</t>
+          <t>avenida Pamplona 28 - esquina Avda. del Valle</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Barañain</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>Tudela oeste</t>
+          <t>Barañain</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>441</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>F00556</t>
+          <t>F00557</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Sarasibar Sagües, Maria Jesus</t>
+          <t>Bermejo Calonge, Arantzazu</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>avenida Pamplona 28 - esquina Avda. del Valle</t>
+          <t>calle San José Obrero 71</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>San Adrián</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>Barañain</t>
+          <t>San Adrian</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>442</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>F00557</t>
+          <t>F00558</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Sola Manero, Miguel</t>
+          <t>Garmendia Leiza, Estibaliz</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>calle San José Obrero 71</t>
+          <t>avenida Pío XII 18</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>San Adrián</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>San Adrian</t>
+          <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>443</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>F00558</t>
+          <t>F00559</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Garmendia Leiza, Estibaliz</t>
+          <t>Pascual Ramirez, Enrique</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>avenida Pío XII 18</t>
+          <t>calle Paloteado 6</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>San Juan</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>444</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>F00559</t>
+          <t>F00560</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Pascual Ramirez, Enrique</t>
+          <t>Serrano Sarasa, Susana</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>calle Paloteado 6</t>
+          <t>calle San Andrés 4</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Villava/Atarrabia</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31610</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Villava/Atarrabia</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="n">
         <v>445</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>F00560</t>
+          <t>F00561</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Serrano Sarasa, Susana</t>
+          <t>Miramon Muñoz, Marta</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>calle San Andrés 4</t>
+          <t>calle Plazaola 2</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>Villava/Atarrabia</t>
+          <t>Erice</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>31610</t>
+          <t>31892</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>Villava/Atarrabia</t>
+          <t>Berriozar</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="n">
         <v>446</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>F00561</t>
+          <t>F00562</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Miramon Muñoz, Marta</t>
+          <t>Urbasos Garzon, Ignacio</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>calle Plazaola 2</t>
+          <t>calle Acella 5</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>Erice</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>31892</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>Berriozar</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="n">
         <v>447</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>F00562</t>
+          <t>F00563</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Urbasos Garzon, Ignacio</t>
+          <t>Casares Polo, Ines</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>calle Acella 5</t>
+          <t>calle Monasterio de Irache 45</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="n">
         <v>448</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>F00563</t>
+          <t>F00566</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Casares Polo, Ines</t>
+          <t>Marquiegui Rodriguez, Begoña</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>calle Monasterio de Irache 45</t>
+          <t>calle San Ignacio 10</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Olazti/Olazagutía</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>31011</t>
+          <t>31809</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>San Juan</t>
+          <t>Altsasu/Alsasua</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="n">
         <v>449</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>F00566</t>
+          <t>F00568</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Marquiegui Rodriguez, Begoña</t>
+          <t>Mantilla Blanco, Alberto</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>calle San Ignacio 10</t>
+          <t>calle Concarera 12</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>Olazti/Olazagutía</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>31809</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
-          <t>Altsasu/Alsasua</t>
+          <t>Tudela oeste</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="n">
         <v>450</v>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>F00568</t>
+          <t>F00569</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Mantilla Blanco, Alberto</t>
+          <t>Alvarez/Chiquirrin Galan/Azqueta, Patricia/Ana</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>calle Concarera 12</t>
+          <t>calle Joaquín Beunza 24</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>Tudela oeste</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="n">
         <v>451</v>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>F00569</t>
+          <t>F00570</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Alvarez/Chiquirrin Galan/Azqueta, Patricia/Ana</t>
+          <t>Popescu Radu Daniel Vasile</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>calle Joaquín Beunza 24</t>
+          <t>calle Blanca de Navarra 1</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="n">
         <v>452</v>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>F00570</t>
+          <t>F00571</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Peña Martinez, Natalia</t>
+          <t>Cambra Goñi, Cristina</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>calle Blanca de Navarra 1</t>
+          <t>avenida Navarra 8</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Cadreita</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Valtierra-Cadreita</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="n">
         <v>453</v>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>F00571</t>
+          <t>F00572</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Cambra Goñi, Cristina</t>
+          <t>Millan Azcune, Antonio Luis</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>avenida Navarra 8</t>
+          <t>calle Aoiz 35</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>Cadreita</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31004</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>Valtierra-Cadreita</t>
+          <t>II Ensanche</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="n">
         <v>454</v>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>F00572</t>
+          <t>F00573</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Millan Azcune, Antonio Luis</t>
+          <t>Lopez Lopez, Manuel</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>calle Aoiz 35</t>
+          <t>calle El Frontón 7</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>31004</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>II Ensanche</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="n">
         <v>455</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>F00573</t>
+          <t>F00574</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Lopez Lopez, Manuel</t>
+          <t>Monente Mozaz, Ana</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>calle El Frontón 7</t>
+          <t>paseo Anelier 18</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="n">
         <v>456</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>F00574</t>
+          <t>F00575</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Monente Mozaz, Ana</t>
+          <t>Luri Dendarieta, Mª Luisa</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>paseo Anelier 18</t>
+          <t>plaza De la Constitución 1</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Azagra</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31560</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>San Adrian</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>457</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>F00575</t>
+          <t>F00576</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Luri Dendarieta, Mª Luisa</t>
+          <t>Aycart Villaverde, Noa Maria</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>plaza De la Constitución 1</t>
+          <t>calle Hermanos Noáin 8</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>Azagra</t>
+          <t>Ansoáin/Antsoain</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>31560</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>San Adrian</t>
+          <t>Ansoain</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>458</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>F00576</t>
+          <t>F00577</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Aycart Villaverde, Noa Maria</t>
+          <t>Esain Palomero, Maria Mercedes</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>calle Hermanos Noáin 8</t>
+          <t>avenida Marcelo Celayeta 72</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>Ansoáin/Antsoain</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>Ansoain</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>459</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>F00577</t>
+          <t>F00578</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Esain Palomero, Maria Mercedes</t>
+          <t>Calvo Tutor, Jesus Alberto</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>avenida Marcelo Celayeta 72</t>
+          <t>calle Parlamento Navarro 17</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Ribaforada</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Buñuel</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>460</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>F00578</t>
+          <t>F00579</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Calvo Tutor, Jesus Alberto</t>
+          <t>Sagredo Loitegui, Cristina</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>calle Parlamento Navarro 17</t>
+          <t>calle Mayor 4</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>Ribaforada</t>
+          <t>Mendavia</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31589</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>Buñuel</t>
+          <t>Lodosa</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="n">
         <v>461</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>F00579</t>
+          <t>F00580</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Sagredo Loitegui, Cristina</t>
+          <t>Canto Martinez, Maria Luisa</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>calle Mayor 4</t>
+          <t>avenida de Peralta 10</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>Mendavia</t>
+          <t>Funes</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>31589</t>
+          <t>31360</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Peralta</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="n">
         <v>462</v>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>F00580</t>
+          <t>F00581</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Canto Martinez, Maria Luisa</t>
+          <t>Jimeno Garcia, Maria</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>avenida de Peralta 10</t>
+          <t>calle La Cruz 24</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>Funes</t>
+          <t>Artajona</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>31360</t>
+          <t>31140</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>Peralta</t>
+          <t>Artajona</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="n">
         <v>463</v>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>F00581</t>
+          <t>F00582</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Jimeno Garcia, Maria</t>
+          <t>Perez Albeniz, Inmaculada</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>calle La Cruz 24</t>
+          <t>calle Salvador Ordoñez 7</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>Artajona</t>
+          <t>Cárcar</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>31140</t>
+          <t>31579</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>Artajona</t>
+          <t>San Adrian</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="n">
         <v>464</v>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>F00582</t>
+          <t>F00583</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Perez Albeniz, Inmaculada</t>
+          <t>Del Valle Ledesma, Alvaro</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>calle Salvador Ordoñez 7</t>
+          <t>calle Agustín García 16</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>Cárcar</t>
+          <t>Villava/Atarrabia</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>31579</t>
+          <t>31610</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>San Adrian</t>
+          <t>Villava/Atarrabia</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="n">
         <v>465</v>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>F00583</t>
+          <t>F00584</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Del Valle Ledesma, Alvaro</t>
+          <t>Bacaicoa Ormazabal, Virginia</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>calle Agustín García 16</t>
+          <t>calle Burundabide 3</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>Villava/Atarrabia</t>
+          <t>Etxarri-Aranatz</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>31610</t>
+          <t>31820</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>Villava/Atarrabia</t>
+          <t>Etxarri-Aranatz</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="n">
         <v>466</v>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>F00584</t>
+          <t>F00585</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Bacaicoa Ormazabal, Virginia</t>
+          <t>Palacios Breton, Carlos Jose</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>calle Burundabide 3</t>
+          <t>calle La Solana 25</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>Etxarri-Aranatz</t>
+          <t>Viana</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>31820</t>
+          <t>31230</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
-          <t>Etxarri-Aranatz</t>
+          <t>Viana</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="n">
         <v>467</v>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>F00585</t>
+          <t>F00587</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Palacios Breton, Carlos Jose</t>
+          <t>Medrano Senosiain, Estela I.</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>calle La Solana 25</t>
+          <t>calle Real 61</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Noáin</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>31230</t>
+          <t>31110</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Noain</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="n">
         <v>468</v>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>F00587</t>
+          <t>F00588</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Medrano Senosiain, Estela I.</t>
+          <t>Arbeloa Roch, Maria Isabel</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>calle Real 61</t>
+          <t>calle Monasterio de Irache 34</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>Noáin</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>31110</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
-          <t>Noain</t>
+          <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="n">
         <v>469</v>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>F00588</t>
+          <t>F00589</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Arbeloa Roch, Maria Isabel</t>
+          <t>Uriz Lopez, Maria Laura</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>calle Monasterio de Irache 34</t>
+          <t>paseo Anelier 24</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>31011</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>San Juan</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="n">
         <v>470</v>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>F00589</t>
+          <t>F00590</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Uriz Lopez, Maria Laura</t>
+          <t>Aragües Bro, Andrea</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>paseo Anelier 24</t>
+          <t>calle Juan Pascual Esteban 4</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Fustiñana</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Buñuel</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="n">
         <v>471</v>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>F00590</t>
+          <t>F00591</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Aragües Bro, Andrea</t>
+          <t>Garcia Lipuzcoa, Adriana</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>calle Juan Pascual Esteban 4</t>
+          <t>calle Navarro Villoslada 12</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>Fustiñana</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>31510</t>
+          <t>31003</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
-          <t>Buñuel</t>
+          <t>II Ensanche</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="n">
         <v>472</v>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>F00591</t>
+          <t>F00592</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Garcia Lipuzcoa, Adriana</t>
+          <t>Palacios Chaurrondo, Raquel</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>calle Navarro Villoslada 12</t>
+          <t>calle Blanca de Navarra 13</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Peralta/Azkoien</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>31003</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
-          <t>II Ensanche</t>
+          <t>Peralta</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="n">
         <v>473</v>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>F00592</t>
+          <t>F00593</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Palacios Chaurrondo, Raquel</t>
+          <t>Lamas Rodriguez, Monica</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>calle Blanca de Navarra 13</t>
+          <t>calle Guelbenzu 17</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>Peralta/Azkoien</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31005</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
-          <t>Peralta</t>
+          <t>Milagrosa</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="n">
         <v>474</v>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>F00593</t>
+          <t>F00600</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Lamas Rodriguez, Monica</t>
+          <t>Valero Martinez, Santiago</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>calle Guelbenzu 17</t>
+          <t>calle Leandro Azcárate 7</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Huarte/Uharte</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>31005</t>
+          <t>31620</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
-          <t>Milagrosa</t>
+          <t>Huarte</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="n">
         <v>475</v>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>F00600</t>
+          <t>F00601</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Ilundain Erice, Esperanza</t>
+          <t>Marco Apesteguia, Cristina</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>calle Leandro Azcárate 7</t>
+          <t>poligono Fuente del Rey Pab. A, 10</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>Huarte/Uharte</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>31620</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
-          <t>Huarte</t>
+          <t>Tafalla</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="n">
         <v>476</v>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>F00601</t>
+          <t>F00602</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Marco Apesteguia, Cristina</t>
+          <t>Calahorra Urzaiz, Maria Jesus</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>poligono Fuente del Rey Pab. A, 10</t>
+          <t>calle San Juan 28</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Ribaforada</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Buñuel</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="n">
         <v>477</v>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>F00602</t>
+          <t>F00607</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Calahorra Urzaiz, Maria Jesus</t>
+          <t>Alzueta Pellicer, Maria</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>calle San Juan 28</t>
+          <t>calle Mayor 2</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>Ribaforada</t>
+          <t>Mutilva &lt;&gt; Mutiloa</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31192</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
-          <t>Buñuel</t>
+          <t>Aranguren</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="n">
         <v>478</v>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>F00607</t>
+          <t>F00608</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Alzueta Pellicer, Maria</t>
+          <t>Muruzabal Pabolleta, Maria Angeles</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>calle Mayor 2</t>
+          <t>calle Martínez de Ubago 18</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>Mutilva &lt;&gt; Mutiloa</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>31192</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
-          <t>Aranguren</t>
+          <t>Buztintxuri</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="n">
         <v>479</v>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>F00608</t>
+          <t>F00610</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Bigas/Muruzabal Berrozpe/Pabolleta, Sylvia/Maria Angeles</t>
+          <t>Cia Aldaba, Isabel</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>calle Martínez de Ubago 18</t>
+          <t>plaza Felisa Munárriz 2</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31005</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
-          <t>Buztintxuri</t>
+          <t>Milagrosa</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="n">
         <v>480</v>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>F00610</t>
+          <t>F00611</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Cia Aldaba, Isabel</t>
+          <t>Vallejos Huesa, Maria Josefa</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>plaza Felisa Munárriz 2</t>
+          <t>calle Intxaurdia, 5. Centro Comercial Itaroa</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Huarte/Uharte</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>31005</t>
+          <t>31620</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
-          <t>Milagrosa</t>
+          <t>Huarte</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="n">
         <v>481</v>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>F00611</t>
+          <t>F00612</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Vallejos Huesa, Maria Josefa</t>
+          <t>Funes Barbarin, Gabriel Maria</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>calle Intxaurdia, 5. Centro Comercial Itaroa</t>
+          <t>calle Abejeras 47</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>Huarte/Uharte</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>31620</t>
+          <t>31007</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>Huarte</t>
+          <t>Azpilagaña</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="n">
         <v>482</v>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>F00612</t>
+          <t>F00613</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Funes Barbarin, Gabriel Maria</t>
+          <t>Ros Zuasti, Nuria</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>calle Abejeras 47</t>
+          <t>paseo Mariano Arigita 4</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>31007</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
-          <t>Azpilagaña</t>
+          <t>Ermitagaña</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="n">
         <v>483</v>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>F00613</t>
+          <t>F00614</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Ros Zuasti, Nuria</t>
+          <t>Fernandez Saenz, Francisco</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>paseo Mariano Arigita 4</t>
+          <t>calle Tajadas 24,A</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Corella</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31591</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
-          <t>Ermitagaña</t>
+          <t>Corella</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="n">
         <v>484</v>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>F00614</t>
+          <t>F00615</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Fernandez Saenz, Francisco</t>
+          <t>Crespo Irizar, Ana</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>calle Tajadas 24,A</t>
+          <t>calle Bergamin 16</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>Corella</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>31591</t>
+          <t>31003</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
-          <t>Corella</t>
+          <t>II Ensanche</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="n">
         <v>485</v>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>F00615</t>
+          <t>F00617</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Crespo Irizar, Ana</t>
+          <t>Suescun Andueza, Maria Angeles</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>calle Bergamin 16</t>
+          <t>calle Asunción 2</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Berbinzana</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>31003</t>
+          <t>31252</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
-          <t>II Ensanche</t>
+          <t>Artajona</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="n">
         <v>486</v>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>F00617</t>
+          <t>F00618</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Suescun Andueza, Maria Angeles</t>
+          <t>Arriazu Aranceta, Berta</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>calle Asunción 2</t>
+          <t>avenida Bayona 37</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>Berbinzana</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>31252</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
-          <t>Artajona</t>
+          <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="n">
         <v>487</v>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>F00618</t>
+          <t>F00620</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Arriazu Aranceta, Berta</t>
+          <t>Preciado Cambra, Ana Carmen</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>avenida Bayona 37</t>
+          <t>calle Nuestra Señora del Patrocinio 5</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Milagro</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>31011</t>
+          <t>31320</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
-          <t>San Juan</t>
+          <t>Valtierra-Cadreita</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="n">
         <v>488</v>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>F00620</t>
+          <t>F00621</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Preciado Cambra, Ana Carmen</t>
+          <t>Macia Soro, Beatriz Francisca</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>calle Nuestra Señora del Patrocinio 5</t>
+          <t>plaza Sabicas 3</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>Milagro</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31015</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
-          <t>Valtierra-Cadreita</t>
+          <t>Chantrea</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="n">
         <v>489</v>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>F00621</t>
+          <t>F00623</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Macia Soro, Beatriz Francisca</t>
+          <t>Sanz Milian, Magdalena</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>plaza Sabicas 3</t>
+          <t>calle Vera de Magallon 8</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>San Adrián</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>31015</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
-          <t>Chantrea</t>
+          <t>San Adrian</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="n">
         <v>490</v>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>F00623</t>
+          <t>F00628</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Sanz Milian, Magdalena</t>
+          <t>Baile Jimenez, Ferran</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>calle Vera de Magallon 8</t>
+          <t>avenida Pamplona 25</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>San Adrián</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
-          <t>San Adrian</t>
+          <t>Echavacoiz</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="n">
         <v>491</v>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>F00628</t>
+          <t>F00629</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Baile Jimenez, Ferran</t>
+          <t>Lecumberri Larrea, Aitziber</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>avenida Pamplona 25</t>
+          <t>calle Bardenas Reales 50</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Sarriguren</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31621</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
-          <t>Echavacoiz</t>
+          <t>Sarriguren</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="n">
         <v>492</v>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>F00629</t>
+          <t>F00630</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Lecumberri Larrea, Aitziber</t>
+          <t>Carrion Perez, Nestor</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>calle Bardenas Reales 50</t>
+          <t>avenida Zaragoza 51</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>Sarriguren</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>31621</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
-          <t>Sarriguren</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="n">
         <v>493</v>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>F00630</t>
+          <t>F00632</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Carrion Perez, Nestor</t>
+          <t>Ladron de Guevara Jimenez, Julio</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>avenida Zaragoza 51</t>
+          <t>plaza Azucarera 5</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>Tudela</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t>31500</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="n">
         <v>494</v>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>F00632</t>
+          <t>F00634</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Latorre Marco, Raquel</t>
+          <t>Basarte Camuel, Maria</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>plaza Azucarera 5</t>
+          <t>calle Monasterio de la Oliva 7 bis</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="n">
         <v>495</v>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>F00634</t>
+          <t>F00635</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Basarte Camuel, Maria</t>
+          <t>Oyarzabal Ibarra, Miren</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>calle Monasterio de la Oliva 7 bis</t>
+          <t>calle Juan Aguirre 5</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Urdazubi/Urdax</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>31011</t>
+          <t>31711</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
-          <t>San Juan</t>
+          <t>Elizondo</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="n">
         <v>496</v>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>F00635</t>
+          <t>F00636</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Oyarzabal Ibarra, Miren</t>
+          <t>Marcotegui Goñi, Cristina</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>calle Juan Aguirre 5</t>
+          <t>paseo Donantes de Sangre 3</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>Urdazubi/Urdax</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>31711</t>
+          <t>31015</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
-          <t>Elizondo</t>
+          <t>Chantrea</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="n">
         <v>497</v>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>F00636</t>
+          <t>F00639</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Marcotegui Goñi, Cristina</t>
+          <t>Leoz Lanchetas, Santiago</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>paseo Donantes de Sangre 3</t>
+          <t>avenida Reino de Navarra 6</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Sarriguren</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>31015</t>
+          <t>31621</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
-          <t>Chantrea</t>
+          <t>Sarriguren</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="n">
         <v>498</v>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>F00639</t>
+          <t>F00641</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Leoz Lanchetas, Santiago</t>
+          <t>Echeverria Ansa, Alejandra</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>avenida Reino de Navarra 6</t>
+          <t>calle Ardantzeta 1</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>Sarriguren</t>
+          <t>Berriozar</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>31621</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
-          <t>Sarriguren</t>
+          <t>Berriozar</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="n">
         <v>499</v>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>F00641</t>
+          <t>F00642</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Bautista Fernandez, Ana Maria</t>
+          <t>Sesma Tejada, Miriam</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>calle Ardantzeta 1</t>
+          <t>calle María Domínguez 19</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>Berriozar</t>
+          <t>Artica</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t>31013</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
-          <t>Berriozar</t>
+          <t>Buztintxuri</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="n">
         <v>500</v>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>F00642</t>
+          <t>F00645</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Sesma Tejada, Miriam</t>
+          <t>Arbizu Ros, Beatriz</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>calle María Domínguez 19</t>
+          <t>calle Bernardino Tirapu 3</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>Artica</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
-          <t>Buztintxuri</t>
+          <t>Rochapea</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="n">
         <v>501</v>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>F00645</t>
+          <t>F00646</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Arbizu Ros, Beatriz</t>
+          <t>Bados Irisarri, Susana</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>calle Bernardino Tirapu 3</t>
+          <t>calle Nueva 11</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Aoiz/Agoitz</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31430</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
-          <t>Rochapea</t>
+          <t>Aoiz</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="n">
         <v>502</v>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>F00646</t>
+          <t>F00649</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Bados Irisarri, Susana</t>
+          <t>Diaz Hernan, Ana Maria</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>calle Nueva 11</t>
+          <t>calle Bardenas Reales 30</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>Aoiz/Agoitz</t>
+          <t>Sarriguren</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>31430</t>
+          <t>31621</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
-          <t>Aoiz</t>
+          <t>Sarriguren</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="n">
         <v>503</v>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>F00649</t>
+          <t>F00651</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Diaz Hernan, Ana Maria</t>
+          <t>Mateo Velazquez, Alberto</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>calle Bardenas Reales 30</t>
+          <t>paseo José Saramago 11</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>Sarriguren</t>
+          <t>Orkoien</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>31621</t>
+          <t>31160</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
-          <t>Sarriguren</t>
+          <t>Orcoyen</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="n">
         <v>504</v>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>F00651</t>
+          <t>F00652</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Mateo Velazquez, Alberto</t>
+          <t>Goyeneche Azcoiti, Fernando</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>paseo José Saramago 11</t>
+          <t>calle María Domínguez 1</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>Orkoien</t>
+          <t>Artica</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>31160</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
-          <t>Orcoyen</t>
+          <t>Buztintxuri</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="n">
         <v>505</v>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>F00652</t>
+          <t>F00656</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Goyeneche Azcoiti, Fernando</t>
+          <t>Cobreros Bordenave, Almudena</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>calle María Domínguez 1</t>
+          <t>plaza Conde Rodezno 10</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>Artica</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31004</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H506" t="inlineStr">
         <is>
-          <t>Buztintxuri</t>
+          <t>II Ensanche</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="n">
         <v>506</v>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>F00656</t>
+          <t>F00658</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Cobreros Bordenave, Almudena</t>
+          <t>Belzunce Manterola, Gaston</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>plaza Conde Rodezno 10</t>
+          <t>calle Santesteban 4</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>31004</t>
+          <t>31015</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
-          <t>II Ensanche</t>
+          <t>Chantrea</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="n">
         <v>507</v>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>F00658</t>
+          <t>F00659</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Belzunce Manterola, Gaston</t>
+          <t>Perez Azcona, Miren Jasone</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>calle Santesteban 4</t>
+          <t>avenida Sancho el Fuerte 24</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>31015</t>
+          <t>31007</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
-          <t>Chantrea</t>
+          <t>Iturrama</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="n">
         <v>508</v>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>F00659</t>
+          <t>F00660</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Perez Azcona, Miren Jasone</t>
+          <t>Alcain Arratibel, Itziar</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>avenida Sancho el Fuerte 24</t>
+          <t>plaza Mayor 35</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Sarriguren</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>31007</t>
+          <t>31192</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H509" t="inlineStr">
         <is>
-          <t>Iturrama</t>
+          <t>Sarriguren</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="n">
         <v>509</v>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>F00660</t>
+          <t>F00661</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Alcain Arratibel, Itziar</t>
+          <t>Guerrero Martin, Marta</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>plaza Mayor 35</t>
+          <t>paseo Ibaialde 186</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>Sarriguren</t>
+          <t>Mutilva &lt;&gt; Mutiloa</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
           <t>31192</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
-          <t>Sarriguren</t>
+          <t>Aranguren</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="n">
         <v>510</v>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>F00661</t>
+          <t>F00662</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Guerrero Martin, Marta</t>
+          <t>Garrido Lorenzo, Eva</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>paseo Ibaialde 186</t>
+          <t>calle Santos Ochandategui 59</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>Mutilva &lt;&gt; Mutiloa</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>31192</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H511" t="inlineStr">
         <is>
-          <t>Aranguren</t>
+          <t>Buztintxuri</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="n">
         <v>511</v>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>F00662</t>
+          <t>F00663</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Garrido Lorenzo, Eva</t>
+          <t>Blanco Sanz, Lourdes</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>calle Santos Ochandategui 59</t>
+          <t>carrera Estella a Vitoria 23</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Murieta</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31280</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H512" t="inlineStr">
         <is>
-          <t>Buztintxuri</t>
+          <t>Ancin-Améscoa</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="n">
         <v>512</v>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>F00663</t>
+          <t>F00665</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Blanco Sanz, Lourdes</t>
+          <t>Fabo Sangüesa, Estela</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>carrera Estella a Vitoria 23</t>
+          <t>paseo Santa Lucía 26</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>Murieta</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>31280</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H513" t="inlineStr">
         <is>
-          <t>Ancin-Améscoa</t>
+          <t>Buztintxuri</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="n">
         <v>513</v>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>F00665</t>
+          <t>F00668</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Fabo Sangüesa, Estela</t>
+          <t>Bengoetxea Reta, Ainhoa</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>paseo Santa Lucía 26</t>
+          <t>calle Las Eras 15</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Aoiz/Agoitz</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31430</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H514" t="inlineStr">
         <is>
-          <t>Buztintxuri</t>
+          <t>Aoiz</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="n">
         <v>514</v>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>F00668</t>
+          <t>F00669</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Bengoetxea Reta, Ainhoa</t>
+          <t>Irigoyen Irigoyen, Miren</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>calle Landakoa 7</t>
+          <t>calle Albistur 39 G</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>Aoiz/Agoitz</t>
+          <t>Lesaka</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>31430</t>
+          <t>31770</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
-          <t>Aoiz</t>
+          <t>Lesaka</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="n">
         <v>515</v>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>F00669</t>
+          <t>F00673</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Irigoyen Irigoyen, Miren</t>
+          <t>Fernandez Ejea, Marta</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>calle Albistur 39 G</t>
+          <t>calle Badostain 1,bajo</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Sarriguren</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>31770</t>
+          <t>31621</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H516" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Sarriguren</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="n">
         <v>516</v>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>F00673</t>
+          <t>F00675</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Fernandez Ejea, Marta</t>
+          <t>Elizalde Sesma, Alejandra</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>calle Badostain 1,bajo</t>
+          <t>calle La Dehesa 9</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>Sarriguren</t>
+          <t>Miranda de Arga</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>31621</t>
+          <t>31253</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H517" t="inlineStr">
         <is>
-          <t>Sarriguren</t>
+          <t>Artajona</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="n">
         <v>517</v>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>F00675</t>
+          <t>F00678</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Elizalde Sesma, Alejandra</t>
+          <t>Prados Lana, Beatriz</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>calle La Dehesa 9</t>
+          <t>calle María Moliner 2</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>Miranda de Arga</t>
+          <t>Artica</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>31253</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H518" t="inlineStr">
         <is>
-          <t>Artajona</t>
+          <t>Buztintxuri</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="n">
         <v>518</v>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>F00678</t>
+          <t>F00679</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Prados Lana, Beatriz</t>
+          <t>Mediavilla Fernandez, Monica Asuncion</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>calle María Moliner 2</t>
+          <t>avenida de la Estación 11</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>Artica</t>
+          <t>Cintruénigo</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31592</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H519" t="inlineStr">
         <is>
-          <t>Buztintxuri</t>
+          <t>Cintruénigo</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="n">
         <v>519</v>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>F00679</t>
+          <t>F00681</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Mediavilla Fernandez, Monica Asuncion</t>
+          <t>Bujanda Eguino, Cesar</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>avenida de la Estación 11</t>
+          <t>avenida Navarra, trasera de Dr. Simonena, 8</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>Cintruénigo</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>31592</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H520" t="inlineStr">
         <is>
-          <t>Cintruénigo</t>
+          <t>San Jorge</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="n">
         <v>520</v>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>F00681</t>
+          <t>F00682</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Bujanda Eguino, Cesar</t>
+          <t>Beñaran/Lasheras, Arocena/Carbajo, Susana/Soledad</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>avenida Navarra, trasera de Dr. Simonena, 8</t>
+          <t>calle Alfonso el Batallador 9</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31007</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H521" t="inlineStr">
         <is>
-          <t>San Jorge</t>
+          <t>Azpilagaña</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="n">
         <v>521</v>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>F00682</t>
+          <t>F00684</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Beñaran/Lasheras, Arocena/Carbajo, Susana/Soledad</t>
+          <t>Pardo Martinez, Begoña</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>calle Alfonso el Batallador 9</t>
+          <t>avenida Diputación 7</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Ribaforada</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>31007</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H522" t="inlineStr">
         <is>
-          <t>Azpilagaña</t>
+          <t>Buñuel</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="n">
         <v>522</v>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>F00684</t>
+          <t>F00688</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Pardo Martinez, Begoña</t>
+          <t>Vela Lamana, Ainhoa</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>avenida Diputación 7</t>
+          <t>calle Melchor Enrico 9</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>Ribaforada</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H523" t="inlineStr">
         <is>
-          <t>Buñuel</t>
+          <t>Tudela este</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="n">
         <v>523</v>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>F00688</t>
+          <t>F00689</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Vela Lamana, Ainhoa</t>
+          <t>Camps Segui, Emilio</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>calle Melchor Enrico 9</t>
+          <t>plaza Obispo Irurita 6 trasera</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H524" t="inlineStr">
         <is>
-          <t>Tudela este</t>
+          <t>San Juan</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="n">
         <v>524</v>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>F00689</t>
+          <t>F00691</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Camps Segui, Emilio</t>
+          <t>Dominguez Marquez, Angel</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>plaza Obispo Irurita 6 trasera</t>
+          <t>calle Del rio 45</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>Pamplona/Iruña</t>
+          <t>Peralta/Azkoien</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>31011</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H525" t="inlineStr">
         <is>
-          <t>San Juan</t>
+          <t>Peralta</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="n">
         <v>525</v>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>F00692</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>Minier Quezada, Fidel Emill</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>calle C.C. Carrefour - Ctra. Tarazona s/n</t>
+          <t>carretera Tudela-Tarazona Km 3 C.C. Carrefour</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
           <t>Tudela</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
           <t>31500</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H526" t="inlineStr">
         <is>
           <t>Tudela oeste</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="n">
@@ -21710,91 +21710,91 @@
           <t>31621</t>
         </is>
       </c>
       <c r="G532" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H532" t="inlineStr">
         <is>
           <t>Sarriguren</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="n">
         <v>532</v>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>F00712</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Mercado Lopez, Jonathan Salvador</t>
+          <t>Lopez Alvarez de Eulate, Maria Mar</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
           <t>paseo Buztintxuri 16</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
           <t>Pamplona/Iruña</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
           <t>31012</t>
         </is>
       </c>
       <c r="G533" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H533" t="inlineStr">
         <is>
           <t>Buztintxuri</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="n">
         <v>533</v>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>F00714</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Prieto Hernandez, Ana Maria</t>
+          <t>Martinez Urmeneta, Laura</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
           <t>calle Fitero 4</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
           <t>Corella</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
           <t>31591</t>
         </is>
       </c>
       <c r="G534" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H534" t="inlineStr">
         <is>
           <t>Corella</t>
@@ -21870,51 +21870,51 @@
           <t>31330</t>
         </is>
       </c>
       <c r="G536" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H536" t="inlineStr">
         <is>
           <t>Valtierra-Cadreita</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="n">
         <v>536</v>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t>F00718</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Lopez de Murillas Suescun, Ana Belen</t>
+          <t>Gjiknuri, Julia</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
           <t>calle La Pila 19</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
           <t>Viana</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
           <t>31230</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H537" t="inlineStr">
         <is>
           <t>Viana</t>
@@ -22150,51 +22150,51 @@
           <t>31180</t>
         </is>
       </c>
       <c r="G543" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H543" t="inlineStr">
         <is>
           <t>Cizur</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="n">
         <v>543</v>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>F00731</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Rubio Echarte, Santiago</t>
+          <t>Marfil Tapia, Laura</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
           <t>avenida Erripagaña 24</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
           <t>Sarriguren</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
           <t>31621</t>
         </is>
       </c>
       <c r="G544" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H544" t="inlineStr">
         <is>
           <t>Sarriguren</t>
@@ -22350,51 +22350,51 @@
           <t>31013</t>
         </is>
       </c>
       <c r="G548" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H548" t="inlineStr">
         <is>
           <t>Buztintxuri</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="n">
         <v>548</v>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>F00741</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Hernandez Pons, Nohelia</t>
+          <t>Ortega Miranda, Cristina</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
           <t>calle Real 5</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
           <t>Noáin</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
           <t>31110</t>
         </is>
       </c>
       <c r="G549" t="inlineStr">
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H549" t="inlineStr">
         <is>
           <t>Noain</t>
@@ -23874,29 +23874,29 @@
         <is>
           <t>Centro Autorizado</t>
         </is>
       </c>
       <c r="H586" t="inlineStr">
         <is>
           <t>Cizur</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-02T03:00:54Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-02T03:00:55Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-17T10:15:33Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-17T10:15:33Z</dct:modified>
 </cp:coreProperties>
 </file>