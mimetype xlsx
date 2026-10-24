--- v0 (2026-06-28)
+++ v1 (2026-10-24)
@@ -485,923 +485,923 @@
           <t>BIDE</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>TRANSPORTE SANITARIO DE NAVARRA BIDEAN, S.L.</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>B71484810</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>CAT</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>CIUDAD AGROALIMENTARIA DE TUDELA, S.L.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>B31958606</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>CEIN</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>CENTRO EUROPEO EMPRESAS E INNOVACION DE NAVARRA SL</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>B71069876</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>CFNA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ADMINISTRACION DE LA COMUNIDAD FORAL DE NAVARRA</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>S3100000C</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>CNAI</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>CENTRO NAVARRO DE AUTOAPRENDIZAJE E IDIOMAS, S.L.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>A31709587</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>CPEN</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>CORPORACION PUBLICA EMPRESARIAL DE NAVARRA SL</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>B71018360</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>FBAL</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>FUNDACION BALUARTE</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>G31769581</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>FCPH</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>FUNDACION CONSERVACION PATRIMONIO HISTORICO NAVARR</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>G31711310</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>FGSS</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>FUNDACION NAVARRA GESTION SERV SOCIALES PUBLICOS</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>G71367437</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>FMIN</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>FUNDACION MIGUEL INDURAIN</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>G31643844</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>FNTA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>FUNDACION PROVISIÓN APOYOS PERSONAS CON DISCAPACID</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>G31735947</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>FPMS</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>FUNDACION PUBLICA MIGUEL SERVET</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>G31187420</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>GAN</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>GESTION AMBIENTAL DE NAVARRA, S.A.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>A31112501</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>INI</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>INSTITUTO NAVARRO DE INVERSIONES SL</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>B71461560</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>INTI</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>INST NAVARRO TEC INFRAEST AGROALIMENTAR NAVARRA SA</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>A31864572</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>NAFA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>NAFARBIDE EL CAMINO DE LOS NAVARROS, S.L.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>B71500326</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>NASE</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>NAVARRA DE SERVICIOS Y TECNOLOGIAS, S.L.</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>A31098064</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>NASU</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>NAVARRA DE SUELO Y VIVIENDA, S.A.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>A31212483</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>NICD</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>NAVARRA IMPULSA CULTURA DEPORTE Y OCIO SL</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>B31931959</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>NILS</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>NAVARRA DE INFRAESTRUCTURAS LOCALES, S.L.</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>A31243702</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>POSU</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>POTASAS DE NAVARRA, S.A.</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>A31162506</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>SALI</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>SALINAS DE NAVARRA, S.A.</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>A31071186</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>SODE</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>SOCIEDAD DE DESARROLLO DE NAVARRA, S.L.</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>B71069868</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>STAR</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>START UP, S.L.</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>B31702376</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>TRAI</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>TRACASA INSTRUMENTAL, S.L.</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>B71280689</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>TRAM</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>TRABAJOS CATASTRALES, S.A.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>A31112121</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>00000000</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>005</t>
+          <t>009</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-28T09:15:55Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-28T09:15:55Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-24T02:48:59Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-24T02:48:59Z</dct:modified>
 </cp:coreProperties>
 </file>