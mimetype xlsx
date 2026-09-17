--- v0 (2026-06-26)
+++ v1 (2026-09-17)
@@ -455,516 +455,516 @@
           <t>Texto de la clasificacion</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Departamento de Presidencia e Igualdad</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>1</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Presidencia, Gobierno Abierto y Relaciones con el Parlamento</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>010</t>
+          <t>10</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Actividades generales de Presidencia y Gobierno Abierto</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>010000</t>
+          <t>10000</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Dirección del Gobierno de Navarra</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>010001</t>
+          <t>10001</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Dirección y servicios generales del programa</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>010002</t>
+          <t>10002</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Secretariado de Gobierno y acción normativa</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>010003</t>
+          <t>10003</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Edición del Boletín Oficial de Navarra</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>010004</t>
+          <t>10004</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Actividades de asesoría jurídica</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>010005</t>
+          <t>10005</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Servicio de Gobierno Abierto</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>010007</t>
+          <t>10007</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Actividades del Tribunal Administrativo de Navarra</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>010008</t>
+          <t>10008</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Unidad Delegada de Protección de Datos</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>3</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Planificación, Coordinación, Innovación y Evaluación de Políticas</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>030</t>
+          <t>30</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Planificación, Coordinación, Innovación y Evaluación de Políticas</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>030000</t>
+          <t>30000</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Actividades Generales de la Dirección General de Planificación, Coordinación, Innovación y Evaluación de Políticas</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>031</t>
+          <t>31</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Oficina de Análisis y Prospección</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>031000</t>
+          <t>31000</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Oficina de Análisis y Prospección</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>32</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Elaboración de información estadística</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>032000</t>
+          <t>32000</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Encuestas, censos y otras estadísticas</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>6</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Comunicación y Proyección Institucional</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>060</t>
+          <t>60</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Comunicación y relaciones Institucionales</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>060000</t>
+          <t>60000</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Actividades generales de la Dirección General de Comunicación y Relaciones Institucionales</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>060001</t>
+          <t>60001</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Comunicación y publicidad institucional</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>060002</t>
+          <t>60002</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Portal navarra.es</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>060003</t>
+          <t>60003</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Promoción del sector audiovisual</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>060004</t>
+          <t>60004</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Actuaciones protocolarias</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>060005</t>
+          <t>60005</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Publicaciones</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>060006</t>
+          <t>60006</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Marca Navarra</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>08</t>
+          <t>8</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Instituto Navarro para la Igualdad</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>080</t>
+          <t>80</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Instituto Navarro para la Igualdad</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>080000</t>
+          <t>80000</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Dirección y servicios generales del Instituto Navarro para la Igualdad</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>080001</t>
+          <t>80001</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Actuaciones para la igualdad de género</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>080002</t>
+          <t>80002</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Actuaciones en materia de violencia contra mujeres</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>080003</t>
+          <t>80003</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Actuaciones en materia de Igualdad LGTBI+</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Departamento de Economía y Hacienda</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
@@ -6389,29 +6389,29 @@
         <is>
           <t>P01003</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>Defensor del Pueblo</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-26T01:19:00Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-26T01:19:01Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-17T08:47:46Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-17T08:47:46Z</dct:modified>
 </cp:coreProperties>
 </file>