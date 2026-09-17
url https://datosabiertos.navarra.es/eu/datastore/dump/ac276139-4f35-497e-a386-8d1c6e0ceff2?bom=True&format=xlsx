--- v0 (2026-07-26)
+++ v1 (2026-09-17)
@@ -31994,29 +31994,29 @@
         <is>
           <t>921C07</t>
         </is>
       </c>
       <c r="C2104" t="inlineStr">
         <is>
           <t>Informática</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-26T21:06:01Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-26T21:06:01Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-17T07:37:04Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-17T07:37:04Z</dct:modified>
 </cp:coreProperties>
 </file>