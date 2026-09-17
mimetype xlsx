--- v1 (2026-09-17)
+++ v2 (2026-09-17)
@@ -31994,29 +31994,29 @@
         <is>
           <t>921C07</t>
         </is>
       </c>
       <c r="C2104" t="inlineStr">
         <is>
           <t>Informática</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-17T07:37:04Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-17T07:37:04Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-17T16:56:46Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-17T16:56:46Z</dct:modified>
 </cp:coreProperties>
 </file>