--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -3010,216 +3010,216 @@
           <t>2015-12-01</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>1429</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>1446</t>
+          <t>2673</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>6490</t>
+          <t>1446</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>1852</t>
+          <t>6490</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>1852</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>1935</t>
+          <t>114</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>1935</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>213</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>136</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>2673</t>
+          <t>144</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>491</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
@@ -9070,276 +9070,276 @@
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>3800</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>432</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>7904</t>
+          <t>415</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>433</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>102</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>434</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>421</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>435</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>11368</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>436</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>11368</t>
+          <t>6608</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>437</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>6608</t>
+          <t>7678</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>438</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>7678</t>
+          <t>4121</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>439</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>4121</t>
+          <t>3115</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>440</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>3115</t>
+          <t>6735</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>441</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>6735</t>
+          <t>2055</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>442</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Museo de la Viña y el Vino de Olite</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>2055</t>
+          <t>565</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>443</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Museo de la Viña y el Vino de Olite</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>7904</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>444</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>10736</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="n">
@@ -13150,176 +13150,176 @@
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="n">
         <v>636</v>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>4678</t>
+          <t>347</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="n">
         <v>637</v>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>5539</t>
+          <t>7493</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="n">
         <v>638</v>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>8579</t>
+          <t>2608</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="n">
         <v>639</v>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>4030</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="n">
         <v>640</v>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>7493</t>
+          <t>4678</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="n">
         <v>641</v>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>2608</t>
+          <t>5539</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="n">
         <v>642</v>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>4030</t>
+          <t>8579</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="n">
         <v>643</v>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
           <t>4867</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="n">
@@ -14670,236 +14670,236 @@
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
           <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
           <t>3083</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="n">
         <v>712</v>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>6779</t>
+          <t>533</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="n">
         <v>713</v>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>92</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="n">
         <v>714</v>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>896</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="n">
         <v>715</v>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>8089</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="n">
         <v>716</v>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>8089</t>
+          <t>2626</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="n">
         <v>717</v>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>2626</t>
+          <t>6787</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="n">
         <v>718</v>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>6787</t>
+          <t>4936</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="n">
         <v>719</v>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>4936</t>
+          <t>1373</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="n">
         <v>720</v>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>1373</t>
+          <t>10287</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="n">
         <v>721</v>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>10287</t>
+          <t>6779</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="n">
         <v>722</v>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
           <t>9486</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="n">
@@ -16850,276 +16850,276 @@
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
           <t>3860</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="n">
         <v>821</v>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t>2473</t>
+          <t>2260</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="n">
         <v>822</v>
       </c>
       <c r="B823" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t>7352</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="n">
         <v>823</v>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>56</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="n">
         <v>824</v>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>2260</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="n">
         <v>825</v>
       </c>
       <c r="B826" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>133</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="n">
         <v>826</v>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>2102</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="n">
         <v>827</v>
       </c>
       <c r="B828" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>269</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="n">
         <v>828</v>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t>2102</t>
+          <t>1345</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="n">
         <v>829</v>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>3060</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="n">
         <v>830</v>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>1616</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="n">
         <v>831</v>
       </c>
       <c r="B832" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t>3060</t>
+          <t>2473</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="n">
         <v>832</v>
       </c>
       <c r="B833" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>7352</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="n">
         <v>833</v>
       </c>
       <c r="B834" t="inlineStr">
         <is>
           <t>2020-02-01</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
           <t>3999</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="n">
@@ -18370,176 +18370,176 @@
           <t>2020-08-01</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
           <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D897" t="inlineStr">
         <is>
           <t>35599</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="n">
         <v>897</v>
       </c>
       <c r="B898" t="inlineStr">
         <is>
           <t>2020-08-01</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D898" t="inlineStr">
         <is>
-          <t>8472</t>
+          <t>12112</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="n">
         <v>898</v>
       </c>
       <c r="B899" t="inlineStr">
         <is>
           <t>2020-08-01</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D899" t="inlineStr">
         <is>
-          <t>2412</t>
+          <t>8472</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="n">
         <v>899</v>
       </c>
       <c r="B900" t="inlineStr">
         <is>
           <t>2020-08-01</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D900" t="inlineStr">
         <is>
-          <t>10986</t>
+          <t>2412</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="n">
         <v>900</v>
       </c>
       <c r="B901" t="inlineStr">
         <is>
           <t>2020-08-01</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D901" t="inlineStr">
         <is>
-          <t>8048</t>
+          <t>10986</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="n">
         <v>901</v>
       </c>
       <c r="B902" t="inlineStr">
         <is>
           <t>2020-08-01</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t>14635</t>
+          <t>8048</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="n">
         <v>902</v>
       </c>
       <c r="B903" t="inlineStr">
         <is>
           <t>2020-08-01</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
-          <t>11018</t>
+          <t>14635</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="n">
         <v>903</v>
       </c>
       <c r="B904" t="inlineStr">
         <is>
           <t>2020-08-01</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t>12112</t>
+          <t>11018</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="n">
         <v>904</v>
       </c>
       <c r="B905" t="inlineStr">
         <is>
           <t>2020-09-01</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D905" t="inlineStr">
         <is>
           <t>6384</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="n">
@@ -19470,216 +19470,216 @@
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
           <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D952" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="n">
         <v>952</v>
       </c>
       <c r="B953" t="inlineStr">
         <is>
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D953" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>1198</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="n">
         <v>953</v>
       </c>
       <c r="B954" t="inlineStr">
         <is>
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D954" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>150</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="n">
         <v>954</v>
       </c>
       <c r="B955" t="inlineStr">
         <is>
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D955" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>194</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="n">
         <v>955</v>
       </c>
       <c r="B956" t="inlineStr">
         <is>
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D956" t="inlineStr">
         <is>
-          <t>1315</t>
+          <t>196</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="n">
         <v>956</v>
       </c>
       <c r="B957" t="inlineStr">
         <is>
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D957" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>1315</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="n">
         <v>957</v>
       </c>
       <c r="B958" t="inlineStr">
         <is>
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D958" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>439</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="n">
         <v>958</v>
       </c>
       <c r="B959" t="inlineStr">
         <is>
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D959" t="inlineStr">
         <is>
-          <t>1814</t>
+          <t>89</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="n">
         <v>959</v>
       </c>
       <c r="B960" t="inlineStr">
         <is>
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D960" t="inlineStr">
         <is>
-          <t>1838</t>
+          <t>1814</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="n">
         <v>960</v>
       </c>
       <c r="B961" t="inlineStr">
         <is>
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D961" t="inlineStr">
         <is>
-          <t>1198</t>
+          <t>1838</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="n">
         <v>961</v>
       </c>
       <c r="B962" t="inlineStr">
         <is>
           <t>2021-01-01</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D962" t="inlineStr">
         <is>
           <t>913</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="n">
@@ -29330,96 +29330,96 @@
           <t>2023-10-01</t>
         </is>
       </c>
       <c r="C1445" t="inlineStr">
         <is>
           <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1445" t="inlineStr">
         <is>
           <t>8254</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="n">
         <v>1445</v>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
           <t>2023-10-01</t>
         </is>
       </c>
       <c r="C1446" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1446" t="inlineStr">
         <is>
-          <t>6787</t>
+          <t>8809</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="n">
         <v>1446</v>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
           <t>2023-10-01</t>
         </is>
       </c>
       <c r="C1447" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1447" t="inlineStr">
         <is>
-          <t>8809</t>
+          <t>11123</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="n">
         <v>1447</v>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
           <t>2023-10-01</t>
         </is>
       </c>
       <c r="C1448" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1448" t="inlineStr">
         <is>
-          <t>11123</t>
+          <t>6787</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="n">
         <v>1448</v>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>2023-11-01</t>
         </is>
       </c>
       <c r="C1449" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1449" t="inlineStr">
         <is>
           <t>3199</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="n">
@@ -31550,836 +31550,836 @@
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1556" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1556" t="inlineStr">
         <is>
           <t>289</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="n">
         <v>1556</v>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1557" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1557" t="inlineStr">
         <is>
-          <t>3133</t>
+          <t>10046</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="n">
         <v>1557</v>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1558" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1558" t="inlineStr">
         <is>
-          <t>6996</t>
+          <t>3133</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="n">
         <v>1558</v>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1559" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1559" t="inlineStr">
         <is>
-          <t>2541</t>
+          <t>6996</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="n">
         <v>1559</v>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1560" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1560" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>2541</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="n">
         <v>1560</v>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1561" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1561" t="inlineStr">
         <is>
-          <t>2294</t>
+          <t>1020</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="n">
         <v>1561</v>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1562" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1562" t="inlineStr">
         <is>
-          <t>8392</t>
+          <t>2294</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="n">
         <v>1562</v>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1563" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1563" t="inlineStr">
         <is>
-          <t>8884</t>
+          <t>8392</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="n">
         <v>1563</v>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1564" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1564" t="inlineStr">
         <is>
-          <t>10046</t>
+          <t>8884</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="n">
         <v>1564</v>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1565" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1565" t="inlineStr">
         <is>
           <t>8645</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="n">
         <v>1565</v>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1566" t="inlineStr">
         <is>
-          <t>26236</t>
+          <t>11689</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="n">
         <v>1566</v>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1567" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1567" t="inlineStr">
         <is>
-          <t>9635</t>
+          <t>26236</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="n">
         <v>1567</v>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1568" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1568" t="inlineStr">
         <is>
-          <t>9055</t>
+          <t>9635</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="n">
         <v>1568</v>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1569" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1569" t="inlineStr">
         <is>
-          <t>7412</t>
+          <t>9055</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="n">
         <v>1569</v>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1570" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1570" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>7412</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="n">
         <v>1570</v>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1571" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1571" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>231</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="n">
         <v>1571</v>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1572" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1572" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>71</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="n">
         <v>1572</v>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1573" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1573" t="inlineStr">
         <is>
-          <t>20670</t>
+          <t>247</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="n">
         <v>1573</v>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1574" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1574" t="inlineStr">
         <is>
-          <t>6925</t>
+          <t>20670</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="n">
         <v>1574</v>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1575" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1575" t="inlineStr">
         <is>
-          <t>8042</t>
+          <t>6925</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="n">
         <v>1575</v>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1576" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1576" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>8042</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="n">
         <v>1576</v>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1577" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1577" t="inlineStr">
         <is>
-          <t>5331</t>
+          <t>1977</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="n">
         <v>1577</v>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1578" t="inlineStr">
         <is>
-          <t>5157</t>
+          <t>5331</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="n">
         <v>1578</v>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1579" t="inlineStr">
         <is>
-          <t>12304</t>
+          <t>5157</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="n">
         <v>1579</v>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1580" t="inlineStr">
         <is>
-          <t>11689</t>
+          <t>12304</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="n">
         <v>1580</v>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1581" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1581" t="inlineStr">
         <is>
-          <t>11659</t>
+          <t>13410</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="n">
         <v>1581</v>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1582" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1582" t="inlineStr">
         <is>
-          <t>49592</t>
+          <t>12482</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="n">
         <v>1582</v>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1583" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1583" t="inlineStr">
         <is>
-          <t>20111</t>
+          <t>552</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="n">
         <v>1583</v>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1584" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1584" t="inlineStr">
         <is>
-          <t>13410</t>
+          <t>108</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="n">
         <v>1584</v>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1585" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1585" t="inlineStr">
         <is>
-          <t>12482</t>
+          <t>378</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="n">
         <v>1585</v>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1586" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1586" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>33658</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="n">
         <v>1586</v>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1587" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1587" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>9851</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="n">
         <v>1587</v>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1588" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1588" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>14499</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="n">
         <v>1588</v>
       </c>
       <c r="B1589" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1589" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1589" t="inlineStr">
         <is>
-          <t>33658</t>
+          <t>2828</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="n">
         <v>1589</v>
       </c>
       <c r="B1590" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1590" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1590" t="inlineStr">
         <is>
-          <t>9851</t>
+          <t>10441</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="n">
         <v>1590</v>
       </c>
       <c r="B1591" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1591" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1591" t="inlineStr">
         <is>
-          <t>14499</t>
+          <t>8227</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="n">
         <v>1591</v>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1592" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1592" t="inlineStr">
         <is>
-          <t>2828</t>
+          <t>15123</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="n">
         <v>1592</v>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1593" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1593" t="inlineStr">
         <is>
-          <t>10441</t>
+          <t>20693</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="n">
         <v>1593</v>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1594" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1594" t="inlineStr">
         <is>
-          <t>8227</t>
+          <t>11659</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="n">
         <v>1594</v>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1595" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1595" t="inlineStr">
         <is>
-          <t>15123</t>
+          <t>20111</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="n">
         <v>1595</v>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1596" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1596" t="inlineStr">
         <is>
-          <t>20693</t>
+          <t>49592</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="n">
         <v>1596</v>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
           <t>2024-09-01</t>
         </is>
       </c>
       <c r="C1597" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1597" t="inlineStr">
         <is>
           <t>5575</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="n">
@@ -32770,256 +32770,256 @@
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1617" t="inlineStr">
         <is>
           <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1617" t="inlineStr">
         <is>
           <t>6024</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="n">
         <v>1617</v>
       </c>
       <c r="B1618" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1618" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1618" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>330</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="n">
         <v>1618</v>
       </c>
       <c r="B1619" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1619" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1619" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>162</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="n">
         <v>1619</v>
       </c>
       <c r="B1620" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1620" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1620" t="inlineStr">
         <is>
-          <t>12588</t>
+          <t>547</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="n">
         <v>1620</v>
       </c>
       <c r="B1621" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1621" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1621" t="inlineStr">
         <is>
-          <t>3725</t>
+          <t>12588</t>
         </is>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" t="n">
         <v>1621</v>
       </c>
       <c r="B1622" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1622" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1622" t="inlineStr">
         <is>
-          <t>7233</t>
+          <t>3725</t>
         </is>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" t="n">
         <v>1622</v>
       </c>
       <c r="B1623" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1623" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1623" t="inlineStr">
         <is>
-          <t>2058</t>
+          <t>7233</t>
         </is>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" t="n">
         <v>1623</v>
       </c>
       <c r="B1624" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1624" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1624" t="inlineStr">
         <is>
-          <t>6379</t>
+          <t>2058</t>
         </is>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" t="n">
         <v>1624</v>
       </c>
       <c r="B1625" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1625" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1625" t="inlineStr">
         <is>
-          <t>5923</t>
+          <t>6379</t>
         </is>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" t="n">
         <v>1625</v>
       </c>
       <c r="B1626" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1626" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1626" t="inlineStr">
         <is>
-          <t>7239</t>
+          <t>5923</t>
         </is>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" t="n">
         <v>1626</v>
       </c>
       <c r="B1627" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1627" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1627" t="inlineStr">
         <is>
-          <t>10309</t>
+          <t>7239</t>
         </is>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" t="n">
         <v>1627</v>
       </c>
       <c r="B1628" t="inlineStr">
         <is>
           <t>2024-10-01</t>
         </is>
       </c>
       <c r="C1628" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1628" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>10309</t>
         </is>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" t="n">
         <v>1628</v>
       </c>
       <c r="B1629" t="inlineStr">
         <is>
           <t>2024-11-01</t>
         </is>
       </c>
       <c r="C1629" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1629" t="inlineStr">
         <is>
           <t>3681</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="n">
@@ -33730,176 +33730,176 @@
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1665" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1665" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="n">
         <v>1665</v>
       </c>
       <c r="B1666" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1666" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1666" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>114</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" t="n">
         <v>1666</v>
       </c>
       <c r="B1667" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1667" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1667" t="inlineStr">
         <is>
-          <t>1966</t>
+          <t>2478</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" t="n">
         <v>1667</v>
       </c>
       <c r="B1668" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1668" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1668" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>2105</t>
         </is>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" t="n">
         <v>1668</v>
       </c>
       <c r="B1669" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1669" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1669" t="inlineStr">
         <is>
-          <t>993</t>
+          <t>141</t>
         </is>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" t="n">
         <v>1669</v>
       </c>
       <c r="B1670" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1670" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1670" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>1966</t>
         </is>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" t="n">
         <v>1670</v>
       </c>
       <c r="B1671" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1671" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1671" t="inlineStr">
         <is>
-          <t>2478</t>
+          <t>611</t>
         </is>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" t="n">
         <v>1671</v>
       </c>
       <c r="B1672" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1672" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1672" t="inlineStr">
         <is>
-          <t>2105</t>
+          <t>993</t>
         </is>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" t="n">
         <v>1672</v>
       </c>
       <c r="B1673" t="inlineStr">
         <is>
           <t>2025-02-01</t>
         </is>
       </c>
       <c r="C1673" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1673" t="inlineStr">
         <is>
           <t>1357</t>
         </is>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" t="n">
@@ -36510,116 +36510,116 @@
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1804" t="inlineStr">
         <is>
           <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1804" t="inlineStr">
         <is>
           <t>2362</t>
         </is>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" t="n">
         <v>1804</v>
       </c>
       <c r="B1805" t="inlineStr">
         <is>
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1805" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1805" t="inlineStr">
         <is>
-          <t>6036</t>
+          <t>9182</t>
         </is>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" t="n">
         <v>1805</v>
       </c>
       <c r="B1806" t="inlineStr">
         <is>
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1806" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1806" t="inlineStr">
         <is>
-          <t>7989</t>
+          <t>12509</t>
         </is>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" t="n">
         <v>1806</v>
       </c>
       <c r="B1807" t="inlineStr">
         <is>
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1807" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1807" t="inlineStr">
         <is>
-          <t>9182</t>
+          <t>6036</t>
         </is>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" t="n">
         <v>1807</v>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1808" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1808" t="inlineStr">
         <is>
-          <t>12509</t>
+          <t>7989</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" t="n">
         <v>1808</v>
       </c>
       <c r="B1809" t="inlineStr">
         <is>
           <t>2025-11-01</t>
         </is>
       </c>
       <c r="C1809" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1809" t="inlineStr">
         <is>
           <t>3495</t>
         </is>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" t="n">
@@ -38970,393 +38970,993 @@
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="C1927" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D1927" t="inlineStr">
         <is>
           <t>7715</t>
         </is>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" t="n">
         <v>1927</v>
       </c>
       <c r="B1928" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1928" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1928" t="inlineStr">
         <is>
-          <t>28487</t>
+          <t>7667</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" t="n">
         <v>1928</v>
       </c>
       <c r="B1929" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1929" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1929" t="inlineStr">
         <is>
-          <t>9391</t>
+          <t>28487</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" t="n">
         <v>1929</v>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1930" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1930" t="inlineStr">
         <is>
-          <t>9748</t>
+          <t>9391</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="n">
         <v>1930</v>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1931" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1931" t="inlineStr">
         <is>
-          <t>6496</t>
+          <t>9748</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="n">
         <v>1931</v>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1932" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1932" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>6496</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" t="n">
         <v>1932</v>
       </c>
       <c r="B1933" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1933" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1933" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>188</t>
         </is>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" t="n">
         <v>1933</v>
       </c>
       <c r="B1934" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1934" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1934" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>64</t>
         </is>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" t="n">
         <v>1934</v>
       </c>
       <c r="B1935" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1935" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1935" t="inlineStr">
         <is>
-          <t>20809</t>
+          <t>171</t>
         </is>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" t="n">
         <v>1935</v>
       </c>
       <c r="B1936" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1936" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1936" t="inlineStr">
         <is>
-          <t>7279</t>
+          <t>20809</t>
         </is>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" t="n">
         <v>1936</v>
       </c>
       <c r="B1937" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1937" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1937" t="inlineStr">
         <is>
-          <t>6386</t>
+          <t>7279</t>
         </is>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" t="n">
         <v>1937</v>
       </c>
       <c r="B1938" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1938" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1938" t="inlineStr">
         <is>
-          <t>1615</t>
+          <t>6386</t>
         </is>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" t="n">
         <v>1938</v>
       </c>
       <c r="B1939" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1939" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1939" t="inlineStr">
         <is>
-          <t>4938</t>
+          <t>1615</t>
         </is>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" t="n">
         <v>1939</v>
       </c>
       <c r="B1940" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1940" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1940" t="inlineStr">
         <is>
-          <t>6782</t>
+          <t>4938</t>
         </is>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" t="n">
         <v>1940</v>
       </c>
       <c r="B1941" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1941" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1941" t="inlineStr">
         <is>
-          <t>48993</t>
+          <t>6782</t>
         </is>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" t="n">
         <v>1941</v>
       </c>
       <c r="B1942" t="inlineStr">
         <is>
           <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1942" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1942" t="inlineStr">
         <is>
-          <t>9503</t>
+          <t>48993</t>
         </is>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" t="n">
         <v>1942</v>
       </c>
       <c r="B1943" t="inlineStr">
         <is>
-          <t>2026-08-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="C1943" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1943" t="inlineStr">
         <is>
-          <t>32429</t>
+          <t>9503</t>
         </is>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" t="n">
         <v>1943</v>
       </c>
       <c r="B1944" t="inlineStr">
         <is>
           <t>2026-08-01</t>
         </is>
       </c>
       <c r="C1944" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1944" t="inlineStr">
         <is>
-          <t>9839</t>
+          <t>12067</t>
         </is>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" t="n">
         <v>1944</v>
       </c>
       <c r="B1945" t="inlineStr">
         <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1945" t="inlineStr">
+        <is>
+          <t>Palacio Real de Olite</t>
+        </is>
+      </c>
+      <c r="D1945" t="inlineStr">
+        <is>
+          <t>53177</t>
+        </is>
+      </c>
+    </row>
+    <row r="1946">
+      <c r="A1946" t="n">
+        <v>1945</v>
+      </c>
+      <c r="B1946" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1946" t="inlineStr">
+        <is>
+          <t>Catedral de Pamplona</t>
+        </is>
+      </c>
+      <c r="D1946" t="inlineStr">
+        <is>
+          <t>20870</t>
+        </is>
+      </c>
+    </row>
+    <row r="1947">
+      <c r="A1947" t="n">
+        <v>1946</v>
+      </c>
+      <c r="B1947" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1947" t="inlineStr">
+        <is>
+          <t>Colegiata de Roncesvalles</t>
+        </is>
+      </c>
+      <c r="D1947" t="inlineStr">
+        <is>
+          <t>13012</t>
+        </is>
+      </c>
+    </row>
+    <row r="1948">
+      <c r="A1948" t="n">
+        <v>1947</v>
+      </c>
+      <c r="B1948" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1948" t="inlineStr">
+        <is>
+          <t>Castillo de Javier</t>
+        </is>
+      </c>
+      <c r="D1948" t="inlineStr">
+        <is>
+          <t>11900</t>
+        </is>
+      </c>
+    </row>
+    <row r="1949">
+      <c r="A1949" t="n">
+        <v>1948</v>
+      </c>
+      <c r="B1949" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1949" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Arellano</t>
+        </is>
+      </c>
+      <c r="D1949" t="inlineStr">
+        <is>
+          <t>393</t>
+        </is>
+      </c>
+    </row>
+    <row r="1950">
+      <c r="A1950" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B1950" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1950" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Rada</t>
+        </is>
+      </c>
+      <c r="D1950" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+    </row>
+    <row r="1951">
+      <c r="A1951" t="n">
+        <v>1950</v>
+      </c>
+      <c r="B1951" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1951" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Andelos</t>
+        </is>
+      </c>
+      <c r="D1951" t="inlineStr">
+        <is>
+          <t>389</t>
+        </is>
+      </c>
+    </row>
+    <row r="1952">
+      <c r="A1952" t="n">
+        <v>1951</v>
+      </c>
+      <c r="B1952" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1952" t="inlineStr">
+        <is>
+          <t>Cuevas de Zugarramurdi</t>
+        </is>
+      </c>
+      <c r="D1952" t="inlineStr">
+        <is>
+          <t>32429</t>
+        </is>
+      </c>
+    </row>
+    <row r="1953">
+      <c r="A1953" t="n">
+        <v>1952</v>
+      </c>
+      <c r="B1953" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1953" t="inlineStr">
+        <is>
+          <t>Museo de las brujas</t>
+        </is>
+      </c>
+      <c r="D1953" t="inlineStr">
+        <is>
+          <t>9839</t>
+        </is>
+      </c>
+    </row>
+    <row r="1954">
+      <c r="A1954" t="n">
+        <v>1953</v>
+      </c>
+      <c r="B1954" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1954" t="inlineStr">
+        <is>
+          <t>Monasterio de Leyre</t>
+        </is>
+      </c>
+      <c r="D1954" t="inlineStr">
+        <is>
+          <t>13576</t>
+        </is>
+      </c>
+    </row>
+    <row r="1955">
+      <c r="A1955" t="n">
+        <v>1954</v>
+      </c>
+      <c r="B1955" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1955" t="inlineStr">
+        <is>
+          <t>Santa María de Eunate</t>
+        </is>
+      </c>
+      <c r="D1955" t="inlineStr">
+        <is>
+          <t>3211</t>
+        </is>
+      </c>
+    </row>
+    <row r="1956">
+      <c r="A1956" t="n">
+        <v>1955</v>
+      </c>
+      <c r="B1956" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1956" t="inlineStr">
+        <is>
+          <t>Irati - Arrazola</t>
+        </is>
+      </c>
+      <c r="D1956" t="inlineStr">
+        <is>
+          <t>8956</t>
+        </is>
+      </c>
+    </row>
+    <row r="1957">
+      <c r="A1957" t="n">
+        <v>1956</v>
+      </c>
+      <c r="B1957" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1957" t="inlineStr">
+        <is>
+          <t>Irati - Salazar</t>
+        </is>
+      </c>
+      <c r="D1957" t="inlineStr">
+        <is>
+          <t>9962</t>
+        </is>
+      </c>
+    </row>
+    <row r="1958">
+      <c r="A1958" t="n">
+        <v>1957</v>
+      </c>
+      <c r="B1958" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1958" t="inlineStr">
+        <is>
+          <t>Urederra Area de acogida</t>
+        </is>
+      </c>
+      <c r="D1958" t="inlineStr">
+        <is>
+          <t>15391</t>
+        </is>
+      </c>
+    </row>
+    <row r="1959">
+      <c r="A1959" t="n">
+        <v>1958</v>
+      </c>
+      <c r="B1959" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1959" t="inlineStr">
+        <is>
+          <t>Bardenas</t>
+        </is>
+      </c>
+      <c r="D1959" t="inlineStr">
+        <is>
+          <t>23048</t>
+        </is>
+      </c>
+    </row>
+    <row r="1960">
+      <c r="A1960" t="n">
+        <v>1959</v>
+      </c>
+      <c r="B1960" t="inlineStr">
+        <is>
           <t>2026-09-01</t>
         </is>
       </c>
-      <c r="C1945" t="inlineStr">
+      <c r="C1960" t="inlineStr">
+        <is>
+          <t>Parque Natural de Bértiz</t>
+        </is>
+      </c>
+      <c r="D1960" t="inlineStr">
+        <is>
+          <t>7017</t>
+        </is>
+      </c>
+    </row>
+    <row r="1961">
+      <c r="A1961" t="n">
+        <v>1960</v>
+      </c>
+      <c r="B1961" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1961" t="inlineStr">
+        <is>
+          <t>Palacio Real de Olite</t>
+        </is>
+      </c>
+      <c r="D1961" t="inlineStr">
+        <is>
+          <t>23545</t>
+        </is>
+      </c>
+    </row>
+    <row r="1962">
+      <c r="A1962" t="n">
+        <v>1961</v>
+      </c>
+      <c r="B1962" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1962" t="inlineStr">
+        <is>
+          <t>Catedral de Pamplona</t>
+        </is>
+      </c>
+      <c r="D1962" t="inlineStr">
+        <is>
+          <t>14175</t>
+        </is>
+      </c>
+    </row>
+    <row r="1963">
+      <c r="A1963" t="n">
+        <v>1962</v>
+      </c>
+      <c r="B1963" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1963" t="inlineStr">
+        <is>
+          <t>Colegiata de Roncesvalles</t>
+        </is>
+      </c>
+      <c r="D1963" t="inlineStr">
+        <is>
+          <t>11428</t>
+        </is>
+      </c>
+    </row>
+    <row r="1964">
+      <c r="A1964" t="n">
+        <v>1963</v>
+      </c>
+      <c r="B1964" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1964" t="inlineStr">
+        <is>
+          <t>Castillo de Javier</t>
+        </is>
+      </c>
+      <c r="D1964" t="inlineStr">
+        <is>
+          <t>6156</t>
+        </is>
+      </c>
+    </row>
+    <row r="1965">
+      <c r="A1965" t="n">
+        <v>1964</v>
+      </c>
+      <c r="B1965" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1965" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Arellano</t>
+        </is>
+      </c>
+      <c r="D1965" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
+    </row>
+    <row r="1966">
+      <c r="A1966" t="n">
+        <v>1965</v>
+      </c>
+      <c r="B1966" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1966" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Rada</t>
+        </is>
+      </c>
+      <c r="D1966" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+    </row>
+    <row r="1967">
+      <c r="A1967" t="n">
+        <v>1966</v>
+      </c>
+      <c r="B1967" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1967" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Andelos</t>
+        </is>
+      </c>
+      <c r="D1967" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+    </row>
+    <row r="1968">
+      <c r="A1968" t="n">
+        <v>1967</v>
+      </c>
+      <c r="B1968" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1968" t="inlineStr">
+        <is>
+          <t>Cuevas de Zugarramurdi</t>
+        </is>
+      </c>
+      <c r="D1968" t="inlineStr">
+        <is>
+          <t>12398</t>
+        </is>
+      </c>
+    </row>
+    <row r="1969">
+      <c r="A1969" t="n">
+        <v>1968</v>
+      </c>
+      <c r="B1969" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1969" t="inlineStr">
+        <is>
+          <t>Museo de las brujas</t>
+        </is>
+      </c>
+      <c r="D1969" t="inlineStr">
+        <is>
+          <t>4649</t>
+        </is>
+      </c>
+    </row>
+    <row r="1970">
+      <c r="A1970" t="n">
+        <v>1969</v>
+      </c>
+      <c r="B1970" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1970" t="inlineStr">
+        <is>
+          <t>Monasterio de Leyre</t>
+        </is>
+      </c>
+      <c r="D1970" t="inlineStr">
+        <is>
+          <t>52134</t>
+        </is>
+      </c>
+    </row>
+    <row r="1971">
+      <c r="A1971" t="n">
+        <v>1970</v>
+      </c>
+      <c r="B1971" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1971" t="inlineStr">
+        <is>
+          <t>Santa María de Eunate</t>
+        </is>
+      </c>
+      <c r="D1971" t="inlineStr">
+        <is>
+          <t>2936</t>
+        </is>
+      </c>
+    </row>
+    <row r="1972">
+      <c r="A1972" t="n">
+        <v>1971</v>
+      </c>
+      <c r="B1972" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1972" t="inlineStr">
+        <is>
+          <t>Irati - Arrazola</t>
+        </is>
+      </c>
+      <c r="D1972" t="inlineStr">
+        <is>
+          <t>3707</t>
+        </is>
+      </c>
+    </row>
+    <row r="1973">
+      <c r="A1973" t="n">
+        <v>1972</v>
+      </c>
+      <c r="B1973" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1973" t="inlineStr">
+        <is>
+          <t>Irati - Salazar</t>
+        </is>
+      </c>
+      <c r="D1973" t="inlineStr">
+        <is>
+          <t>5242</t>
+        </is>
+      </c>
+    </row>
+    <row r="1974">
+      <c r="A1974" t="n">
+        <v>1973</v>
+      </c>
+      <c r="B1974" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1974" t="inlineStr">
+        <is>
+          <t>Urederra Area de acogida</t>
+        </is>
+      </c>
+      <c r="D1974" t="inlineStr">
+        <is>
+          <t>73279</t>
+        </is>
+      </c>
+    </row>
+    <row r="1975">
+      <c r="A1975" t="n">
+        <v>1974</v>
+      </c>
+      <c r="B1975" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1975" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
-      <c r="D1945" t="inlineStr">
-[...1 lines deleted...]
-          <t>2285</t>
+      <c r="D1975" t="inlineStr">
+        <is>
+          <t>11135</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-22T18:56:31Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-22T18:56:31Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-07T11:01:45Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-07T11:01:45Z</dct:modified>
 </cp:coreProperties>
 </file>