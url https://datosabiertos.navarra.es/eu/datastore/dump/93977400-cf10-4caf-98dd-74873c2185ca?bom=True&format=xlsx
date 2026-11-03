--- v0 (2026-05-07)
+++ v1 (2026-11-03)
@@ -580,131 +580,131 @@
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>GOBIERNO NAVARRA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>CLUB ATLETICO OSASUNA</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>1629,67</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>1629,67</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>587,63</t>
+          <t>485,43</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>10/05/2018</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>30/01/2030</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>GOBIERNO NAVARRA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>CLUB ATLETICO OSASUNA</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>1664,39</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>1664,39</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>568,38</t>
+          <t>471,63</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>10/05/2018</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>31/01/2030</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>GOBIERNO NAVARRA</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>CLUB ATLETICO OSASUNA</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>3328,68</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>3328,68</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1386,95</t>
+          <t>1109,56</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>10/05/2018</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>30/01/2030</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>GOBIERNO NAVARRA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>NAVARRA DE SUELO Y VIVIENDA SAU</t>
@@ -773,88 +773,93 @@
       <c r="K8" t="inlineStr">
         <is>
           <t>27/11/2049</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Parque Naturaleza de Navarra, S.A.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>1300</t>
+        </is>
+      </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>1480</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>1480</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Traperos de emaus</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>535,71</t>
+          <t>500</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Apolo Films</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>300</t>
@@ -870,506 +875,506 @@
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Envasados Eva</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>876</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>876</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>89,99</t>
+          <t>17,62</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>ESNASA</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>700</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>700</t>
-        </is>
-[...3 lines deleted...]
-          <t>141,09</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>MUXUNAV</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>130</t>
-        </is>
-[...3 lines deleted...]
-          <t>2,9</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>HERMANAS HOSPITALARIAS</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>2750</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>2750</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1114,89</t>
+          <t>915,59</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>ANGEL VIRTO</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>4500</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>4500</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1750</t>
+          <t>1250</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>PROGRAMA GENERAL LIQUIDEZ - CAIXABANK</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>1188,37</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>1188,37</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1015,58</t>
+          <t>923,52</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>PROGRAMA GENERAL LIQUIDEZ - CAJA RURAL DE NAVARRA</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>929,78</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>918,78</t>
+          <t>929,78</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>414,43</t>
+          <t>363,03</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>PROGRAMA GENERAL LIQUIDEZ - BBVA</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>75,56</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>75,56</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>64,93</t>
+          <t>57,85</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>PROGRAMA GENERAL LIQUIDEZ - CAJA LABORAL POPULAR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>27,41</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>27,41</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>23,75</t>
+          <t>21,3</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>PROGRAMA GENERAL LIQUIDEZ - B. SANTANDER</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>63,54</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>63,54</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>51,23</t>
+          <t>46,93</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>PROGRAMA GENERAL LIQUIDEZ - B. POPULAR</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>95,74</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>95,74</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>55,81</t>
+          <t>29,45</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>PROGRAMA GENERAL LIQUIDEZ - SABADELL/GUIPUZCOANO</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>61,49</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>61,49</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>36,75</t>
+          <t>19,02</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>PROGRAMA GENERAL LIQUIDEZ - IBERCAJA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>4,31</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>4,31</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>4,01</t>
+          <t>3,81</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>PROGRAMA GENERAL LIQUIDEZ - KUTXABANK</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>89,92</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>89,92</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>24,49</t>
+          <t>16,54</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>PROGRAMA ELKARGI</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>17361,43</t>
         </is>
       </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>2070,61</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>44,44</t>
+        </is>
+      </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>17361,43</t>
+          <t>19387,6</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>11394,42</t>
+          <t>11795,61</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>PROGRAMA SONAGAR</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>30932</t>
         </is>
       </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>4075,5</t>
+        </is>
+      </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>30932</t>
+          <t>35007,5</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>21962,22</t>
+          <t>21238,79</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>GENBIOMA</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>24,96</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>24,96</t>
@@ -1385,51 +1390,51 @@
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>FUNDACION FELIPE LECEA</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>1287,5</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>1287,5</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1209,39</t>
+          <t>1186,12</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>RIBEREBBRO</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>2500</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>2500</t>
@@ -1468,56 +1473,51 @@
       <c r="I31" t="inlineStr">
         <is>
           <t>107,13</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>NAITEC</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>1400</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I32" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>1400</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>NTDD</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>912,23</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
@@ -1619,49 +1619,169 @@
         <is>
           <t>100</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>SODENA</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Grupo Iruña</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>SODENA</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>OVUM</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>600</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>600</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>600</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>SODENA</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>EL CASERIO</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>SODENA</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>INBIOT</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>SODENA</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>LECTA</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-05-07T00:04:20Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-05-07T00:04:20Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-03T04:23:15Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-03T04:23:15Z</dct:modified>
 </cp:coreProperties>
 </file>