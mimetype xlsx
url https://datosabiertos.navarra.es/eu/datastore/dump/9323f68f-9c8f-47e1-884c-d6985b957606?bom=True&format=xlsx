--- v0 (2026-08-12)
+++ v1 (2026-10-25)
@@ -495,51 +495,51 @@
           <t>Coord_X_en_EPSG_25830</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Coord_Y_en_EPSG_25830</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Carretera</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>PK</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Afección en calzada</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>NA-132 'ESTELLA-LIZARRA' - TAFALLA - SANGÜESA / ZANGOZA PK 31</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>24 Jan 2022</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Afección en la calzada</t>
@@ -565,51 +565,51 @@
           <t>606882</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>4709058</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>NA-132</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Afección en calzada</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>NA-6030 MENDIGORRÍA - TAFALLA PK 17</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>29 Jan 2024</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Afección en la calzada</t>
@@ -635,51 +635,51 @@
           <t>607588</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>4710572</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>NA-6030</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Afecciones por obras</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>NA-6073 OLCOZ PK 0</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>10 Sep 2024</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Afección en la calzada</t>
@@ -705,121 +705,121 @@
           <t>608527</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>4723756</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>NA-6073</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Estrechamiento de calzada</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>N-121-A PAMPLONA  / IRUÑA - BEHOBIA PK 26</t>
+          <t>N-121-A PAMPLONA  / IRUÑA - BEHOBIA PK 27</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>04 Nov 2024</t>
+          <t>19 Oct 2026</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Estrechamiento de calzada</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>OBRAS</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>Estrechamiento de calzada y modificación de trazado, debidamente señalizado, en ambos sentidos entre los PK 26+760 y 28+200. Los vehículos de más de 3 m de ancho y 4.80 de alto deberán desviarse por el puerto de Belate, NA-1210.</t>
+          <t>Estrechamiento de calzada y modificación de trazado, debidamente señalizado, en ambos sentidos entre los PK 27 y 35 (túneles de Belate y Almandoz). Los vehículos de más de 4 m de ancho y 4.80 de alto deberán desviarse por el puerto de Belate, NA-1210.</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>611238</t>
+          <t>611257</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>4763847</t>
+          <t>4764085</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>N-121-A</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Afecciones en calzada</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>N-121 PAMPLONA / IRUÑA - TUDELA PK 16</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>20 Jan 2025</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Afección en la calzada</t>
@@ -845,51 +845,51 @@
           <t>609963</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>4726125</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>N-121</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Afecciones en calzada</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>NA-601 CAMPANAS - LERÍN PK 0</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>20 Jan 2025</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Afección en la calzada</t>
@@ -915,51 +915,51 @@
           <t>609957</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>4726116</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>NA-601</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Afecciones en calzada</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>NA-6015 BIURRUN - ONDARRA PK 0</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>20 Jan 2025</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Afección en la calzada</t>
@@ -985,51 +985,51 @@
           <t>609525</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>4725924</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>NA-6015</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Afecciones bajo estructura</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>NA-6000 ECHAVACOIZ - CAMPANAS PK 13</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>20 Jan 2025</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Afección en la calzada</t>
@@ -1055,1648 +1055,1158 @@
           <t>610235</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>4727670</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>NA-6000</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Cortes puntuales del tráfico en ambos sentidos</t>
+          <t>Salida a Ostiz cortada</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>N-121-A PAMPLONA  / IRUÑA - BEHOBIA PK 28</t>
+          <t>N-121-A PAMPLONA  / IRUÑA - BEHOBIA PK 15</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>04 Mar 2025</t>
+          <t>28 Jul 2025</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Carretera cortada</t>
+          <t>Ramal cortado</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>OBRAS</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>Debido a las obras de desdoble del túnel de Belate, se producirán cortes del tráfico puntuales con una duración estimada de 20 minutos. Éstos se realizarán en cualquier horario.</t>
+          <t>Salida a Ostiz, sentido Pamplona, cortada en el PK 15, debido a las obras de la Variante de Burutain. El acceso al pueblo se realizará desde el PK 14+500 y estará debidamente señalizado.</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>611743</t>
+          <t>612922</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>4764935</t>
+          <t>4753131</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>N-121-A</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Salida a Ostiz cortada</t>
+          <t>Travesía cortada</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>N-121-A PAMPLONA  / IRUÑA - BEHOBIA PK 15</t>
+          <t>NA-1310 BERA - FRANCIA (IBARDIN) PK 0</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>28 Jul 2025</t>
+          <t>21 Oct 2025</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Ramal cortado</t>
+          <t>Carretera cortada</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>OBRAS</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>Salida a Ostiz, sentido Pamplona, cortada en el PK 15, debido a las obras de la Variante de Burutain. El acceso al pueblo se realizará desde el PK 14+500 y estará debidamente señalizado.</t>
+          <t>Travesía cortada entre los PK 0+560 y 0+750, por obras de reurbanización de la travesía de Bera. Los desvíos estarán debidamente señalizados.</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>612922</t>
+          <t>606993</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>4753131</t>
+          <t>4792855</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>N-121-A</t>
+          <t>NA-1310</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Travesía cortada</t>
+          <t>Afección en la calzada</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>NA-1310 BERA - FRANCIA (IBARDIN) PK 0</t>
+          <t>NA-6140 TAFALLA - MIRANDA DE ARGA PK 2</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>21 Oct 2025</t>
+          <t>27 Jan 2026</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Carretera cortada</t>
+          <t>Afección en la calzada</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>OBRAS</t>
+          <t>Trabajos en el firme</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>Travesía cortada entre los PK 0+560 y 0+750, por obras de reurbanización de la travesía de Bera. Los desvíos estarán debidamente señalizados.</t>
+          <t>Afecciones en el PK 2, por las obras del TAV.</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>606993</t>
+          <t>606205</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>4792855</t>
+          <t>4707486</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>NA-1310</t>
+          <t>NA-6140</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Afección en la calzada</t>
+          <t>Carril derecho cortado.</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>NA-6140 TAFALLA - MIRANDA DE ARGA PK 2</t>
+          <t>N-121-A PAMPLONA  / IRUÑA - BEHOBIA PK 33</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>27 Jan 2026</t>
+          <t>25 Mar 2026</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Afección en la calzada</t>
+          <t>Carril derecho cerrado</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Trabajos en el firme</t>
+          <t>OBRAS</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>Afecciones en el PK 2, por las obras del TAV.</t>
+          <t>Cortado carril rápido a partir del PK 33, boca sur del túnel de Almandoz, en sentido Pamplona, por obras.</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>606205</t>
+          <t>612562</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>4707486</t>
+          <t>4769479</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>NA-6140</t>
+          <t>N-121-A</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Carril derecho cortado.</t>
+          <t>Paso alternativo</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>N-121-A PAMPLONA  / IRUÑA - BEHOBIA PK 33</t>
+          <t>N-135 PAMPLONA / IRUÑA - FRANCIA (LUZAIDE/VALCARLOS) PK 12</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>25 Mar 2026</t>
+          <t>01 Jun 2026</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Carril derecho cerrado</t>
+          <t>Paso alternativo</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>OBRAS</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>Cortado carril rápido a partir del PK 33, boca sur del túnel de Almandoz, en sentido Pamplona, por obras.</t>
+          <t>A partir del día 2 de junio, se va a dar paso alternativo regulado por semáforos entre los PK 12+250 y 12+470 por obras en calzada.</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>612562</t>
+          <t>617084</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>4769479</t>
+          <t>4748297</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>N-121-A</t>
+          <t>N-135</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Paso alternativo</t>
+          <t>Baipás</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>N-135 PAMPLONA / IRUÑA - FRANCIA (LUZAIDE/VALCARLOS) PK 12</t>
+          <t>A-21 AUTOVÍA DEL PIRINEO PK 30</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>01 Jun 2026</t>
+          <t>23 Jul 2026</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Paso alternativo</t>
+          <t>Baipás</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>OBRAS</t>
+          <t>Trabajos de mantenimiento</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>A partir del día 2 de junio, se va a dar paso alternativo regulado por semáforos entre los PK 12+250 y 12+470 por obras en calzada.</t>
+          <t>Baipás entre el PK 30+900 y el PK 31+400 con tráfico en la calzada Pamplona con doble sentido de circulación.</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>617084</t>
+          <t>632596</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>4748297</t>
+          <t>4724340</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>N-135</t>
+          <t>A-21</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Afeccciones por obras</t>
+          <t>Paso alternativo</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>NA-2310 VALLE DE ARANGUREN PK 2</t>
+          <t>NA-8713 Acceso a MILAGRO PK 1</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>05 Jun 2026</t>
+          <t>31 Aug 2026</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Afección en la calzada</t>
+          <t>Paso alternativo</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>OBRAS</t>
+          <t>Cortes y aperturas al tráfico</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>Afecciones en la NA-2310, entre los PK 2+955 y 2+650 y en la PA-30 en los ramales de incorporación y salida 1,  con giros a la izquierda anulados. Se realizará el giro en la intersección alargada del Polígono Mutilva. Inicio de las obras el 9 de junio.</t>
+          <t>Paso alternativo en el PK 1 de la NA-8713, regulado por semáforos, por trabajos de mantenimiento.</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>612870</t>
+          <t>602658</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>4737442</t>
+          <t>4677111</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>NA-2310</t>
+          <t>NA-8713</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Afeccciones por obras</t>
+          <t>Carretera cortada.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>PA-30 RONDA DE PAMPLONA / IRUÑA PK 1</t>
+          <t>NA-6061 OBANOS PK 0</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>05 Jun 2026</t>
+          <t>11 Sep 2026</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Afección en la calzada</t>
+          <t>Carretera cortada</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>OBRAS</t>
+          <t>Trabajos de mantenimiento</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>Afecciones en la NA-2310, entre los PK 2+955 y 2+650 y en la PA-30 en los ramales de incorporación y salida 1,  con giros a la izquierda anulados. Se realizará el giro en la intersección alargada del Polígono Mutilva. Inicio de las obras el 9 de junio.</t>
+          <t>Carretera cortada entre los PK 0 y 0+820, Obanos, en horario de 8 a 18 horas entre el 14 de septiembre y el 24 de octubre, por trabajos de obras de mejora de seguridad vial.</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>612558</t>
+          <t>598915</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>4736970</t>
+          <t>4727315</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>PA-30</t>
+          <t>NA-6061</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Carretera cortada.</t>
+          <t>Tramo prohibido a Cicloturistas</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>NA-7453 IGÚZQUIZA PK 0</t>
+          <t>NA-7010 ASTRÁIN - IRURTZUN PK 7</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>15 Jun 2026</t>
+          <t>25 Sep 2026</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Carretera cortada</t>
+          <t>Afección en la calzada</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Trabajos de mantenimiento</t>
+          <t>OBRAS</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>Corte de carretera entre los PK 0 y 1+350, de lunes a viernes, por trabajos de mantenimiento.</t>
+          <t>A partir del 30 de septiembre y por motivos de seguridad, queda restringido para los cicloturistas el uso del tramo, entre el PK 7+370 (cruce de Ororbia) y el PK 16+415 (cruce del Valle de Ollo). Debido a la elevada intensidad del tráfico de camiones provenientes de las obras de desmonte realizadas en el Polígono de Landaben.</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>576238</t>
+          <t>602292</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>4721198</t>
+          <t>4741054</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>NA-7453</t>
+          <t>NA-7010</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Paso Alternativo.</t>
+          <t>Arcén derecho ocupado</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>NA-8103 Acceso a URROZ-VILLA PK 0</t>
+          <t>A-1 AUTOVÍA DEL NORTE PK 396</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>15 Jun 2026</t>
+          <t>05 Oct 2026</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Paso alternativo</t>
+          <t>Arcén derecho ocupado</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Obras previstas</t>
+          <t>OBRAS</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>Paso alternativo entre los PK 0+450 y 0+950, en horario laboral, por trabajos en arcén</t>
+          <t>Arcén derecho ocupado en el PK 396, por instalación de fibra óptica.</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>625911</t>
+          <t>565928</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>4737452</t>
+          <t>4747839</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>NA-8103</t>
+          <t>A-1</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>396</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Afecciones por obras</t>
+          <t>Corte de carril</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>NA-5110 PUEYO / PUIU - ALTO DE LERGA PK 0</t>
+          <t>AP-15 AUTOPISTA DE NAVARRA PK 51</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>01 Jul 2026</t>
+          <t>15 Oct 2026</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Afección en la calzada</t>
+          <t>Carril derecho cerrado</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>OBRAS</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>Afecciones por colocación de pasarela peatonal, entre los PK 0 y 10.</t>
+          <t>Carril derecho cortado entre los PK 51 y 52, sentido norte, por reparación de estructura.</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>611386</t>
+          <t>609746</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>4713223</t>
+          <t>4708057</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>NA-5110</t>
+          <t>AP-15</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>51</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Baipás</t>
+          <t>Retenciones</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>A-21 AUTOVÍA DEL PIRINEO PK 30</t>
+          <t>N-232 ALFARO - TUDELA - ZARAGOZA PK 84</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>23 Jul 2026</t>
+          <t>19 Oct 2026</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Leve</t>
+          <t>Medio</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Baipás</t>
+          <t>Retenciones</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Trabajos de mantenimiento</t>
+          <t>Trabajos de asfaltado</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>Baipás entre el PK 30+900 y el PK 31+400 con tráfico en la calzada Pamplona con doble sentido de circulación.</t>
+          <t>Retenciones en el PK 84 por trabajos de bacheo.</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>632596</t>
+          <t>608058</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>4724340</t>
+          <t>4665318</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>A-21</t>
+          <t>N-232</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>84</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Paso alternativo.</t>
+          <t>Corte de carril</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>NA-137 BURGUI / BURGI - ISABA / IZABA - FRANCIA PK 49</t>
+          <t>AP-15 AUTOPISTA DE NAVARRA PK 50</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>29 Jul 2026</t>
+          <t>19 Oct 2026</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Paso alternativo</t>
+          <t>Carril izquierdo cerrado</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Trabajos de mantenimiento</t>
+          <t>Trabajos en mediana</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>Paso alternativo regulado por semáforos en el PK 49+900 por trabajos de reparación de paso canadiense</t>
+          <t>Carril izquierdo cortado entre los PK 50 y 48, sentido sur, por trabajos en la mediana.</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>675487</t>
+          <t>609232</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>4756696</t>
+          <t>4707171</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>NA-137</t>
+          <t>AP-15</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>50</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Desvío del tráfico por el Puerto de Belate.</t>
+          <t>Carretera cortada</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>N-121-A PAMPLONA  / IRUÑA - BEHOBIA PK 38</t>
+          <t>NA-4172 GULINA PK 0</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>07 Aug 2026</t>
+          <t>21 Oct 2026</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Carril derecho cerrado</t>
+          <t>Carretera cortada</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Trabajos de asfaltado</t>
+          <t>OBRAS</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>Corte de carril derecho entre los PK 38 y 35, sentido Pamplona, por trabajos de asfaltado. El desvío del tráfico será por la NA-1210, Ventas de Arraitz-Endarlatza.</t>
+          <t>El lunes 26 de octubre a las 8 horas se cortará el acceso a Gulina, en el PK 0+050, hasta las 15 horas del martes 27 de octubre por obras. Los desvíos están debidamente señalizados.</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>614456</t>
+          <t>598612</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>4773815</t>
+          <t>4751999</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>N-121-A</t>
+          <t>NA-4172</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Carretera cortada</t>
+          <t>Paso alternativo</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>NA-2410 BARRANCA PK 5</t>
+          <t>N-121-C TUDELA - TARAZONA PK 3</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>07 Aug 2026</t>
+          <t>23 Oct 2026</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Carretera cortada</t>
+          <t>Paso alternativo</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Obras</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>OBRAS</t>
+          <t>Trabajos de asfaltado</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>Martes 11 y miércoles 12 de agosto, carretera cortada en el PK 5+534 por reparación de juntas de dilatación. Desvíos señalizados.</t>
+          <t>Paso alternativo que se va a dar entre los PK 3+800 (intersección con la salida de la autopista AP-68) y 6+100 (rotonda con la carretera de Murchante, NA-6840), entre el 26 y el 30 de octubre, por trabajos de refuerzo del firme.</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>590993</t>
+          <t>613197</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>4751803</t>
+          <t>4654576</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>NA-2410</t>
+          <t>N-121-C</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>12 Aug 2026 14:00</t>
+          <t>25 Oct 2026 13:53</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Corte de carril</t>
+          <t>Corte de carril derecho</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>AP-15 AUTOPISTA DE NAVARRA PK 110</t>
+          <t>A-15 AUTOVÍA DE LEITZARAN PK 120</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>10 Aug 2026</t>
+          <t>23 Oct 2026</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Leve</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Carril derecho cerrado</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Obras</t>
+          <t>Red Viaria</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>OBRAS</t>
+          <t>Vehículos averiados</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>Corte de carril derecho entre los PK 110+600 y 111+400, sentido norte, por sostenimiento de talud de escollera.</t>
+          <t>Corte de carril derecho, entre los PK 120+100 y 118+400, sentido Pamplona, por camión ardiendo.</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>596257</t>
+          <t>594227</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>4750823</t>
+          <t>4758306</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>AP-15</t>
+          <t>A-15</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>110</t>
-[...489 lines deleted...]
-          <t>26</t>
+          <t>120</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-12T12:46:22Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-12T12:46:22Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-25T14:04:24Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-25T14:04:24Z</dct:modified>
 </cp:coreProperties>
 </file>