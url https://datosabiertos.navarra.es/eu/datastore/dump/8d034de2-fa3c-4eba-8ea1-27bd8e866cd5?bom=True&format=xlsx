--- v0 (2026-08-03)
+++ v1 (2026-09-23)
@@ -510,116 +510,116 @@
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>56</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>2017-01-01</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>2017-02-01</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>73</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>2017-02-01</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>91</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>2017-02-01</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
@@ -710,116 +710,116 @@
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>879</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>245</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>2017-03-01</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>282</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1217</t>
+          <t>1326</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1326</t>
+          <t>1217</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>4226</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
@@ -910,116 +910,116 @@
           <t>2017-05-01</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>5054</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>2017-05-01</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1424</t>
+          <t>1321</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>2017-05-01</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>1321</t>
+          <t>1424</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>2017-06-01</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1259</t>
+          <t>1374</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>2017-06-01</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1374</t>
+          <t>1259</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>2017-06-01</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>4000</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
@@ -1110,116 +1110,116 @@
           <t>2017-07-01</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>4039</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>2017-07-01</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1862</t>
+          <t>1367</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>2017-07-01</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1367</t>
+          <t>1862</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1784</t>
+          <t>2225</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2225</t>
+          <t>1784</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>2017-08-01</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>5148</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
@@ -1310,116 +1310,116 @@
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>5686</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1660</t>
+          <t>1558</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1558</t>
+          <t>1660</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>807</t>
+          <t>870</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>870</t>
+          <t>807</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>2390</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
@@ -1510,116 +1510,116 @@
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>386</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>147</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>2017-11-01</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>155</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>59</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
@@ -1650,1316 +1650,1316 @@
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Religioso</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>56</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>160</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>85</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>100</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>97</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>67</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>96</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>68</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>45</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>69</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>189</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>70</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>67</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>195</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>272</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>73</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>74</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>1433</t>
+          <t>631</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>2018-03-01</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>1433</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>3159</t>
+          <t>1763</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>77</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>1763</t>
+          <t>1948</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>1948</t>
+          <t>893</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>79</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>3159</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>80</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>2018-04-01</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>959</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>81</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>1473</t>
+          <t>1458</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>82</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>1458</t>
+          <t>4572</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>83</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>2687</t>
+          <t>1473</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>2791</t>
+          <t>2687</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>85</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>2018-05-01</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>4572</t>
+          <t>2791</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>86</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>3589</t>
+          <t>2295</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>87</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>2295</t>
+          <t>2045</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>88</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>2045</t>
+          <t>1372</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>1246</t>
+          <t>3589</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>1372</t>
+          <t>1246</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>1689</t>
+          <t>1421</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>1421</t>
+          <t>3691</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>2091</t>
+          <t>1689</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>2634</t>
+          <t>2091</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>3691</t>
+          <t>2634</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>4679</t>
+          <t>3209</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>97</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>3209</t>
+          <t>2612</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>98</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>2612</t>
+          <t>1994</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>99</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>1692</t>
+          <t>4679</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>2018-08-01</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>1994</t>
+          <t>1692</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>1491</t>
+          <t>1395</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>102</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>4698</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>103</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>2557</t>
+          <t>1491</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>104</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>2799</t>
+          <t>2557</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>105</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>2018-09-01</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>4698</t>
+          <t>2799</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>106</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>2166</t>
+          <t>1431</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>107</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>1431</t>
+          <t>1127</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>108</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>1127</t>
+          <t>786</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>109</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>2166</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>110</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>2018-10-01</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>766</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>111</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>131</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>112</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>394</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>113</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>125</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>114</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>200</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>115</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>394</t>
+          <t>241</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>116</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>100</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>117</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>87</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>118</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>54</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>119</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>179</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>120</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>65</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>121</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>122</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>73</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>123</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>81</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>124</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>88</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>2019-01-01</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
@@ -2970,196 +2970,196 @@
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>196</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>109</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>128</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>91</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>70</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>2019-02-01</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>57</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>366</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>342</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>567</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>675</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>2019-03-01</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>1067</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
@@ -3170,236 +3170,236 @@
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>3686</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>1107</t>
+          <t>2163</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>2163</t>
+          <t>1915</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>1915</t>
+          <t>1124</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>1124</t>
+          <t>1107</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>1161</t>
+          <t>1167</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>2404</t>
+          <t>1161</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>143</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>2436</t>
+          <t>2404</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>144</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>1167</t>
+          <t>2436</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>145</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>4360</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>146</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>1287</t>
+          <t>3817</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>147</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Cultural</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>2657</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
@@ -3430,76 +3430,76 @@
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>1185</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>150</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>3817</t>
+          <t>1287</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>151</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>3574</t>
+          <t>1429</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>152</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>1203</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
@@ -3530,76 +3530,76 @@
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Cultural</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>2340</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>155</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>2019-07-01</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>1429</t>
+          <t>3574</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>156</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>1720</t>
+          <t>4478</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>157</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Cultural</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>2841</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
@@ -3630,76 +3630,76 @@
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>1418</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>160</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>2019-08-01</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>4478</t>
+          <t>1720</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>161</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>5212</t>
+          <t>1480</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>162</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>1407</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
@@ -3730,76 +3730,76 @@
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Cultural</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>2974</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>165</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>1480</t>
+          <t>5212</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>166</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>2187</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>167</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Cultural</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>1398</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
@@ -3830,76 +3830,76 @@
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>711</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>170</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>2187</t>
+          <t>716</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>171</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>97</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>172</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>160</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
@@ -3930,76 +3930,76 @@
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Cultural</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>175</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>2019-11-01</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>343</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>176</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>143</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>177</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Cultural</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
@@ -4030,56 +4030,56 @@
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>180</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>48</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>181</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
@@ -4990,236 +4990,236 @@
           <t>2020-12-01</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Religioso</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>228</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>2021-01-01</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>229</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>2021-01-01</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>230</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>2021-02-01</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>231</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>2021-02-01</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>232</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>2021-02-01</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>233</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>2021-02-01</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>234</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>235</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>236</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>237</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>238</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>2021-03-01</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
@@ -5230,196 +5230,196 @@
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>240</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>75</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>241</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>242</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>243</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>2021-04-01</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>61</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>244</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>208</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>245</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>245</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>246</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>455</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>247</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>276</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>248</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
@@ -5430,196 +5430,196 @@
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>367</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>250</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>682</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>251</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Espiritual</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>682</t>
+          <t>1172</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>252</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Espiritual</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>1172</t>
+          <t>467</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>253</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>611</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>254</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>1018</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>255</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>881</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>256</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>257</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>1270</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>258</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>2021-07-01</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>675</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
@@ -5630,196 +5630,196 @@
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>887</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>260</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1897</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>261</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>2788</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>262</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>1897</t>
+          <t>1251</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>263</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>2021-08-01</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>1251</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>264</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>1477</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>265</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>1629</t>
+          <t>947</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>266</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>2838</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>267</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>1477</t>
+          <t>1629</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>268</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>2021-09-01</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>775</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
@@ -5830,196 +5830,196 @@
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>607</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>270</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>1090</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>271</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>1812</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>272</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>1090</t>
+          <t>593</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>273</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>2021-10-01</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>882</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>274</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>92</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>275</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>78</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>276</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>277</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>99</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>278</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>2021-11-01</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
@@ -6030,116 +6030,116 @@
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>280</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Religioso</t>
+          <t>Cultural</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>281</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Espiritual</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>282</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Cultural</t>
+          <t>Deportivo</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>283</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Deportivo</t>
+          <t>Religioso</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>284</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>2022-01-01</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Religioso</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
@@ -11514,29 +11514,29 @@
         <is>
           <t>Deportivo</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
           <t>348</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-03T17:42:13Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-03T17:42:13Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-23T14:34:55Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-23T14:34:55Z</dct:modified>
 </cp:coreProperties>
 </file>