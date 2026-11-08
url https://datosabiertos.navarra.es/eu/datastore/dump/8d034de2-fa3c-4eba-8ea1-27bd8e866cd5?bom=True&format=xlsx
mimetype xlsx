--- v1 (2026-09-23)
+++ v2 (2026-11-08)
@@ -11499,44 +11499,344 @@
         <is>
           <t>685</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="n">
         <v>553</v>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>2026-06-01</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
           <t>Deportivo</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
           <t>348</t>
         </is>
       </c>
     </row>
+    <row r="555">
+      <c r="A555" t="n">
+        <v>554</v>
+      </c>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>Espiritual</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr">
+        <is>
+          <t>1462</t>
+        </is>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="n">
+        <v>555</v>
+      </c>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>Religioso</t>
+        </is>
+      </c>
+      <c r="D556" t="inlineStr">
+        <is>
+          <t>710</t>
+        </is>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="n">
+        <v>556</v>
+      </c>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="D557" t="inlineStr">
+        <is>
+          <t>716</t>
+        </is>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="n">
+        <v>557</v>
+      </c>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>Cultural</t>
+        </is>
+      </c>
+      <c r="D558" t="inlineStr">
+        <is>
+          <t>605</t>
+        </is>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="n">
+        <v>558</v>
+      </c>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr">
+        <is>
+          <t>Deportivo</t>
+        </is>
+      </c>
+      <c r="D559" t="inlineStr">
+        <is>
+          <t>370</t>
+        </is>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="n">
+        <v>559</v>
+      </c>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
+          <t>Espiritual</t>
+        </is>
+      </c>
+      <c r="D560" t="inlineStr">
+        <is>
+          <t>1980</t>
+        </is>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="n">
+        <v>560</v>
+      </c>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr">
+        <is>
+          <t>Religioso</t>
+        </is>
+      </c>
+      <c r="D561" t="inlineStr">
+        <is>
+          <t>967</t>
+        </is>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="n">
+        <v>561</v>
+      </c>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="D562" t="inlineStr">
+        <is>
+          <t>943</t>
+        </is>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="n">
+        <v>562</v>
+      </c>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr">
+        <is>
+          <t>Cultural</t>
+        </is>
+      </c>
+      <c r="D563" t="inlineStr">
+        <is>
+          <t>834</t>
+        </is>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="n">
+        <v>563</v>
+      </c>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr">
+        <is>
+          <t>Deportivo</t>
+        </is>
+      </c>
+      <c r="D564" t="inlineStr">
+        <is>
+          <t>556</t>
+        </is>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="n">
+        <v>564</v>
+      </c>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr">
+        <is>
+          <t>Espiritual</t>
+        </is>
+      </c>
+      <c r="D565" t="inlineStr">
+        <is>
+          <t>2917</t>
+        </is>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="n">
+        <v>565</v>
+      </c>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>Religioso</t>
+        </is>
+      </c>
+      <c r="D566" t="inlineStr">
+        <is>
+          <t>1073</t>
+        </is>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="n">
+        <v>566</v>
+      </c>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>Otros</t>
+        </is>
+      </c>
+      <c r="D567" t="inlineStr">
+        <is>
+          <t>1188</t>
+        </is>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="n">
+        <v>567</v>
+      </c>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>Cultural</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr">
+        <is>
+          <t>1083</t>
+        </is>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="n">
+        <v>568</v>
+      </c>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr">
+        <is>
+          <t>Deportivo</t>
+        </is>
+      </c>
+      <c r="D569" t="inlineStr">
+        <is>
+          <t>592</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-23T14:34:55Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-23T14:34:55Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-08T20:55:28Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-08T20:55:28Z</dct:modified>
 </cp:coreProperties>
 </file>