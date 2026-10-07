--- v0 (2026-08-12)
+++ v1 (2026-10-07)
@@ -535,51 +535,51 @@
           <t>09/01/2026</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>08/01/2028</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>01/2026</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>01/2026</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>PRESTACIÓN EX-ALTO CARGO</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>3.835,51</t>
+          <t>3835,51</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Febrero</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>TABERNA MONZON, FELIX MARIA</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>VICEPDTE.  1º CONSEJERO DE PRESIDENCIA E IGUALDAD</t>
@@ -595,51 +595,51 @@
           <t>09/01/2026</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>08/01/2028</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>02/2026</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>PRESTACIÓN EX-ALTO CARGO</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>5.404,58</t>
+          <t>5404,58</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Marzo</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>TABERNA MONZON, FELIX MARIA</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>VICEPDTE.  1º CONSEJERO DE PRESIDENCIA E IGUALDAD</t>
@@ -1015,51 +1015,51 @@
           <t>04/09/2023</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>31/03/2025</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>01/2025</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>06/2026</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>PRESTACIÓN EX-ALTO CARGO</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>-1.613,33</t>
+          <t>-1613,33</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Junio</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>GOÑI RAZQUIN, IZASKUN</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>DIRECTORA GENERAL</t>
@@ -1075,51 +1075,51 @@
           <t>04/09/2023</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>31/03/2025</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>02/2025</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>06/2026</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>PRESTACIÓN EX-ALTO CARGO</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>-1.613,33</t>
+          <t>-1613,33</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Junio</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>GOÑI RAZQUIN, IZASKUN</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>DIRECTORA GENERAL</t>
@@ -1135,51 +1135,51 @@
           <t>04/09/2023</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>31/03/2025</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>03/2025</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>06/2026</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>PRESTACIÓN EX-ALTO CARGO</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>-1.613,34</t>
+          <t>-1613,34</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Junio</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>TABERNA MONZON, FELIX MARIA</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>VICEPDTE.  1º CONSEJERO DE PRESIDENCIA E IGUALDAD</t>
@@ -1195,51 +1195,51 @@
           <t>09/01/2026</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>08/01/2028</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>04/2026</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>06/2026</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>CONVENIO SS</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>1.402,93</t>
+          <t>1402,93</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Junio</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>TABERNA MONZON, FELIX MARIA</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>VICEPDTE.  1º CONSEJERO DE PRESIDENCIA E IGUALDAD</t>
@@ -1255,51 +1255,51 @@
           <t>09/01/2026</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>08/01/2028</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>06/2026</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>06/2026</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>PRESTACIÓN EX-ALTO CARGO</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>5.404,58</t>
+          <t>5404,58</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Julio</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>TABERNA MONZON, FELIX MARIA</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>VICEPDTE.  1º CONSEJERO DE PRESIDENCIA E IGUALDAD</t>
@@ -1374,49 +1374,229 @@
         <is>
           <t>09/01/2026</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>08/01/2028</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>07/2026</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>07/2026</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>PRESTACIÓN EX-ALTO CARGO</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
+        <is>
+          <t>5404,58</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Agosto</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>TABERNA MONZON, FELIX MARIA</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>VICEPDTE.  1º CONSEJERO DE PRESIDENCIA E IGUALDAD</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>DP PRESIDENCIA E IGUALDAD</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>08/01/2028</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>08/2026</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>CONVENIO SS</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>1402,93</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Agosto</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>TABERNA MONZON, FELIX MARIA</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>VICEPDTE.  1º CONSEJERO DE PRESIDENCIA E IGUALDAD</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>DP PRESIDENCIA E IGUALDAD</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>08/01/2028</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>08/2026</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>08/2026</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>PRESTACIÓN EX-ALTO CARGO</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>5404,58</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Septiembre</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>TABERNA MONZON, FELIX MARIA</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>VICEPDTE.  1º CONSEJERO DE PRESIDENCIA E IGUALDAD</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>DP PRESIDENCIA E IGUALDAD</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>08/01/2028</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>09/2026</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>09/2026</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>PRESTACIÓN EX-ALTO CARGO</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
         <is>
           <t>5404,58</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-12T08:46:58Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-12T08:46:58Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-07T17:04:30Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-07T17:04:30Z</dct:modified>
 </cp:coreProperties>
 </file>