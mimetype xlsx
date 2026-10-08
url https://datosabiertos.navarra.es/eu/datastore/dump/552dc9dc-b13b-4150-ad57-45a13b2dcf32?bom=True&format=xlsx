--- v0 (2026-07-26)
+++ v1 (2026-10-08)
@@ -6179,29 +6179,29 @@
         <is>
           <t>P01003</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Defensor del Pueblo</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-26T14:02:47Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-26T14:02:47Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-08T23:42:50Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-08T23:42:50Z</dct:modified>
 </cp:coreProperties>
 </file>