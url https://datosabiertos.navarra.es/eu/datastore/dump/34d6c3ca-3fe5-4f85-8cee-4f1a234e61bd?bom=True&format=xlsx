--- v0 (2026-08-03)
+++ v1 (2026-09-23)
@@ -1510,256 +1510,256 @@
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Castilla-La Mancha</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Extremadura</t>
+          <t>Cataluña</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>771</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Galicia</t>
+          <t>Extremadura</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Galicia</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>53</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Rioja La</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>72</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Rioja La</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>68</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>379</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Murcia Región de</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Murcia Región de</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>42</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>157</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>313</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>2017-04-01</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Cataluña</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>228</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>2017-05-01</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
@@ -4275,211 +4275,211 @@
           <t>Cataluña</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>192</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>193</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Galicia</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>194</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Galicia</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>195</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>196</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>197</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>198</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>199</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>200</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>2017-12-01</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>201</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
@@ -4610,156 +4610,156 @@
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>209</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>210</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>211</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>212</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>213</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>214</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>2018-01-01</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>215</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>2018-02-01</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
@@ -6330,116 +6330,116 @@
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>276</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>295</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Murcia Región de</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>157</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>296</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>213</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>297</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>246</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>298</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>2018-06-01</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Murcia Región de</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>299</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>2018-07-01</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>294</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
@@ -9530,156 +9530,156 @@
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>Rioja La</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="n">
         <v>455</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Murcia Región de</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="n">
         <v>456</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>108</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>457</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Murcia Región de</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>244</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>458</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>166</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>459</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>221</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>460</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="n">
         <v>461</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="n">
@@ -11310,176 +11310,176 @@
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
           <t>Balears Illes</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="n">
         <v>544</v>
       </c>
       <c r="B545" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Rioja La</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>307</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="n">
         <v>545</v>
       </c>
       <c r="B546" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="n">
         <v>546</v>
       </c>
       <c r="B547" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Murcia Región de</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>57</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="n">
         <v>547</v>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Murcia Región de</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>154</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="n">
         <v>548</v>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>180</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="n">
         <v>549</v>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>211</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="n">
         <v>550</v>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Rioja La</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="n">
         <v>551</v>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="n">
@@ -15490,256 +15490,256 @@
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
           <t>Castilla y León</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="n">
         <v>753</v>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Castilla-La Mancha</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="n">
         <v>754</v>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Galicia</t>
+          <t>Cataluña</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>148</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="n">
         <v>755</v>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="n">
         <v>756</v>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>Rioja La</t>
+          <t>Galicia</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="n">
         <v>757</v>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="n">
         <v>758</v>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Rioja La</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="n">
         <v>759</v>
       </c>
       <c r="B760" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="n">
         <v>760</v>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="n">
         <v>761</v>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>88</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="n">
         <v>762</v>
       </c>
       <c r="B763" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Cataluña</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="n">
         <v>763</v>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>2021-05-01</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>Castilla-La Mancha</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="n">
         <v>764</v>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>2021-06-01</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="D765" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="n">
@@ -17970,136 +17970,136 @@
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D877" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="n">
         <v>877</v>
       </c>
       <c r="B878" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>Cataluña</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D878" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="n">
         <v>878</v>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="n">
         <v>879</v>
       </c>
       <c r="B880" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D880" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="n">
         <v>880</v>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Cataluña</t>
         </is>
       </c>
       <c r="D881" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="n">
         <v>881</v>
       </c>
       <c r="B882" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="n">
         <v>882</v>
       </c>
       <c r="B883" t="inlineStr">
         <is>
           <t>2021-12-01</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D883" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="n">
@@ -21250,556 +21250,556 @@
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
           <t>Cantabria</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="n">
         <v>1041</v>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>Castilla-La Mancha</t>
+          <t>Castilla y León</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>78</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="n">
         <v>1042</v>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>Cataluña</t>
+          <t>Castilla-La Mancha</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>56</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="n">
         <v>1043</v>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>Extremadura</t>
+          <t>Cataluña</t>
         </is>
       </c>
       <c r="D1044" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>342</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="n">
         <v>1044</v>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
-          <t>Galicia</t>
+          <t>Extremadura</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="n">
         <v>1045</v>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Galicia</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="n">
         <v>1046</v>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>Rioja La</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="n">
         <v>1047</v>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Rioja La</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="n">
         <v>1048</v>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>Murcia Región de</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>164</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="n">
         <v>1049</v>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Murcia Región de</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="n">
         <v>1050</v>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>107</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="n">
         <v>1051</v>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>165</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="n">
         <v>1052</v>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
           <t>2022-10-01</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>Castilla y León</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>192</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="n">
         <v>1053</v>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>Castilla y León</t>
+          <t>Andalucía</t>
         </is>
       </c>
       <c r="D1054" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="n">
         <v>1054</v>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Aragón</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="n">
         <v>1055</v>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>Cataluña</t>
+          <t>Canarias</t>
         </is>
       </c>
       <c r="D1056" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="n">
         <v>1056</v>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Castilla y León</t>
         </is>
       </c>
       <c r="D1057" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="n">
         <v>1057</v>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="n">
         <v>1058</v>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>Rioja La</t>
+          <t>Cataluña</t>
         </is>
       </c>
       <c r="D1059" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="n">
         <v>1059</v>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D1060" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="n">
         <v>1060</v>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D1061" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="n">
         <v>1061</v>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Rioja La</t>
         </is>
       </c>
       <c r="D1062" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="n">
         <v>1062</v>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D1063" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="n">
         <v>1063</v>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D1064" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="n">
         <v>1064</v>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>Andalucía</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="n">
         <v>1065</v>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>Aragón</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D1066" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="n">
         <v>1066</v>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
           <t>2022-11-01</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>Canarias</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D1067" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="n">
         <v>1067</v>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
           <t>2022-12-01</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="n">
@@ -22270,116 +22270,116 @@
           <t>2023-01-01</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
           <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="n">
         <v>1092</v>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
           <t>2023-01-01</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="n">
         <v>1093</v>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
           <t>2023-01-01</t>
         </is>
       </c>
       <c r="C1094" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D1094" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="n">
         <v>1094</v>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
           <t>2023-01-01</t>
         </is>
       </c>
       <c r="C1095" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D1095" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="n">
         <v>1095</v>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
           <t>2023-01-01</t>
         </is>
       </c>
       <c r="C1096" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D1096" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="n">
         <v>1096</v>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C1097" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D1097" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="n">
@@ -23030,356 +23030,356 @@
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1130" t="inlineStr">
         <is>
           <t>Aragón</t>
         </is>
       </c>
       <c r="D1130" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="n">
         <v>1130</v>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1131" t="inlineStr">
         <is>
-          <t>Canarias</t>
+          <t>Asturias Principado de</t>
         </is>
       </c>
       <c r="D1131" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="n">
         <v>1131</v>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1132" t="inlineStr">
         <is>
-          <t>Cantabria</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D1132" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="n">
         <v>1132</v>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1133" t="inlineStr">
         <is>
-          <t>Castilla y León</t>
+          <t>Rioja La</t>
         </is>
       </c>
       <c r="D1133" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="n">
         <v>1133</v>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
-          <t>Castilla-La Mancha</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>205</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="n">
         <v>1134</v>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
-          <t>Cataluña</t>
+          <t>Murcia Región de</t>
         </is>
       </c>
       <c r="D1135" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="n">
         <v>1135</v>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1136" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D1136" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>64</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="n">
         <v>1136</v>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
-          <t>Extremadura</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D1137" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>155</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="n">
         <v>1137</v>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
-          <t>Galicia</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>119</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="n">
         <v>1138</v>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1139" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Castilla-La Mancha</t>
         </is>
       </c>
       <c r="D1139" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="n">
         <v>1139</v>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1140" t="inlineStr">
         <is>
-          <t>Rioja La</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D1140" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="n">
         <v>1140</v>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1141" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Extremadura</t>
         </is>
       </c>
       <c r="D1141" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="n">
         <v>1141</v>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1142" t="inlineStr">
         <is>
-          <t>Murcia Región de</t>
+          <t>Galicia</t>
         </is>
       </c>
       <c r="D1142" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="n">
         <v>1142</v>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1143" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Canarias</t>
         </is>
       </c>
       <c r="D1143" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="n">
         <v>1143</v>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1144" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Cantabria</t>
         </is>
       </c>
       <c r="D1144" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="n">
         <v>1144</v>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1145" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Castilla y León</t>
         </is>
       </c>
       <c r="D1145" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="n">
         <v>1145</v>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
           <t>2023-04-01</t>
         </is>
       </c>
       <c r="C1146" t="inlineStr">
         <is>
-          <t>Asturias Principado de</t>
+          <t>Cataluña</t>
         </is>
       </c>
       <c r="D1146" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>478</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="n">
         <v>1146</v>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
           <t>2023-05-01</t>
         </is>
       </c>
       <c r="C1147" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="D1147" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="n">
@@ -26710,276 +26710,276 @@
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1314" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D1314" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="n">
         <v>1314</v>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1315" t="inlineStr">
         <is>
-          <t>Castilla-La Mancha</t>
+          <t>Castilla y León</t>
         </is>
       </c>
       <c r="D1315" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="n">
         <v>1315</v>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1316" t="inlineStr">
         <is>
-          <t>Cataluña</t>
+          <t>Castilla-La Mancha</t>
         </is>
       </c>
       <c r="D1316" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="n">
         <v>1316</v>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1317" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Cataluña</t>
         </is>
       </c>
       <c r="D1317" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>276</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="n">
         <v>1317</v>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1318" t="inlineStr">
         <is>
-          <t>Rioja La</t>
+          <t>Extremadura</t>
         </is>
       </c>
       <c r="D1318" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="n">
         <v>1318</v>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1319" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Galicia</t>
         </is>
       </c>
       <c r="D1319" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="n">
         <v>1319</v>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1320" t="inlineStr">
         <is>
-          <t>Murcia Región de</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D1320" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="n">
         <v>1320</v>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1321" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Rioja La</t>
         </is>
       </c>
       <c r="D1321" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="n">
         <v>1321</v>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1322" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D1322" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>77</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="n">
         <v>1322</v>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1323" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Murcia Región de</t>
         </is>
       </c>
       <c r="D1323" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="n">
         <v>1323</v>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1324" t="inlineStr">
         <is>
-          <t>Castilla y León</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D1324" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>54</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="n">
         <v>1324</v>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1325" t="inlineStr">
         <is>
-          <t>Extremadura</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D1325" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>101</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="n">
         <v>1325</v>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1326" t="inlineStr">
         <is>
-          <t>Galicia</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D1326" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>84</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="n">
         <v>1326</v>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="C1327" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="D1327" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="n">
@@ -27530,896 +27530,896 @@
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="C1355" t="inlineStr">
         <is>
           <t>Rioja La</t>
         </is>
       </c>
       <c r="D1355" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="n">
         <v>1355</v>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="C1356" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Murcia Región de</t>
         </is>
       </c>
       <c r="D1356" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="n">
         <v>1356</v>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="C1357" t="inlineStr">
         <is>
-          <t>Murcia Región de</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D1357" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="n">
         <v>1357</v>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="C1358" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D1358" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>94</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="n">
         <v>1358</v>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="C1359" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D1359" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>138</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="n">
         <v>1359</v>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
           <t>2024-05-01</t>
         </is>
       </c>
       <c r="C1360" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D1360" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>163</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="n">
         <v>1360</v>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1361" t="inlineStr">
         <is>
-          <t>Andalucía</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D1361" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="n">
         <v>1361</v>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1362" t="inlineStr">
         <is>
-          <t>Aragón</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D1362" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>150</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="n">
         <v>1362</v>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1363" t="inlineStr">
         <is>
-          <t>Castilla y León</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D1363" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="n">
         <v>1363</v>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1364" t="inlineStr">
         <is>
-          <t>Castilla-La Mancha</t>
+          <t>Andalucía</t>
         </is>
       </c>
       <c r="D1364" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>118</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="n">
         <v>1364</v>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1365" t="inlineStr">
         <is>
-          <t>Cataluña</t>
+          <t>Aragón</t>
         </is>
       </c>
       <c r="D1365" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>45</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="n">
         <v>1365</v>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1366" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Asturias Principado de</t>
         </is>
       </c>
       <c r="D1366" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="n">
         <v>1366</v>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1367" t="inlineStr">
         <is>
-          <t>Extremadura</t>
+          <t>Canarias</t>
         </is>
       </c>
       <c r="D1367" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="n">
         <v>1367</v>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1368" t="inlineStr">
         <is>
-          <t>Galicia</t>
+          <t>Cataluña</t>
         </is>
       </c>
       <c r="D1368" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>338</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="n">
         <v>1368</v>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1369" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Murcia Región de</t>
         </is>
       </c>
       <c r="D1369" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="n">
         <v>1369</v>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1370" t="inlineStr">
         <is>
-          <t>Rioja La</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D1370" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>48</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="n">
         <v>1370</v>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1371" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D1371" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="n">
         <v>1371</v>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1372" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D1372" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>167</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="n">
         <v>1372</v>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1373" t="inlineStr">
         <is>
-          <t>Murcia Región de</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D1373" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="n">
         <v>1373</v>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1374" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Extremadura</t>
         </is>
       </c>
       <c r="D1374" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="n">
         <v>1374</v>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1375" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Galicia</t>
         </is>
       </c>
       <c r="D1375" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="n">
         <v>1375</v>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1376" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Rioja La</t>
         </is>
       </c>
       <c r="D1376" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="n">
         <v>1376</v>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1377" t="inlineStr">
         <is>
           <t>Cantabria</t>
         </is>
       </c>
       <c r="D1377" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="n">
         <v>1377</v>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1378" t="inlineStr">
         <is>
-          <t>Canarias</t>
+          <t>Castilla y León</t>
         </is>
       </c>
       <c r="D1378" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="n">
         <v>1378</v>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
           <t>2024-06-01</t>
         </is>
       </c>
       <c r="C1379" t="inlineStr">
         <is>
-          <t>Asturias Principado de</t>
+          <t>Castilla-La Mancha</t>
         </is>
       </c>
       <c r="D1379" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="n">
         <v>1379</v>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1380" t="inlineStr">
         <is>
-          <t>País Vasco</t>
+          <t>Andalucía</t>
         </is>
       </c>
       <c r="D1380" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>85</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="n">
         <v>1380</v>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1381" t="inlineStr">
         <is>
-          <t>Comunitat Valenciana</t>
+          <t>Aragón</t>
         </is>
       </c>
       <c r="D1381" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="n">
         <v>1381</v>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1382" t="inlineStr">
         <is>
-          <t>Andalucía</t>
+          <t>Asturias Principado de</t>
         </is>
       </c>
       <c r="D1382" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="n">
         <v>1382</v>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1383" t="inlineStr">
         <is>
-          <t>Aragón</t>
+          <t>Canarias</t>
         </is>
       </c>
       <c r="D1383" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="n">
         <v>1383</v>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1384" t="inlineStr">
         <is>
-          <t>Asturias Principado de</t>
+          <t>Cantabria</t>
         </is>
       </c>
       <c r="D1384" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="n">
         <v>1384</v>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1385" t="inlineStr">
         <is>
-          <t>Canarias</t>
+          <t>Castilla y León</t>
         </is>
       </c>
       <c r="D1385" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>98</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="n">
         <v>1385</v>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1386" t="inlineStr">
         <is>
-          <t>Cantabria</t>
+          <t>Castilla-La Mancha</t>
         </is>
       </c>
       <c r="D1386" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="n">
         <v>1386</v>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1387" t="inlineStr">
         <is>
-          <t>Castilla y León</t>
+          <t>Cataluña</t>
         </is>
       </c>
       <c r="D1387" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>294</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="n">
         <v>1387</v>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1388" t="inlineStr">
         <is>
-          <t>Castilla-La Mancha</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D1388" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="n">
         <v>1388</v>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1389" t="inlineStr">
         <is>
-          <t>Cataluña</t>
+          <t>Extremadura</t>
         </is>
       </c>
       <c r="D1389" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="n">
         <v>1389</v>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1390" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Galicia</t>
         </is>
       </c>
       <c r="D1390" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="n">
         <v>1390</v>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1391" t="inlineStr">
         <is>
-          <t>Extremadura</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D1391" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="n">
         <v>1391</v>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1392" t="inlineStr">
         <is>
-          <t>Galicia</t>
+          <t>Rioja La</t>
         </is>
       </c>
       <c r="D1392" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="n">
         <v>1392</v>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1393" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D1393" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>317</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="n">
         <v>1393</v>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1394" t="inlineStr">
         <is>
-          <t>Rioja La</t>
+          <t>Melilla</t>
         </is>
       </c>
       <c r="D1394" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="n">
         <v>1394</v>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1395" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Murcia Región de</t>
         </is>
       </c>
       <c r="D1395" t="inlineStr">
         <is>
-          <t>317</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="n">
         <v>1395</v>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1396" t="inlineStr">
         <is>
-          <t>Melilla</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D1396" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>87</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="n">
         <v>1396</v>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1397" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>País Vasco</t>
         </is>
       </c>
       <c r="D1397" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>136</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="n">
         <v>1397</v>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1398" t="inlineStr">
         <is>
-          <t>Murcia Región de</t>
+          <t>Comunitat Valenciana</t>
         </is>
       </c>
       <c r="D1398" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>167</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="n">
         <v>1398</v>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1399" t="inlineStr">
         <is>
           <t>Andalucía</t>
         </is>
       </c>
       <c r="D1399" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="n">
@@ -29635,151 +29635,151 @@
           <t>Otros</t>
         </is>
       </c>
       <c r="D1460" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="n">
         <v>1460</v>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>2024-11-01</t>
         </is>
       </c>
       <c r="C1461" t="inlineStr">
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D1461" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="n">
         <v>1461</v>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
           <t>2024-11-01</t>
         </is>
       </c>
       <c r="C1462" t="inlineStr">
         <is>
-          <t>Balears Illes</t>
+          <t>Navarra Comunidad Foral de</t>
         </is>
       </c>
       <c r="D1462" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="n">
         <v>1462</v>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
           <t>2024-11-01</t>
         </is>
       </c>
       <c r="C1463" t="inlineStr">
         <is>
-          <t>Rioja La</t>
+          <t>Otros</t>
         </is>
       </c>
       <c r="D1463" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="n">
         <v>1463</v>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
           <t>2024-11-01</t>
         </is>
       </c>
       <c r="C1464" t="inlineStr">
         <is>
-          <t>Madrid Comunidad de</t>
+          <t>Balears Illes</t>
         </is>
       </c>
       <c r="D1464" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="n">
         <v>1464</v>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
           <t>2024-11-01</t>
         </is>
       </c>
       <c r="C1465" t="inlineStr">
         <is>
-          <t>Otros</t>
+          <t>Rioja La</t>
         </is>
       </c>
       <c r="D1465" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="n">
         <v>1465</v>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
           <t>2024-11-01</t>
         </is>
       </c>
       <c r="C1466" t="inlineStr">
         <is>
-          <t>Navarra Comunidad Foral de</t>
+          <t>Madrid Comunidad de</t>
         </is>
       </c>
       <c r="D1466" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="n">
         <v>1466</v>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
           <t>2024-11-01</t>
         </is>
       </c>
       <c r="C1467" t="inlineStr">
         <is>
           <t>País Vasco</t>
         </is>
       </c>
       <c r="D1467" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="n">
@@ -36054,29 +36054,29 @@
         <is>
           <t>Otros</t>
         </is>
       </c>
       <c r="D1781" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-03T17:59:35Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-03T17:59:35Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-23T09:16:09Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-23T09:16:09Z</dct:modified>
 </cp:coreProperties>
 </file>