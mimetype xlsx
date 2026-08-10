--- v0 (2026-05-06)
+++ v1 (2026-08-10)
@@ -425,128 +425,718 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>_id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>WSACCESO_FICHEROS_EXCEPCION: (-7) El fichero solicitado no exis</t>
+          <t>Ano</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>Tipo</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>no renuncias</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>&lt;!DOCTYPE html PUBLIC "-//W3C//DTD XHTML 1.0 Strict//EN" "http://www.w3.org/TR/xhtml1/DTD/xhtml1-strict.dtd"&gt;</t>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>231</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>&lt;html xmlns="http://www.w3.org/1999/xhtml" xml:lang="en"&gt;</t>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>91</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>&lt;head&gt;&lt;meta http-equiv="Content-Type" content="text/html; charset=utf-8" /&gt;&lt;title&gt;</t>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>PÃ¡gina de descarga</t>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>118</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>&lt;/title&gt;&lt;/head&gt;</t>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>&lt;body&gt;</t>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>&lt;/body&gt;</t>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>76</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>&lt;/html&gt;</t>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>VPO</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>VPT</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>VPP</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-05-06T09:08:08Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-05-06T09:08:08Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T06:38:25Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T06:38:25Z</dct:modified>
 </cp:coreProperties>
 </file>