--- v0 (2026-08-10)
+++ v1 (2026-09-30)
@@ -540,51 +540,51 @@
           <t>NumeroSuertes</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>TipoCorta</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>FechaAutorizacion</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>3120235083</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>CONCEJO DE AIZPUN</t>
+          <t>CONCEJO DE AIZPÚN</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>ARTAZUL</t>
@@ -640,51 +640,51 @@
           <t>7</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>24/10/2024</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>3120235182</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>CONCEJO DE SATRUSTEGUI-SATRUSTEGI</t>
+          <t>CONCEJO DE SATRUSTEGI</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>4i</t>
@@ -840,51 +840,51 @@
           <t>20</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>28/11/2025</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>3120245004</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>CONCEJO DE ARRAIZ ORQUIN-ARRAITZ-ORKIN</t>
+          <t>CONCEJO DE ARRAITZ-ORKIN</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>236</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>2c</t>
@@ -945,51 +945,51 @@
           <t>22</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>04/04/2025</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>3120245040</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
+          <t>AYUNTAMIENTO DE ETXARRI ARANATZ</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>37a</t>
@@ -1050,51 +1050,51 @@
           <t>96</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>3120245043</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>CONCEJO DE BEUNZA</t>
+          <t>CONCEJO DE BEUNTZA / BEUNZA</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>4d</t>
@@ -1155,51 +1155,51 @@
           <t>13</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>3120245043</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>CONCEJO DE BEUNZA</t>
+          <t>CONCEJO DE BEUNTZA / BEUNZA</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>4d</t>
@@ -1365,51 +1365,51 @@
           <t>13</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>MENDI</t>
@@ -1465,51 +1465,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>MENDI</t>
@@ -1565,51 +1565,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>USTELAGA</t>
@@ -1665,51 +1665,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>USTELAGA</t>
@@ -1765,51 +1765,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>307</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>Askaxar</t>
@@ -1865,51 +1865,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>307</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>Askaxar</t>
@@ -1965,51 +1965,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>376</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>San Urbano</t>
@@ -2065,51 +2065,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U16" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>376</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>San Urbano</t>
@@ -2385,51 +2385,51 @@
           <t>32</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
           <t>31/05/2025</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>3120245183</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>UNION DE ARALAR</t>
+          <t>ARALAR MENDIA / SIERRA DE ARALAR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>692</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>103d,104f, 124b,132a, 133a,134a</t>
@@ -2805,51 +2805,51 @@
           <t>74</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>3120255010</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ABÁRZUZA / ABARTZUZA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>218,219</t>
@@ -2910,51 +2910,51 @@
           <t>33</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
           <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>3120255010</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ABÁRZUZA / ABARTZUZA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>218,219</t>
@@ -3015,51 +3015,51 @@
           <t>33</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
           <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>3120255010</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ABÁRZUZA / ABARTZUZA</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>a</t>
@@ -3125,51 +3125,51 @@
           <t>33</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
           <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>3120255010</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ABÁRZUZA / ABARTZUZA</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>a</t>
@@ -3235,51 +3235,51 @@
           <t>33</t>
         </is>
       </c>
       <c r="U27" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
           <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>3120255015</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
+          <t>AYUNTAMIENTO DE ETXARRI ARANATZ</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>46b,46d, 47a, 75a</t>
@@ -3340,51 +3340,51 @@
           <t>104</t>
         </is>
       </c>
       <c r="U28" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>3120255015</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
+          <t>AYUNTAMIENTO DE ETXARRI ARANATZ</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>46b,46d, 47a, 75a</t>
@@ -3760,51 +3760,51 @@
           <t>37</t>
         </is>
       </c>
       <c r="U32" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>3120255062</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>CONCEJO DE TORRANO-DORRAO</t>
+          <t>CONCEJO DE DORRAO / TORRANO</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>29c</t>
@@ -3865,51 +3865,51 @@
           <t>23</t>
         </is>
       </c>
       <c r="U33" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V33" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>3120255112</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE BACAICOA-BAKAIKU</t>
+          <t>AYUNTAMIENTO DE BAKAIKU</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>21a, 23b, 24a</t>
@@ -3970,51 +3970,51 @@
           <t>59</t>
         </is>
       </c>
       <c r="U34" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>3120255112</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE BACAICOA-BAKAIKU</t>
+          <t>AYUNTAMIENTO DE BAKAIKU</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>21a, 23b, 24a</t>
@@ -4075,51 +4075,51 @@
           <t>59</t>
         </is>
       </c>
       <c r="U35" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>3120255126</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>UNION DE ARALAR</t>
+          <t>ARALAR MENDIA / SIERRA DE ARALAR</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>692</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>124a,134a</t>
@@ -4390,51 +4390,51 @@
           <t>-1</t>
         </is>
       </c>
       <c r="U38" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>3120265032</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE DONAMARÍA</t>
+          <t>AYUNTAMIENTO DE DONAMARIA</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>54d</t>
@@ -4600,51 +4600,51 @@
           <t>-1</t>
         </is>
       </c>
       <c r="U40" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
           <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>3120265051</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>CONCEJO DE BEUNZA</t>
+          <t>CONCEJO DE BEUNTZA / BEUNZA</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>4b y 4d</t>
@@ -4919,29 +4919,29 @@
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t>15/04/2027</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T11:57:57Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T11:57:57Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-30T13:11:22Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-30T13:11:22Z</dct:modified>
 </cp:coreProperties>
 </file>