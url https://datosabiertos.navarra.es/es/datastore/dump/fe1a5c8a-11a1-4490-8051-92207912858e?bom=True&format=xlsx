--- v0 (2026-06-19)
+++ v1 (2026-08-12)
@@ -7836,44 +7836,9156 @@
         <is>
           <t>Málaga</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>Transfiere, Foro Europeo para la Ciencia, Tecnología e Innovación</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>220.53</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
           <t>172.00</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
     </row>
+    <row r="110">
+      <c r="A110" t="n">
+        <v>109</v>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D110" t="n">
+        <v>10</v>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de la Agencia Navarra de Autonomía y Desarrollo de las Personas</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>Aniversario CONELA</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>283.84</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="n">
+        <v>110</v>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D111" t="n">
+        <v>10</v>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de la Agencia Navarra de Autonomía y Desarrollo de las Personas</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>Foro de las ciudades</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>63.10</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="n">
+        <v>111</v>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D112" t="n">
+        <v>10</v>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>Director/a General de Protección Social y Cooperación al Desarrollo</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Oviedo</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>Quinto encuentro técnico de la ponencia de evaluación de la calidad del SAAD</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>380.30</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="n">
+        <v>112</v>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D113" t="n">
+        <v>10</v>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>Director/a Gerente del Servicio Navarro de Empleo-Nafar Lansare</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>LXXXVII CONFERENCIA SECTORIAL DE EMPLEO Y ASUNTOS LABORALES</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="n">
+        <v>113</v>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D114" t="n">
+        <v>10</v>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>Director/a Gerente del Servicio Navarro de Empleo-Nafar Lansare</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Mataró</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>Red Mujeres por la Economía Social</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>93.83</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>141.09</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>28.95</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D115" t="n">
+        <v>10</v>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>Director/a Gerente del Servicio Navarro de Empleo-Nafar Lansare</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>CUENTAS INDIVIDUALES DE APRENDIZAJE EN ESPAÑA</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>106.71</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>167.25</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>11.30</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="n">
+        <v>115</v>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D116" t="n">
+        <v>10</v>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Área 112 Algora</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>Comida viaje conferencia sectorial a Madrid</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>53.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="n">
+        <v>116</v>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D117" t="n">
+        <v>10</v>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>Jefe/a de Gabinete de la consejera de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>Área 112 Algora</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>Comida viaje conferencia sectorial a Madrid</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>53.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="n">
+        <v>117</v>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D118" t="n">
+        <v>10</v>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Puente Suances SL</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>Comida viaje conferencia sectorial a Madrid</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="n">
+        <v>118</v>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D119" t="n">
+        <v>10</v>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Hotel El Soto</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>Comida viaje conferencia sectorial a Madrid</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>6.95</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="n">
+        <v>119</v>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D120" t="n">
+        <v>10</v>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>Director/a General de Economía Social y Trabajo</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>MADRID</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>Reunión Direcciones Generales CCAA Economía Social (MITES)</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>264.08</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>6.85</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="n">
+        <v>120</v>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D121" t="n">
+        <v>10</v>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>Director/a General de Economía Social y Trabajo</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>BRUSELAS</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>S3 CoP Conferencia Anual (Cancelado)</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>312.39</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>270.00</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="n">
+        <v>121</v>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D122" t="n">
+        <v>10</v>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>Director/a General de Economía Social y Trabajo</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>MADRID</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>Real Decreto de los Bomberos Forestales (MITES+INSST+DGE)</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>172.20</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>149.00</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>22.75</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="n">
+        <v>122</v>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D123" t="n">
+        <v>10</v>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Departamento de Derechos Sociales, Economía Social y Empleo</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>Director/a General de Economía Social y Trabajo</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>MADRID</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>*REUNIÓN DGT + CCAA DG TRABAJO (29/06) y Consejo Rector - ITSS 30/06)</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>131.45</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>17.55</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="n">
+        <v>123</v>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D124" t="n">
+        <v>11</v>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>Madrid , acto impacto Programa María Goyri universidad</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>Comida Viaje Madrid Impacto Programa María Goyri</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>45.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="n">
+        <v>124</v>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D125" t="n">
+        <v>11</v>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>Director/a General de de Universidad</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Madrid - Acude con el Consejero en coche Oficial - No origina gastos</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>Viaje Madrid Impacto Programa María Goyri (no hay gastos)</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="n">
+        <v>125</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D126" t="n">
+        <v>11</v>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>Director/a General de Ciencia, Tecnología e Innovación</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Zaragoza</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>Encuentro CCAA - CDTI</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>330.00</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>163.37</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="n">
+        <v>126</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D127" t="n">
+        <v>11</v>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>Director/a General de Ciencia, Tecnología e Innovación</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>Barakaldo</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>Expo Foodtech 2026 - Food For Future (no hay gastos)</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="n">
+        <v>127</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D128" t="n">
+        <v>11</v>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>Director/a General de Ciencia, Tecnología e Innovación</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Shenzhen (China)</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>Viaje institucional del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>1851.08</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>340.00</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="n">
+        <v>128</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D129" t="n">
+        <v>11</v>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>Director/a General de Telecomunicaciones y Digitalización</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Bilbao</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>ESPACIOS DE DATOS - Estrategia, Monetización y Tecnología para la Nueva Economía Digital</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>124.80</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>133.00</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>15.47</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="n">
+        <v>129</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D130" t="n">
+        <v>11</v>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>Director/a General de Telecomunicaciones y Digitalización</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Sevilla</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>Foro de Interoperabilidad y Gobierno de Dato en Salud</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>449.67</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>114.39</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="n">
+        <v>130</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D131" t="n">
+        <v>11</v>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>Director/a General de Telecomunicaciones y Digitalización</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>XXII Convención y Entrega de los Premios AUTELSI</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>249.13</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>329.29</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>82.05</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="n">
+        <v>131</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D132" t="n">
+        <v>11</v>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>Director/a General de Telecomunicaciones y Digitalización</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Bilbao</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>INETUM</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>125.02</t>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>9.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="n">
+        <v>132</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D133" t="n">
+        <v>11</v>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Director/a General de Telecomunicaciones y Digitalización</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Murcia</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>Foro de Gobernanza de las TIC en Salud</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>127.02</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>94.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="n">
+        <v>133</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D134" t="n">
+        <v>11</v>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>Director/a General de Telecomunicaciones y Digitalización</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Málaga</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>DES Digital Enterprise Show</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>111.77</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="n">
+        <v>134</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D135" t="n">
+        <v>11</v>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>Director/a General de Telecomunicaciones y Digitalización</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>Foro de Digitalización de CCAA. II ENCUENTRO TIC de CCAA</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>71.16</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>90.15</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="n">
+        <v>135</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D136" t="n">
+        <v>11</v>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Departamento de Universidad, Innovación y Transformación Digital</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Director/a General de Telecomunicaciones y Digitalización</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>Junta de Gaia-X España. Junta Directiva AUTELSI</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>374.69</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>55.15</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="n">
+        <v>136</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D137" t="n">
+        <v>12</v>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Departamento de Interior, Función Pública y Justicia</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>2024-04-16</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Bagnères-de-Bigorre ( Francia)</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>COMITE DE PILOTAGE 16 AVRIL PIC DU MIDI / COMITE DIRECTIVO</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>97.20</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>97.55</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="n">
+        <v>137</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D138" t="n">
+        <v>12</v>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Departamento de Interior, Función Pública y Justicia</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>COMISIÓN NACIONAL PARA LA PROTECCIÓN DE LAS INFRAESTRUCTURAS CRÍTICAS</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>85.30</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>15.85</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="n">
+        <v>138</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D139" t="n">
+        <v>12</v>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Departamento de Interior, Función Pública y Justicia</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>Director general de Interior</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Zaragoza</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>Reunión PC</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>58.90</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="n">
+        <v>139</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D140" t="n">
+        <v>12</v>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Departamento de Interior, Función Pública y Justicia</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>Director general de Interior</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Pic di Midi</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>Proyecto Alert</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>97.20</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="n">
+        <v>140</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D141" t="n">
+        <v>12</v>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Departamento de Interior, Función Pública y Justicia</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>Directora General de Función Pública</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>Reunión CCEP - MINISTERIO</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>117.65</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>36.20</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="n">
+        <v>141</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D142" t="n">
+        <v>12</v>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Departamento de Interior, Función Pública y Justicia</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>Jefe de la Policía Foral de Navarra</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>Día de les Esquadres 2026</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="n">
+        <v>142</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D143" t="n">
+        <v>12</v>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Departamento de Interior, Función Pública y Justicia</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>Jefe de la Policía Foral de Navarra</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>Patrón Guardia Real</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>55.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="n">
+        <v>143</v>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D144" t="n">
+        <v>12</v>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Departamento de Interior, Función Pública y Justicia</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>Jefe de la Policía Foral de Navarra</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Las Palmas de Gran Canaria</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>Día del cuerpo General de la Policía Canaria</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>70.00</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>110.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="n">
+        <v>144</v>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D145" t="n">
+        <v>12</v>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>Departamento de Interior, Función Pública y Justicia</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>Director/a General de Justicia</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>Mesa redonda en el Consejo General de la Abogacía de Barcelona. Justicia Gratuita</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>136.05</t>
+        </is>
+      </c>
+      <c r="M145" t="inlineStr">
+        <is>
+          <t>323.20</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>20.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="n">
+        <v>145</v>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D146" t="n">
+        <v>12</v>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>Departamento de Interior, Función Pública y Justicia</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>Director/a General de Justicia</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Poznan (Polonia)</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>Foro Europeo de Justicia Restaurativa</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>446.08</t>
+        </is>
+      </c>
+      <c r="M146" t="inlineStr">
+        <is>
+          <t>510.50</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>149.01</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="n">
+        <v>146</v>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D147" t="n">
+        <v>13</v>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>Departamento de Desarrollo Rural y Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>Director General de Agricultura y Ganadería</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Arkaute</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>Foro Latxo</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>129.60</t>
+        </is>
+      </c>
+      <c r="M147" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="n">
+        <v>147</v>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D148" t="n">
+        <v>13</v>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>Departamento de Desarrollo Rural y Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>Director General de Agricultura y Ganadería</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Arkaute</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>Ardiekin</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>129.60</t>
+        </is>
+      </c>
+      <c r="M148" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="n">
+        <v>148</v>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D149" t="n">
+        <v>13</v>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>Departamento de Desarrollo Rural y Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>Director General de Agricultura y Ganadería</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>RASVE</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>133.60</t>
+        </is>
+      </c>
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="n">
+        <v>149</v>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D150" t="n">
+        <v>13</v>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>Departamento de Desarrollo Rural y Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>Director/a General de Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>Comisión Coordinación Residuos</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>110.87</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>255.00</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>114.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="n">
+        <v>150</v>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D151" t="n">
+        <v>13</v>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>Departamento de Desarrollo Rural y Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>Director/a General de Desarrollo Rural</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Urrugne (Francia)</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>Jornada Larrun Poctefa</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>58.82</t>
+        </is>
+      </c>
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="n">
+        <v>151</v>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D152" t="n">
+        <v>13</v>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Departamento de Desarrollo Rural y Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Consejero Desarrollo Rural y Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>Salón Gourmets</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>165.00</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>56.25</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="n">
+        <v>152</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D153" t="n">
+        <v>13</v>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>Departamento de Desarrollo Rural y Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>Consejero Desarrollo Rural y Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Luxemburgo</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>Consejo Europeo de Medio Ambiente</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>854.16</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>280.00</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>243.05</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="n">
+        <v>153</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D154" t="n">
+        <v>14</v>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Valencia</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>Reuniones de turismo</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>998.30</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>120.00</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>23.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="n">
+        <v>154</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D155" t="n">
+        <v>14</v>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Madrid-Melilla</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>MADRID:Gala de premiación . Placa de Oro de ADESP a la Consejería de Cultura, Deporte y Turismo del Gobierno de Navarra. MELILLA: XXXIX Reunión del Pleno de la Conferencia Sectorial de Cultura</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>1135.00</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>272.50</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>107.25</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="n">
+        <v>155</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D156" t="n">
+        <v>14</v>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>Jefe/a de Gabinete de la consejera de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Madrid-Melilla</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>MADRID:Gala de premiación . Placa de Oro de ADESP a la Consejería de Cultura, Deporte y Turismo del Gobierno de Navarra. MELILLA: XXXIX Reunión del Pleno de la Conferencia Sectorial de Cultura</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>1135.00</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>272.50</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>107.25</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="n">
+        <v>156</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D157" t="n">
+        <v>14</v>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>Sport Summit Madrid 2026</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>120.00</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>26.37</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="n">
+        <v>157</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D158" t="n">
+        <v>14</v>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>Jefe/a de Gabinete de la consejera de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>Sport Summit Madrid 2026</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>120.00</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>26.37</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="n">
+        <v>158</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D159" t="n">
+        <v>14</v>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>Director/a General de Cultura-Institución Príncipe de Viana</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>Reunión Rafael Moneo</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>300.15</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>37.05</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="n">
+        <v>159</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D160" t="n">
+        <v>14</v>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>Director Gerente del Instituto Navarro del Deporte y de la Actividad Física</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>Placa de Oro de ADESP a la Consejería de Cultura, Deporte y Turismo del Gobieno de Navarra</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>121.25</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>140.00</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>33.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="n">
+        <v>160</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D161" t="n">
+        <v>14</v>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Director Gerente del Instituto Navarro del Deporte y de la Actividad Física</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>Partido de Waterpolo 9802</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>232.75</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>135.85</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="n">
+        <v>161</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D162" t="n">
+        <v>14</v>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Director Gerente del Instituto Navarro del Deporte y de la Actividad Física</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>Deporte, Industria y Territorio: una agenda compartida y panel Sport Summit Madrid 2026</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>178.00</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>45.85</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="n">
+        <v>162</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D163" t="n">
+        <v>14</v>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Director/a General de Turismo</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Valencia</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>Reuniones turismo</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>998.30</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>120.00</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="n">
+        <v>163</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D164" t="n">
+        <v>14</v>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Director/a General de Turismo</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>Reuniones turismo</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>209.04</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>210.00</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>80.16</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="n">
+        <v>164</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D165" t="n">
+        <v>14</v>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Director/a General de Turismo</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Reus</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>V Jornada de Conectividad Aérea Turespaña-Aena</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>283.50</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>190.08</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>76.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="n">
+        <v>165</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D166" t="n">
+        <v>14</v>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Director/a General de Turismo</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>Reuniones turismo</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>212.00</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>232.00</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>53.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="n">
+        <v>166</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D167" t="n">
+        <v>14</v>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>Director/a General de Turismo</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Segovia - Navas de Oro</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>XVII Congreso Nacional de Turismo Rural (ASETUR)</t>
+        </is>
+      </c>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>197.40</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="n">
+        <v>167</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D168" t="n">
+        <v>14</v>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Director/a General de Turismo</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Toledo</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>ONU Turismo Asamblea anual Toledo</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>217.04</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>320.00</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="n">
+        <v>168</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D169" t="n">
+        <v>14</v>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Departamento de Cultura, Deporte y Turismo</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Director/a General de Turismo</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Nápoles</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>Festival “La Nueva Ola” Nápoles, Camino de Santiago</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>419.45</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="n">
+        <v>169</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D170" t="n">
+        <v>1</v>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>Presidenta</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>Reunión Redeia</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>11.10</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="n">
+        <v>170</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D171" t="n">
+        <v>1</v>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Presidenta</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>China</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>Firma acuerdo con Hythium</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2391.58</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>20.16</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="n">
+        <v>171</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D172" t="n">
+        <v>1</v>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Asesor/a Gabinete</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>China</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>Firma acuerdo con Hythium</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2391.58</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>26.91</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="n">
+        <v>172</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D173" t="n">
+        <v>1</v>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>Asesor/a Gabinete</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>China</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>Firma acuerdo con Hythium</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2391.58</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>26.91</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="n">
+        <v>173</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D174" t="n">
+        <v>1</v>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Presidenta</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Bruselas</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>8ª Reunión COTER</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>283.67</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>320.21</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>167.62</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="n">
+        <v>174</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D175" t="n">
+        <v>1</v>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>Director/a Gabinete</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Bruselas</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>8ª Reunión COTER</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>283.67</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>320.21</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>167.62</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="n">
+        <v>175</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D176" t="n">
+        <v>1</v>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>Asesor/a Gabinete</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>Bruselas</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>8ª Reunión COTER</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>283.67</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>320.21</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>167.62</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="n">
+        <v>176</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D177" t="n">
+        <v>1</v>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>Presidenta</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Bilbao</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>Reunión ARA</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M177" t="inlineStr">
+        <is>
+          <t>268.41</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>61.15</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="n">
+        <v>177</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D178" t="n">
+        <v>1</v>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Director/a Gabinete</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Bilbao</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>Reunión ARA</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr">
+        <is>
+          <t>251.81</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>61.15</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="n">
+        <v>178</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D179" t="n">
+        <v>1</v>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Asesor/a Gabinete</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Bilbao</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>Reunión ARA</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr">
+        <is>
+          <t>251.81</t>
+        </is>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>61.15</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="n">
+        <v>179</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D180" t="n">
+        <v>1</v>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Presidenta</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>Recepción SS Papa León XIV</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>9.95</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="n">
+        <v>180</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D181" t="n">
+        <v>1</v>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Presidenta</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Bruselas</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>Comisión COTER</t>
+        </is>
+      </c>
+      <c r="L181" t="inlineStr">
+        <is>
+          <t>663.77</t>
+        </is>
+      </c>
+      <c r="M181" t="inlineStr">
+        <is>
+          <t>577.60</t>
+        </is>
+      </c>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>150.33</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="n">
+        <v>181</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D182" t="n">
+        <v>1</v>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Director/a Gabinete</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Bruselas</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>Comisión COTER</t>
+        </is>
+      </c>
+      <c r="L182" t="inlineStr">
+        <is>
+          <t>663.77</t>
+        </is>
+      </c>
+      <c r="M182" t="inlineStr">
+        <is>
+          <t>577.60</t>
+        </is>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>150.33</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="n">
+        <v>182</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D183" t="n">
+        <v>1</v>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Presidenta del Gobierno de Navarra</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>Asesor/a Gabinete</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Bruselas</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>Comisión COTER</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>663.77</t>
+        </is>
+      </c>
+      <c r="M183" t="inlineStr">
+        <is>
+          <t>577.60</t>
+        </is>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>150.33</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="n">
+        <v>183</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D184" t="n">
+        <v>2</v>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>China</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>Visita Institucional Shenzhen ecosistemas innovación IA, robótica avanzada y bioteconología</t>
+        </is>
+      </c>
+      <c r="L184" t="inlineStr">
+        <is>
+          <t>1550.00</t>
+        </is>
+      </c>
+      <c r="M184" t="inlineStr">
+        <is>
+          <t>340.00</t>
+        </is>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>75.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="n">
+        <v>184</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D185" t="n">
+        <v>2</v>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Jefe/a de Gabinete del consejero de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>China</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>Visita Institucional Shenzhen ecosistemas innovación IA, robótica avanzada y bioteconología</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>1605.05</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>340.00</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>75.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="n">
+        <v>185</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D186" t="n">
+        <v>2</v>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Director/a General de Presidencia, Gobierno Abierto y Relaciones con el Parlamento de Navarra</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>The Unframed Open Portraits. Los Rostros del Gobierno Abierto en España</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>62.22</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>23.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="n">
+        <v>186</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D187" t="n">
+        <v>2</v>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Director/a General de Presidencia, Gobierno Abierto y Relaciones con el Parlamento de Navarra</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Galicia</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>Encuentro de la Red Interautonómica de Participación Ciudadana</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>328.26</t>
+        </is>
+      </c>
+      <c r="M187" t="inlineStr">
+        <is>
+          <t>431.37</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>44.35</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="n">
+        <v>187</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D188" t="n">
+        <v>2</v>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Director/a General de Planificación, Coordinación, Innovación y Evaluación de Políticas Públicas</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Bilbao</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>Innobasque</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>82.16</t>
+        </is>
+      </c>
+      <c r="M188" t="inlineStr">
+        <is>
+          <t>120.00</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>79.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="n">
+        <v>188</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D189" t="n">
+        <v>2</v>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Director/a General de Planificación, Coordinación, Innovación y Evaluación de Políticas Públicas</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Malta</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>Conferencia Internacional de ESN</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>605.25</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>780.00</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>106.15</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="n">
+        <v>189</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D190" t="n">
+        <v>2</v>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Director/a General de Planificación, Coordinación, Innovación y Evaluación de Políticas Públicas</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>Jornada Horizonte 2030 y Presentación Proyecto Umana</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>142.95</t>
+        </is>
+      </c>
+      <c r="M190" t="inlineStr">
+        <is>
+          <t>223.00</t>
+        </is>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>53.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="n">
+        <v>190</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D191" t="n">
+        <v>2</v>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Director/a General de Planificación, Coordinación, Innovación y Evaluación de Políticas Públicas</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>2026-06-19</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>2026-06-19</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Vitoria</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>Lanzamiento (Kick Off Meeting) del proyecto Observatorio Innovación Sostenible Empresarial (OISE)</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>36.26</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="n">
+        <v>191</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D192" t="n">
+        <v>2</v>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de la Oficina de Análisis y Prospección</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Bilbao</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>Innobasque</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>82.16</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>120.00</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>79.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="n">
+        <v>192</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D193" t="n">
+        <v>2</v>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de la Oficina de Análisis y Prospección</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Bilbao</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Reunión de la Asociación Española de Prospectiva.</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>132.53</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>95.00</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="n">
+        <v>193</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D194" t="n">
+        <v>2</v>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Departamento de Presidencia e Igualdad</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de la Oficina de Análisis y Prospección</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>2026-06-19</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>2026-06-19</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Vitoria</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>Lanzamiento (Kick Off Meeting) del proyecto Observatorio Innovación Sostenible Empresarial (OISE)</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>36.26</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="n">
+        <v>194</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D195" t="n">
+        <v>3</v>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de Euskarabidea-Instituto Navarro del Euskera</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Bilbo</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>Galeuska protokoloa</t>
+        </is>
+      </c>
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>139.02</t>
+        </is>
+      </c>
+      <c r="M195" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="n">
+        <v>195</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D196" t="n">
+        <v>3</v>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de Euskarabidea-Instituto Navarro del Euskera</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Lasarte-Oria</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>Udaltop</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>60.80</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="n">
+        <v>196</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D197" t="n">
+        <v>3</v>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de Euskarabidea-Instituto Navarro del Euskera</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Gasteiz</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>EABren osoko bilkura</t>
+        </is>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>79.30</t>
+        </is>
+      </c>
+      <c r="M197" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="n">
+        <v>197</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D198" t="n">
+        <v>3</v>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de Euskarabidea-Instituto Navarro del Euskera</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Donostia</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>Euskaraldiaren 2. gogoeta</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>70.20</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="n">
+        <v>198</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D199" t="n">
+        <v>3</v>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Director/a General de Memoria y Convivencia</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>Intervención en el Congreso de los Diputados - Jornada Día de la verdad en Madrid</t>
+        </is>
+      </c>
+      <c r="L199" t="inlineStr">
+        <is>
+          <t>105.75</t>
+        </is>
+      </c>
+      <c r="M199" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="n">
+        <v>199</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D200" t="n">
+        <v>3</v>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Director/a General de Memoria y Convivencia</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>2026-05-09</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Girona</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>Universidad de Girona Jornadas de memoria democrática</t>
+        </is>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M200" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>95.10</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="n">
+        <v>200</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D201" t="n">
+        <v>3</v>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>Director/a General de Memoria y Convivencia</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>Reunión en el Ministerio Interior</t>
+        </is>
+      </c>
+      <c r="L201" t="inlineStr">
+        <is>
+          <t>79.00</t>
+        </is>
+      </c>
+      <c r="M201" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="n">
+        <v>201</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D202" t="n">
+        <v>3</v>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Director/a General de Memoria y Convivencia</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>Reunión en el Ministerio Interior</t>
+        </is>
+      </c>
+      <c r="L202" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M202" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>57.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="n">
+        <v>202</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D203" t="n">
+        <v>3</v>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>Director/a General de Memoria y Convivencia</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>Jornadas FVT (Fundación Víctimas del Terrorismo) en Aranjuez</t>
+        </is>
+      </c>
+      <c r="L203" t="inlineStr">
+        <is>
+          <t>164.40</t>
+        </is>
+      </c>
+      <c r="M203" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="n">
+        <v>203</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D204" t="n">
+        <v>3</v>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Gurs-Olorón-Francia</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>Acto Memoria Histórica Campos Concentración</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M204" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>49.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="n">
+        <v>204</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D205" t="n">
+        <v>3</v>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>Delegación cultural China</t>
+        </is>
+      </c>
+      <c r="L205" t="inlineStr">
+        <is>
+          <t>22.80</t>
+        </is>
+      </c>
+      <c r="M205" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>30.10</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="n">
+        <v>205</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D206" t="n">
+        <v>3</v>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Québec-Canadá</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>Asamblea General CPMR</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>89.69</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>349.63</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="n">
+        <v>206</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D207" t="n">
+        <v>3</v>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>Jefe/a de Gabinete de la consejera de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>Québec-Canadá</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>Asamblea General CPMR</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>89.69</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>349.63</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="n">
+        <v>207</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D208" t="n">
+        <v>3</v>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>Director/a General de Acción Exterior</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Copenhagen (Dinamarca)</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>12th Evento anual Interreg EUROPE</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>1126.27</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>395.23</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>127.45</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="n">
+        <v>208</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D209" t="n">
+        <v>3</v>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>Director/a General de Acción Exterior</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>Valladolid</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>Evento itinerante Hogares Navarros en otras CCAA</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>101.40</t>
+        </is>
+      </c>
+      <c r="M209" t="inlineStr">
+        <is>
+          <t>115.47</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>61.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="n">
+        <v>209</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D210" t="n">
+        <v>3</v>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>Director/a General de Acción Exterior</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>Balance de 40 años de pertenencia de España a la Unión Europea y retos de la Europa de hoy</t>
+        </is>
+      </c>
+      <c r="L210" t="inlineStr">
+        <is>
+          <t>92.40</t>
+        </is>
+      </c>
+      <c r="M210" t="inlineStr">
+        <is>
+          <t>222.34</t>
+        </is>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>44.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="n">
+        <v>210</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D211" t="n">
+        <v>3</v>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Director/a General de Acción Exterior</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>Logroño</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>Evento itinerante Hogares Navarros en otras CCAA</t>
+        </is>
+      </c>
+      <c r="L211" t="inlineStr">
+        <is>
+          <t>267.00</t>
+        </is>
+      </c>
+      <c r="M211" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="n">
+        <v>211</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D212" t="n">
+        <v>3</v>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>Director/a General de Acción Exterior</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Bruselas</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>Misión Economía Social de Navarra</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>934.88</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr">
+        <is>
+          <t>356.89</t>
+        </is>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>125.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="n">
+        <v>212</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D213" t="n">
+        <v>3</v>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>Director/a General de Acción Exterior</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>V Pleno del VIII Mandato del Consejo General de la Ciudadanía Española en el Exterior</t>
+        </is>
+      </c>
+      <c r="L213" t="inlineStr">
+        <is>
+          <t>299.18</t>
+        </is>
+      </c>
+      <c r="M213" t="inlineStr">
+        <is>
+          <t>540.00</t>
+        </is>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>28.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="n">
+        <v>213</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D214" t="n">
+        <v>3</v>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>Director/a General de Acción Exterior</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Bruselas</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>European Green Week y Entrega premio EWWR 2025</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>-394.00</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr">
+        <is>
+          <t>130.38</t>
+        </is>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>86.99</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="n">
+        <v>214</v>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D215" t="n">
+        <v>3</v>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>Director/a General de Acción Exterior</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Vitoria-Gasteiz</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>Evento itinerante Hogares Navarros en otras CCAA</t>
+        </is>
+      </c>
+      <c r="L215" t="inlineStr">
+        <is>
+          <t>394.00</t>
+        </is>
+      </c>
+      <c r="M215" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>6.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="n">
+        <v>215</v>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D216" t="n">
+        <v>3</v>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>Director/a General de Acción Exterior</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Freiberg (Alemania)</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>Comité Ejecutivo ARFE (Asociación de Regiones Fronterizas Europeas)</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>981.52</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>298.05</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>57.85</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="n">
+        <v>216</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D217" t="n">
+        <v>3</v>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>Departamento de Memoria y Convivencia, Acción Exterior y Euskera</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>Director/a General de Acción Exterior</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Valencia</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>Evento itinerante Hogares Navarros en otras CCAA</t>
+        </is>
+      </c>
+      <c r="L217" t="inlineStr">
+        <is>
+          <t>155.00</t>
+        </is>
+      </c>
+      <c r="M217" t="inlineStr">
+        <is>
+          <t>119.46</t>
+        </is>
+      </c>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>46.12</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="n">
+        <v>217</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D218" t="n">
+        <v>4</v>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>Director/a Gerente del Instituto Navarro de la Juventud</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>Comité Ejecutivo de la Red Española de Albergues Juveniles (REAJ)</t>
+        </is>
+      </c>
+      <c r="L218" t="inlineStr">
+        <is>
+          <t>169.10</t>
+        </is>
+      </c>
+      <c r="M218" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N218" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="n">
+        <v>218</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D219" t="n">
+        <v>4</v>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>Director/a Gerente del Instituto Navarro de la Juventud</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>2026-06-14</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Madrid-Toledo</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>Asamblea REAJ. Encuentro estatal de Corresponsales Juveniles.</t>
+        </is>
+      </c>
+      <c r="L219" t="inlineStr">
+        <is>
+          <t>147.75</t>
+        </is>
+      </c>
+      <c r="M219" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="n">
+        <v>219</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D220" t="n">
+        <v>4</v>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>Director/a General de Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Bilbao</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>Jornada de trabajo organizada por el Gobierno Vasco - Bilbao</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>379.75</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>90.00</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="n">
+        <v>220</v>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D221" t="n">
+        <v>4</v>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>Director/a General de Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>Bruselas</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>Cierre del proyecto europeo QSN+</t>
+        </is>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>639.50</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>217.98</t>
+        </is>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>128.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="n">
+        <v>221</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D222" t="n">
+        <v>4</v>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>Director/a General de Vivienda</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>SANTIAGO DE COMPOSTELA</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>JORNADAS BNG LA VIVIENDA EN GALICIA</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>61.89</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="n">
+        <v>222</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D223" t="n">
+        <v>4</v>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>Director/a General de Vivienda</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>MADRID</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>MESA REDONDA EN CONGRESO DE LOS DIPUTADOS</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>155.45</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="n">
+        <v>223</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D224" t="n">
+        <v>4</v>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>Director/a General de Vivienda</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>VITORIA</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>REUNIÓN CON GOBIERNO VASCO</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>75.48</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="n">
+        <v>224</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D225" t="n">
+        <v>4</v>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>Consejera de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>Jornada HORIZONTE 2030 Un país que se construye desde el bien común. Ministerio Derechos Sociales</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>153.33</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>54.87</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="n">
+        <v>225</v>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D226" t="n">
+        <v>4</v>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>Consejera de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>2026-06-14</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>Foro II Edición – INMOBILIARIO 360º. EL PAÍS</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>153.33</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>33.13</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="n">
+        <v>226</v>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D227" t="n">
+        <v>4</v>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>Jefe de Gabinete de la Consejera de Vivienda Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>Aco0mpañar a la Consejera a la jornada HORIZONTE 2030 Un país que se construye desde el bien común. Ministerio Derechos Sociales</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M227" t="inlineStr">
+        <is>
+          <t>153.33</t>
+        </is>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>54.87</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="n">
+        <v>227</v>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D228" t="n">
+        <v>4</v>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>Departamento de Vivienda, Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>Jefe de Gabinete de la Consejera de Vivienda Juventud y Políticas Migratorias</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>2026-06-14</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>Acompañar a la Consejera en el Foro II Edición – INMOBILIARIO 360º. EL PAÍS</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M228" t="inlineStr">
+        <is>
+          <t>153.33</t>
+        </is>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>33.13</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="n">
+        <v>228</v>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D229" t="n">
+        <v>5</v>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>Departamento de Economía y Hacienda</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>DIRECTORA GENERAL DE PRESPUESTOS Y PATRIMONIO</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>MADRID</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>JORNADA AIREF</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>215.69</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>61.10</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="n">
+        <v>229</v>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D230" t="n">
+        <v>5</v>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>Departamento de Economía y Hacienda</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de Hacienda Foral de Navarra</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Logroño</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>Foro buenas prácticas Administraciones Tributarias</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M230" t="inlineStr">
+        <is>
+          <t>185.00</t>
+        </is>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="n">
+        <v>230</v>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D231" t="n">
+        <v>5</v>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>Departamento de Economía y Hacienda</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de Hacienda Foral de Navarra</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>Reunión con AEAT Planificación inspectora</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>119.14</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="n">
+        <v>231</v>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D232" t="n">
+        <v>5</v>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>Departamento de Economía y Hacienda</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>Director/a Gerente de Hacienda Foral de Navarra</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Las Palmas de Gran Canaria</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>Reunión con la Agencia Tributaria Canaria</t>
+        </is>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>291.21</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>263.60</t>
+        </is>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="n">
+        <v>232</v>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D233" t="n">
+        <v>7</v>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>Departamento de Salud</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>Director/a General de Salud</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>40º Aniversario del Instituto Carlos III</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>220.00</t>
+        </is>
+      </c>
+      <c r="M233" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>99.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="n">
+        <v>233</v>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D234" t="n">
+        <v>8</v>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>Departamento de Cohesión Territorial</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>Directora General de Obras Públicas e Infraestructuras</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>XXVI Edición de la Reunión de Responsables de Conservación de Comunidades Autónomas, Diputaciones Forales y Cabildos</t>
+        </is>
+      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>176.65</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr">
+        <is>
+          <t>257.96</t>
+        </is>
+      </c>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>34.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="n">
+        <v>234</v>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D235" t="n">
+        <v>8</v>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>Departamento de Cohesión Territorial</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>Director/a General de de Ordenación del Territorio</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>Jornada Colegio Arquitectos de Madrid</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>60.90</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="n">
+        <v>235</v>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D236" t="n">
+        <v>8</v>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>Departamento de Cohesión Territorial</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>Director/a General de Transportes y Movilidad Sostenible</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>Vitoria-Gasteiz</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>Asistencia a Jornada "Conectando Álava en Bicicleta"</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>72.08</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>8.85</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="n">
+        <v>236</v>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D237" t="n">
+        <v>8</v>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>Departamento de Cohesión Territorial</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>Director/a General de Transportes y Movilidad Sostenible</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>Zaragoza</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>Reunión con Director Gerente de Ecodes</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>111.00</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="n">
+        <v>237</v>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D238" t="n">
+        <v>8</v>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>Departamento de Cohesión Territorial</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>Director/a General de Transportes y Movilidad Sostenible</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>Asistencia a Confebus Summit 2026, reunión con responsable de AECOC y asistencia a la Junta Arbitral del Transporte.</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>293.04</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>303.00</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>78.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="n">
+        <v>238</v>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D239" t="n">
+        <v>8</v>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>Departamento de Cohesión Territorial</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>Director/a General de Transportes y Movilidad Sostenible</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>Barcelona</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>Asistencia a Jornada SIL Barcelona 2026</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>380.62</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr">
+        <is>
+          <t>329.50</t>
+        </is>
+      </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>70.50</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="n">
+        <v>239</v>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D240" t="n">
+        <v>8</v>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>Departamento de Cohesión Territorial</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>Director/a General de Transportes y Movilidad Sostenible</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>Asistencia a Jornada Intermodalidad AECOC</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>275.57</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>31.10</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="n">
+        <v>240</v>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D241" t="n">
+        <v>8</v>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>Departamento de Cohesión Territorial</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>Director/a General de Transportes y Movilidad Sostenible</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>Asistencia a la Comisión de Directores Generales de Transporte del Estado y de las CCAA</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>431.82</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>18.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="n">
+        <v>241</v>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D242" t="n">
+        <v>8</v>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>Departamento de Cohesión Territorial</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>Zaragoza</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>Reunión Confederación Hidrográfica del Ebro</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>95.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="n">
+        <v>242</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>XI</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>2023-2027</t>
+        </is>
+      </c>
+      <c r="D243" t="n">
+        <v>8</v>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>Departamento de Cohesión Territorial</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>Consejero/a</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>Madrid</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>Centenario de las Confederaciones Hidrográficas</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>31.25</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>304.78</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>80.30</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-19T22:37:30Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-19T22:37:30Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-12T10:11:35Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-12T10:11:35Z</dct:modified>
 </cp:coreProperties>
 </file>