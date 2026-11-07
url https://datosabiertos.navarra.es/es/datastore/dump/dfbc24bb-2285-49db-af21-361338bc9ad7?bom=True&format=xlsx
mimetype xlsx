--- v0 (2026-07-27)
+++ v1 (2026-11-07)
@@ -565,61 +565,61 @@
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Rutas por Navarra, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>04/04/2018</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>UETC0132</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Aceite Artajo</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -645,61 +645,61 @@
           <t>Fontellas</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>16/04/2025</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>UETAC015</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Activa Experience</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Desconocido</t>
@@ -725,61 +725,61 @@
           <t>Cascante</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Actividades gastronómicas, Alquiler bicis eléctricas, Alquiler de bicis, Buggy, Cicloturismo , Hípica, Quad/Buggy, Rutas en 4x4, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>30/03/2011</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>UETC0058</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Actividades Turísticas Complejo Castejón</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -805,61 +805,61 @@
           <t>Castejón</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Rutas por Navarra, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>25/06/2015</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>UETA0065</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Aida Chaos Morán</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -885,61 +885,61 @@
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>13/04/2025</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>UETC0072</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Aire de Bardenas</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -965,61 +965,61 @@
           <t>Tudela</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Alquiler bicis eléctricas, Alquiler de bicis, Fotografía, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t>28/09/2017</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>UETAC072</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Aizti Ingurumen Zerbitzuak</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Desconocido</t>
@@ -1045,61 +1045,61 @@
           <t>Bakaiku</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Senderismo, Visitas a  patrimonio natural, Visitas didácticas</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>01/08/2023</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>UETA0062</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Alberto Marset</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -1125,61 +1125,61 @@
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>27/09/2024</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>UETC0069</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Albi</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -1205,61 +1205,61 @@
           <t>Arruazu</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Actividades de Agroturismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>25/11/2016</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>UETC0087</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Aldeko Tour</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -1285,61 +1285,61 @@
           <t>Baztan</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Rutas en 4x4</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>10/07/2019</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>UETC0103</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Amaiur Arkeologia Zentroa-Museoa</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -1365,61 +1365,61 @@
           <t>Baztan</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>15/10/2020</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>UETC0135</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Amatria Vinos y Viñedos</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Desconocido</t>
@@ -1445,61 +1445,61 @@
           <t>Artajona</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Zona Media</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>13/05/2025</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>UETA0025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Ametsa escuela de vuelo libre: ala delta y parapente</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -1525,61 +1525,61 @@
           <t>Monreal / Elo</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>Comarca Sangüesa-Prepirineo</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Ala delta, Parapente, Vuelo ultraligero</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>15/11/2010</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>UETA0024</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Ameztia BTT</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -1605,61 +1605,61 @@
           <t>Doneztebe / Santesteban</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Alquiler de bicis</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>22/06/2010</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>UETC0123</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>APS (Arqueología y Patrimonio Sola)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -1685,61 +1685,61 @@
           <t>Cabanillas</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>15/02/2024</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>UETC0061</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Arga Guías</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Sin definir</t>
@@ -1785,14038 +1785,14358 @@
           <t>09/11/2015</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>info@argaguias.com</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>https://argaguias.com</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>619724106</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>UETC0143</t>
+          <t>UETA0069</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Astiro</t>
+          <t>Arnasa mendi Gida</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>San Bartolomé 2</t>
+          <t>Nagusia 15</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>31877</t>
+          <t>31451</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Larraun</t>
+          <t>Oronz / Orontze</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Orbaizeta</t>
+          <t>Oronz / Orontze</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
+          <t>Ala delta, Montañismo, Senderismo</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>Turismo Activo</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>15/07/2026</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>info.arnasa@gmail.com</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>UETC0002</t>
+          <t>UETC0143</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Auñak Servicios Turísticos</t>
+          <t>Astiro</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Xotoa Kalea 49</t>
+          <t>San Bartolomé 2</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>31693</t>
+          <t>31877</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Garralda</t>
+          <t>Larraun</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Garralda</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>Rutas en 4x4, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>27/10/2004</t>
+          <t>21/04/2026</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.astiro.eus</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>UETAC012</t>
+          <t>UETC0002</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Aventuras Bardeneras</t>
+          <t>Auñak Servicios Turísticos</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>De Los Palomares 46</t>
+          <t>Xotoa Kalea 49</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>31514</t>
+          <t>31693</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Valtierra</t>
+          <t>Garralda</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Valtierra</t>
+          <t>Garralda</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>Cicloturismo , Fotografía, Rutas en 4x4, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Rutas en 4x4, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>11/06/2009</t>
+          <t>27/10/2004</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>UETAC082</t>
+          <t>UETAC012</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Bake Bikes</t>
+          <t>Aventuras Bardeneras</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>San Isidro Labrador 0</t>
+          <t>De Los Palomares 46</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>31588</t>
+          <t>31514</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Lazagurría</t>
+          <t>Valtierra</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Lazagurría</t>
+          <t>Valtierra</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Cicloturismo , Fotografía, Rutas en 4x4, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>22/08/2025</t>
+          <t>11/06/2009</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>UETAC017</t>
+          <t>UETAC082</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Bardenas Aventure</t>
+          <t>Bake Bikes</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Eras Bajas 11</t>
+          <t>San Isidro Labrador 0</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31588</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Lazagurría</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Lazagurría</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>Alquiler bicis eléctricas, Cicloturismo , Hípica, Rutas en 4x4, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>27/06/2011</t>
+          <t>22/08/2025</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>UETAC047</t>
+          <t>UETAC017</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Bardenas Bike</t>
+          <t>Bardenas Aventure</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>De la Ribera 26</t>
+          <t>Eras Bajas 11</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>31513</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Arguedas</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Arguedas</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>Alquiler bicis eléctricas, Alquiler de bicis</t>
+          <t>Alquiler bicis eléctricas, Cicloturismo , Hípica, Rutas en 4x4, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>04/06/2019</t>
+          <t>27/06/2011</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>UETAC078</t>
+          <t>UETAC047</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Bardenas Biosfera</t>
+          <t>Bardenas Bike</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>del Barrio 44 3ºD</t>
+          <t>De la Ribera 26</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Alquiler bicis eléctricas, Alquiler de bicis</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>05/03/2025</t>
+          <t>04/06/2019</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>UETA0046</t>
+          <t>UETAC078</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Bardenas Buggies Tour</t>
+          <t>Bardenas Biosfera</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Salinas 0</t>
+          <t>del Barrio 44 3ºD</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>31514</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Valtierra</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Valtierra</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>Buggy, Cicloturismo , Quad/Buggy, Rutas en 4x4, Senderismo</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>03/04/2020</t>
+          <t>05/03/2025</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>UETAC068</t>
+          <t>UETA0046</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Bardenas Offroad</t>
+          <t>Bardenas Buggies Tour</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Capuchinas 33 Bajo</t>
+          <t>Salinas 0</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31514</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Valtierra</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Valtierra</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>Rutas en 4x4, Visitas a  patrimonio natural</t>
+          <t>Buggy, Cicloturismo , Quad/Buggy, Rutas en 4x4, Senderismo</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>04/04/2023</t>
+          <t>03/04/2020</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>UETA0044</t>
+          <t>UETAC068</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Bardenas Tour</t>
+          <t>Bardenas Offroad</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Cañeclo 15</t>
+          <t>Capuchinas 33 Bajo</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>Alquiler bicis eléctricas, Alquiler de bicis, Cicloturismo , Rutas en 4x4, Rutas por Navarra, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Rutas en 4x4, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>17/04/2019</t>
+          <t>04/04/2023</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>UETA0060</t>
+          <t>UETA0044</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Barranksó</t>
+          <t>Bardenas Tour</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Mayor 33</t>
+          <t>Cañeclo 15</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>31454</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Castillonuevo</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Castillonuevo</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>Comarca Sangüesa-Prepirineo</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Alquiler bicis eléctricas, Alquiler de bicis, Cicloturismo , Rutas en 4x4, Rutas por Navarra, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>28/05/2024</t>
+          <t>17/04/2019</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>UETAC087</t>
+          <t>UETA0060</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Basabere Educación Natural</t>
+          <t>Barranksó</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Mayor 33</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>31454</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Castillonuevo</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>Castillonuevo</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>Comarca Sangüesa-Prepirineo</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>29/04/2026</t>
+          <t>28/05/2024</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>UETAC085</t>
+          <t>UETAC087</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Basabidea</t>
+          <t>Basabere Educación Natural</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Garagardoia 27</t>
+          <t>Ligorri 7</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>31417</t>
+          <t>31177</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Isaba / Izaba</t>
+          <t>Lezaun</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Isaba / Izaba</t>
+          <t>Lezaun</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>29/04/2026</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>info@basabere.com</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>UETC0039</t>
+          <t>UETAC085</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Basojaun</t>
+          <t>Basabidea</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Casa Prekonea, Ctra. nº 6 0</t>
+          <t>Garagardoia 27</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>31749</t>
+          <t>31417</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Ezkurra</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Ezkurra</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Cicloturismo , Senderismo, Visitas a  patrimonio natural</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>31/10/2013</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>UETAC064</t>
+          <t>UETC0039</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Basquelands Way</t>
+          <t>Basojaun</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Markotegi Bidea 8 A</t>
+          <t>Casa Prekonea, Ctra. nº 6 0</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>31000</t>
+          <t>31749</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Ezkurra</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Ezkurra</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Rutas por Navarra, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Actividades gastronómicas, Cicloturismo , Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>18/02/2022</t>
+          <t>31/10/2013</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>UETAC055</t>
+          <t>UETAC064</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>BasqueMTB</t>
+          <t>Basquelands Way</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Alkaiaga  31 A</t>
+          <t>Markotegi Bidea 8 A</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>31770</t>
+          <t>31000</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>Cicloturismo , Visitas temáticas culturales</t>
+          <t>Actividades gastronómicas, Rutas por Navarra, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>18/02/2022</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>UETC0126</t>
+          <t>UETAC055</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Baztantours</t>
+          <t>BasqueMTB</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Jaime Urrutia 20</t>
+          <t>Alkaiaga  31 A</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>31700</t>
+          <t>31770</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Elizondo</t>
+          <t>Lesaka</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Baztan</t>
+          <t>Lesaka</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
+          <t>Cicloturismo , Visitas temáticas culturales</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>20/05/2024</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>UETA0039</t>
+          <t>UETC0126</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Belagoa 1</t>
+          <t>Baztantours</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Francia Km 39,5 (Camping Asola 0</t>
+          <t>Jaime Urrutia 20</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>31417</t>
+          <t>31700</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Isaba / Izaba</t>
+          <t>Elizondo</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Isaba / Izaba</t>
+          <t>Baztan</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>Descenso de cañones, Escalada, Montañismo, Senderismo</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>01/08/2017</t>
+          <t>20/05/2024</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>UETA0040</t>
+          <t>UETA0039</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Belagoa 2</t>
+          <t>Belagoa 1</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Francia, Km 39,5 (Camping Asol 0</t>
+          <t>Francia Km 39,5 (Camping Asola 0</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>31417</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Descenso de cañones, Escalada, Montañismo, Senderismo</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>01/08/2017</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>UETC0121</t>
+          <t>UETA0040</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Bizi Codés</t>
+          <t>Belagoa 2</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Mayor 6</t>
+          <t>Francia, Km 39,5 (Camping Asol 0</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>31228</t>
+          <t>31417</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Espronceda</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Espronceda</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Descenso de cañones, Escalada, Montañismo, Senderismo</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>07/08/2023</t>
+          <t>01/08/2017</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>UETA0055</t>
+          <t>UETAC089</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Bizifly Paramotor Navarra</t>
+          <t>Bidaide</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Errotaldea 1</t>
+          <t>San Nikolas 25</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>31798</t>
+          <t>31640</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Olague</t>
+          <t>Auritz / Burguete</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Anue</t>
+          <t>Auritz / Burguete</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>Parapente</t>
+          <t>Raquetas de nieve, Senderismo</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>08/05/2023</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>info@bidaideguia.com</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.bidaideguia.com</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>UETA0002</t>
+          <t>UETC0121</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>BKZ Navarra Aventura</t>
+          <t>Bizi Codés</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Tellería 57</t>
+          <t>Mayor 6</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>31793</t>
+          <t>31228</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Narbarte</t>
+          <t>Espronceda</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Bertizarana</t>
+          <t>Espronceda</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>Arborismo, Cañón aquapark natural, Canoraft, Descenso de cañones, Escalada, Hidrospeed, Paintball, Piragüismo / Kayak, Rafting, Salto del péndulo, Tirolinas, Vía ferrata</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>20/04/2006</t>
+          <t>07/08/2023</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>contacto@bizicodes.com</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>https://bizicodes.com</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>691523744</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>UETAC0124</t>
+          <t>UETA0055</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Bodega Marqués de Montecierzo, S.L.</t>
+          <t>Bizifly Paramotor Navarra</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>San José 62</t>
+          <t>Errotaldea 1</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>31590</t>
+          <t>31798</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Castejón</t>
+          <t>Olague</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Castejón</t>
+          <t>Anue</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Parapente</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>02/04/2024</t>
+          <t>08/05/2023</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>UETC0136</t>
+          <t>UETA0002</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Camina Navarra</t>
+          <t>BKZ Navarra Aventura</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>La Merindad 26 1 B</t>
+          <t>Tellería 57</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31793</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Narbarte</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Bertizarana</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
+          <t>Arborismo, Cañón aquapark natural, Canoraft, Descenso de cañones, Escalada, Hidrospeed, Paintball, Piragüismo / Kayak, Rafting, Salto del péndulo, Tirolinas, Vía ferrata</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>28/04/2025</t>
+          <t>20/04/2006</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>UETC0127</t>
+          <t>UETC0124</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Camino Presents</t>
+          <t>Bodega Marqués de Montecierzo, S.L.</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Olivares 11</t>
+          <t>San José 62</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>31152</t>
+          <t>31590</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Muruzábal</t>
+          <t>Castejón</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Muruzábal</t>
+          <t>Castejón</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>12/06/2024</t>
+          <t>02/04/2024</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>UETAC034</t>
+          <t>UETC0127</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Carlos Orduna</t>
+          <t>Camino Presents</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Olivares 11</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>31152</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Muruzábal</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>Muruzábal</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F43" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>10/06/2015</t>
+          <t>12/06/2024</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>UETA0042</t>
+          <t>UETAC034</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>CD Hípica Acedo</t>
+          <t>Carlos Orduna</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Del Ferrocarril s/n 0</t>
+          <t>Donantes de Sangre 7 6º B</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>31282</t>
+          <t>31015</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Acedo</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Mendaza</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Hípica</t>
+          <t>Cicloturismo , Montañismo, Raquetas de nieve, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>18/09/2018</t>
+          <t>10/06/2015</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>UETA0045</t>
+          <t>UETA0042</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Centro de equitación y equinoterapia Biki Blasco</t>
+          <t>CD Hípica Acedo</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Valle de Aranguren 0 Km. 8</t>
+          <t>Del Ferrocarril s/n 0</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>31192</t>
+          <t>31282</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Labiano</t>
+          <t>Acedo</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Aranguren</t>
+          <t>Mendaza</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Hípica</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>16/04/2019</t>
+          <t>18/09/2018</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>UETA0038</t>
+          <t>UETA0045</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Centro Internacional de Vuelo Pyrineum</t>
+          <t>Centro de equitación y equinoterapia Biki Blasco</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>De Lardin, s/n 0</t>
+          <t>Valle de Aranguren 0 Km. 8</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>31440</t>
+          <t>31192</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Lumbier</t>
+          <t>Labiano</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Lumbier</t>
+          <t>Aranguren</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Comarca Sangüesa-Prepirineo</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Vuelo ultraligero</t>
+          <t>Hípica</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>27/07/2017</t>
+          <t>16/04/2019</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>UETC0102</t>
+          <t>UETA0038</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Charlie Ruiz Tours Navarra</t>
+          <t>Centro Internacional de Vuelo Pyrineum</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Monasterio de Urdax  19 8ºD</t>
+          <t>De Lardin, s/n 0</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>31011</t>
+          <t>31440</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Lumbier</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Lumbier</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Comarca Sangüesa-Prepirineo</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Rutas por Navarra</t>
+          <t>Vuelo ultraligero</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>24/07/2020</t>
+          <t>27/07/2017</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>UETAC084</t>
+          <t>UETC0102</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Chiquibike Renting Bardenas</t>
+          <t>Charlie Ruiz Tours Navarra</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Misericordia 1</t>
+          <t>Monasterio de Urdax  19 8ºD</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Alquiler bicis eléctricas, Alquiler de bicis, Cicloturismo , Visitas a patrimonio artístico</t>
+          <t>Rutas por Navarra</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>13/11/2025</t>
+          <t>24/07/2020</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>UETA0011</t>
+          <t>UETAC084</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Club Hípico Cristina Ullate</t>
+          <t>Chiquibike Renting Bardenas</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Camino Planillo 0</t>
+          <t>Misericordia 1</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Hípica</t>
+          <t>Alquiler bicis eléctricas, Alquiler de bicis, Cicloturismo , Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>07/03/2007</t>
+          <t>13/11/2025</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>UETC0139</t>
+          <t>UETA0011</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Cobblestones Tour</t>
+          <t>Club Hípico Cristina Ullate</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Fernando Remacha 4 Portal 2 Apto 1B</t>
+          <t>Camino Planillo 0</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>31006</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Zona Media</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Hípica</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>24/09/2025</t>
+          <t>07/03/2007</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>UETC0015</t>
+          <t>UETC0139</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Colectivo Cultural Iñigo Arista</t>
+          <t>Cobblestones Tour</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Irunlarrea 61 Bajo</t>
+          <t>Fernando Remacha 4 Portal 2 Apto 1B</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31006</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Rutas por Navarra, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>23/05/2006</t>
+          <t>24/09/2025</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>UETA0005</t>
+          <t>UETC0015</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Compañía de Guías de las Bardenas</t>
+          <t>Colectivo Cultural Iñigo Arista</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Zaragoza, 80 0</t>
+          <t>Irunlarrea 61 Bajo</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Cicloturismo , Rutas en 4x4, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Rutas por Navarra, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>08/04/2005</t>
+          <t>23/05/2006</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>UETA0027</t>
+          <t>UETA0005</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Coto Valdorba</t>
+          <t>Compañía de Guías de las Bardenas</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Santa María 17</t>
+          <t>Zaragoza, 80 0</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>31494</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Sansoáin</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Leoz / Leotz</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Paintball, Pesca y Caza, Tiro al plato</t>
+          <t>Cicloturismo , Rutas en 4x4, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>23/11/2010</t>
+          <t>08/04/2005</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>UETAC033</t>
+          <t>UETA0027</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Cueva de Mendukilo</t>
+          <t>Coto Valdorba</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Lekunberri-Madotz, Astitz 0</t>
+          <t>Santa María 17</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>31879</t>
+          <t>31494</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Astitz</t>
+          <t>Sansoáin</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Larraun</t>
+          <t>Leoz / Leotz</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>Zona Media</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Espeleología, Visitas a  patrimonio natural</t>
+          <t>Paintball, Pesca y Caza, Tiro al plato</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>02/12/2014</t>
+          <t>23/11/2010</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>UETAC043</t>
+          <t>UETAC033</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>CXM Eventos</t>
+          <t>Cueva de Mendukilo</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Zubiarte 18 2 izq.</t>
+          <t>Lekunberri-Madotz, Astitz 0</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>31620</t>
+          <t>31879</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Huarte / Uharte</t>
+          <t>Astitz</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Huarte / Uharte</t>
+          <t>Larraun</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Cicloturismo , Rutas por Navarra, Visitas a cascos históricos</t>
+          <t>Espeleología, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>21/12/2018</t>
+          <t>02/12/2014</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>691389621</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>UETC0133</t>
+          <t>UETAC043</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Descubre Artajona</t>
+          <t>CXM Eventos</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>San Saturnino 13</t>
+          <t>Zubiarte 18 2 izq.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>31140</t>
+          <t>31620</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Artajona</t>
+          <t>Huarte / Uharte</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Artajona</t>
+          <t>Huarte / Uharte</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Actividades gastronómicas, Cicloturismo , Rutas por Navarra, Visitas a cascos históricos</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>16/04/2025</t>
+          <t>21/12/2018</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>691389621</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>UETC0080</t>
+          <t>UETC0133</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Descubre Pamplona</t>
+          <t>Descubre Artajona</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Berroeta 13</t>
+          <t>San Saturnino 13</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>31892</t>
+          <t>31140</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Zuasti</t>
+          <t>Artajona</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Iza / Itza</t>
+          <t>Artajona</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Zona Media</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Visitas a cascos históricos, Visitas temáticas culturales</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>15/01/2019</t>
+          <t>16/04/2025</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>654520055</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>UETAC088</t>
+          <t>UETC0080</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Desmandelpiri</t>
+          <t>Descubre Pamplona</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>San Vicente 16</t>
+          <t>Berroeta 13</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>31868</t>
+          <t>31892</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Etxarren</t>
+          <t>Zuasti</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Arakil</t>
+          <t>Iza / Itza</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>Zona Media</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Visitas a cascos históricos, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>15/01/2019</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>654520055</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>UETC0144</t>
+          <t>UETAC088</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Destination Consultant-DMC</t>
+          <t>Desmandelpiri</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Navarrería  39 Calle Muguru, 8</t>
+          <t>San Vicente 16</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>31001</t>
+          <t>31868</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Etxarren</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Arakil</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>30/04/2026</t>
+          <t>13/05/2026</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>desmandelpiri@gmail.com</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>UETAC080</t>
+          <t>UETC0144</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Destino Navarra. Guías Turísticos</t>
+          <t>Destination Consultant-DMC</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Navarrería  39 Calle Muguru, 8</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>31001</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Pamplona / Iruña</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>Pamplona / Iruña</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F60" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>25/06/2025</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>gorka@basquecountry-spain-dmc.com</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>https://basquecountry-spain-dmc.com/</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>UETC0022</t>
+          <t>UETAC080</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dinamic Servicios Culturales</t>
+          <t>Destino Navarra. Guías Turísticos</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Artajona 10</t>
+          <t>Barañain 2 Bajo 5</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>31015</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Organización de eventos culturales, Rutas por Navarra, San Fermín / otros servicios, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>12/09/2008</t>
+          <t>25/06/2025</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>UETA0036</t>
+          <t>UETC0022</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Doble A Lizaso Centro Ecuestre</t>
+          <t>Dinamic Servicios Culturales</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>San Simón 150</t>
+          <t>Artajona 10</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>31799</t>
+          <t>31015</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Lizaso</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Ultzama</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Hípica</t>
+          <t>Organización de eventos culturales, Rutas por Navarra, San Fermín / otros servicios, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>15/09/2014</t>
+          <t>12/09/2008</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>UETAC058</t>
+          <t>UETA0036</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>DSS Sailing</t>
+          <t>Doble A Lizaso Centro Ecuestre</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>San Esteban 5</t>
+          <t>San Simón 150</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>31891</t>
+          <t>31799</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Azkarate</t>
+          <t>Lizaso</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Araitz</t>
+          <t>Ultzama</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Mini-formaciones a medida, Vela</t>
+          <t>Hípica</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>08/03/2021</t>
+          <t>15/09/2014</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>UETAC074</t>
+          <t>UETAC058</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Ed+</t>
+          <t>DSS Sailing</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Goldaratzena Borda 0</t>
+          <t>San Esteban 5</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>31878</t>
+          <t>31891</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Aldatz</t>
+          <t>Azkarate</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Larraun</t>
+          <t>Araitz</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Mini-formaciones a medida, Vela</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>06/03/2024</t>
+          <t>08/03/2021</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>UETA0014</t>
+          <t>UETAC074</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Eduardo Blanco Mendizábal</t>
+          <t>Ed+</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Santa Teresa  5 1º</t>
+          <t>Goldaratzena Borda 0</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>31591</t>
+          <t>31878</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Corella</t>
+          <t>Aldatz</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Corella</t>
+          <t>Larraun</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Senderismo, Visitas a  patrimonio natural</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>30/10/2007</t>
+          <t>06/03/2024</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>UETA0001</t>
+          <t>UETA0014</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>EKIA Actividades y Servicios</t>
+          <t>Eduardo Blanco Mendizábal</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Blankoa 0</t>
+          <t>Santa Teresa  5 1º</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>31680</t>
+          <t>31591</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Ochagavía / Otsagabia</t>
+          <t>Corella</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Ochagavía / Otsagabia</t>
+          <t>Corella</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Alquiler de bicis, Cicloturismo , Descenso de cañones, Espeleología, Esquí, Montañismo, Piragüismo / Kayak, Rafting, Raquetas de nieve, Senderismo, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
+          <t>Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>30/11/2004</t>
+          <t>30/10/2007</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>UETAC086</t>
+          <t>UETA0001</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>El Camino People</t>
+          <t>EKIA Actividades y Servicios</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Fuente del Hierro 5 1B</t>
+          <t>Blankoa 0</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>31000</t>
+          <t>31680</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Ochagavía / Otsagabia</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Ochagavía / Otsagabia</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Alquiler de bicis, Cicloturismo , Descenso de cañones, Espeleología, Esquí, Montañismo, Piragüismo / Kayak, Rafting, Raquetas de nieve, Senderismo, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>23/03/2026</t>
+          <t>30/11/2004</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>67</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>UETC0068</t>
+          <t>UETAC086</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Enjoy Pamplona - Visitas Guiadas</t>
+          <t>El Camino People</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Erripagaña 21 1º A</t>
+          <t>Fuente del Hierro 5 1B</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>31000</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Burlada / Burlata</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Burlada / Burlata</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>18/11/2016</t>
+          <t>23/03/2026</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>info@elcaminopeople.com</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>http://www.elcaminopeople.com/</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>68</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>UETAC067</t>
+          <t>UETC0068</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>EnjoyBardenas</t>
+          <t>Enjoy Pamplona - Visitas Guiadas</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>De los Maestros 15</t>
+          <t>Erripagaña 21 1º A</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Cadreita</t>
+          <t>Burlada / Burlata</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Cadreita</t>
+          <t>Burlada / Burlata</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Cicloturismo , Rutas en 4x4, Visitas a  patrimonio natural</t>
+          <t>San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>26/09/2022</t>
+          <t>18/11/2016</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>69</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>UETAC001</t>
+          <t>UETAC067</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Erreka, guías locales de Navarra</t>
+          <t>EnjoyBardenas</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Curia 18 Bajo</t>
+          <t>De los Maestros 15</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>31001</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Cadreita</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Cadreita</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Rutas por Navarra, San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
+          <t>Cicloturismo , Rutas en 4x4, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>30/11/2004</t>
+          <t>26/09/2022</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>70</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>UETA0058</t>
+          <t>UETAC001</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Errozabal zaldiz</t>
+          <t>Erreka, guías locales de Navarra</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Bernardino Tirapu 65 3º</t>
+          <t>Curia 18 Bajo</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31001</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Rutas guiadas y auto-guiadas en burro</t>
+          <t>Actividades gastronómicas, Rutas por Navarra, San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>12/07/2023</t>
+          <t>30/11/2004</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>UETAC076</t>
+          <t>UETC0145</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Escape the City</t>
+          <t>Erronkarizartsu</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Arana 37</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>31415</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Roncal / Erronkari</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>Roncal / Erronkari</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>21/05/2024</t>
+          <t>09/07/2026</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>markizar05@gmail.com</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>UETAC032</t>
+          <t>UETA0058</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Escuela Municipal de Piragüismo Molino de Caparroso</t>
+          <t>Errozabal zaldiz</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>del Molino de Caparroso, s/n 0</t>
+          <t>Bernardino Tirapu 65 3º</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>31015</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Mini-formaciones a medida, Piragüismo / Kayak</t>
+          <t>Rutas guiadas y auto-guiadas en burro</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>11/11/2014</t>
+          <t>12/07/2023</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>73</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>UETA0043</t>
+          <t>UETAC076</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Escuela Navarra de Parapente</t>
+          <t>Escape the City</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Las Canteras 20</t>
+          <t>Monasterio de Urdax 10 6 A</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>31240</t>
+          <t>31011</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Ayegui / Aiegi</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Ayegui / Aiegi</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Parapente, Vuelo ultraligero</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>10/04/2019</t>
+          <t>21/05/2024</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>74</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>UETAC006</t>
+          <t>UETAC032</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Escur</t>
+          <t>Escuela Municipal de Piragüismo Molino de Caparroso</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Monasterio de Irache, s/n 0</t>
+          <t>del Molino de Caparroso, s/n 0</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>31177</t>
+          <t>31015</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Ibiricu de Yerri / Ibiriku Deierri</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Valle de Yerri / Deierri</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Escalada, Espeleología, Piragüismo / Kayak, Senderismo</t>
+          <t>Mini-formaciones a medida, Piragüismo / Kayak</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>26/09/2005</t>
+          <t>11/11/2014</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>UETA0023</t>
+          <t>UETA0043</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Esnavela</t>
+          <t>Escuela Navarra de Parapente</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Estella 3 5º</t>
+          <t>Las Canteras 20</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>31002</t>
+          <t>31240</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Ayegui / Aiegi</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Ayegui / Aiegi</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Piragüismo / Kayak, Vela, Windsurf</t>
+          <t>Parapente, Vuelo ultraligero</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>11/05/2010</t>
+          <t>10/04/2019</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>UETC0023</t>
+          <t>UETAC006</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Etxaideko Errota - Molino de Etxaide</t>
+          <t>Escur</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Molino de Etxaide 0</t>
+          <t>Monasterio de Irache, s/n 0</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>31700</t>
+          <t>31177</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Elizondo</t>
+          <t>Ibiricu de Yerri / Ibiriku Deierri</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Baztan</t>
+          <t>Valle de Yerri / Deierri</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Visitas temáticas culturales</t>
+          <t>Escalada, Espeleología, Piragüismo / Kayak, Senderismo</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>22/06/2009</t>
+          <t>26/09/2005</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>77</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>UETC0138</t>
+          <t>UETA0023</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Eurorutas Sociedad Microcooperativa</t>
+          <t>Esnavela</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sancho el Fuerte 31 local 9</t>
+          <t>Estella 3 5º</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>31007</t>
+          <t>31002</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Piragüismo / Kayak, Vela, Windsurf</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>15/09/2025</t>
+          <t>11/05/2010</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>UETC0084</t>
+          <t>UETC0023</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Excursiones Mendilatz</t>
+          <t>Etxaideko Errota - Molino de Etxaide</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Pantano 0 Km. 4</t>
+          <t>Molino de Etxaide 0</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>31670</t>
+          <t>31700</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Orbaizeta</t>
+          <t>Elizondo</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Orbaizeta</t>
+          <t>Baztan</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Visitas a  patrimonio natural, Visitas temáticas culturales</t>
+          <t>Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>02/05/2019</t>
+          <t>22/06/2009</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>79</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>UETC0109</t>
+          <t>UETC0138</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Eztitsu</t>
+          <t>Eurorutas Sociedad Microcooperativa</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Mayor 9</t>
+          <t>Sancho el Fuerte 31 local 9</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>31292</t>
+          <t>31007</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Lorca / Lorka</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Valle de Yerri / Deierri</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Actividades de Agroturismo, Visitas didácticas</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>23/01/2022</t>
+          <t>15/09/2025</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>80</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>UETA0053</t>
+          <t>UETC0084</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Fagoa</t>
+          <t>Excursiones Mendilatz</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Salbatore 9</t>
+          <t>Pantano 0 Km. 4</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>31711</t>
+          <t>31670</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Urdazubi / Urdax</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Urdazubi / Urdax</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Alquiler de bicis</t>
+          <t>Visitas a  patrimonio natural, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>03/03/2023</t>
+          <t>02/05/2019</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>81</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>UETAC042</t>
+          <t>UETC0109</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>FeelNavarra</t>
+          <t>Eztitsu</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Carretera Artica 11</t>
+          <t>Mayor 9</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>31013</t>
+          <t>31292</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Artica / Artika</t>
+          <t>Lorca / Lorka</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Berrioplano / Berriobeiti</t>
+          <t>Valle de Yerri / Deierri</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Alquiler bicis eléctricas, Enoturismo, Organización de eventos culturales, Rutas por Navarra, San Fermín / alquiler balcones, San Fermín / otros servicios, Visita en patinete/scooter eléctrico, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
+          <t>Actividades de Agroturismo, Visitas didácticas</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>10/10/2018</t>
+          <t>23/01/2022</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>82</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>UETA0051</t>
+          <t>UETA0053</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Fer.8.8a.Fer</t>
+          <t>Fagoa</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>de Estella 21</t>
+          <t>Salbatore 9</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>31262</t>
+          <t>31711</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Allo</t>
+          <t>Urdazubi / Urdax</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Allo</t>
+          <t>Urdazubi / Urdax</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Escalada, Montañismo, Rocódromo, Vía ferrata</t>
+          <t>Alquiler de bicis</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>29/04/2022</t>
+          <t>03/03/2023</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>83</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>UETA0034</t>
+          <t>UETAC042</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Finca Zahorí</t>
+          <t>FeelNavarra</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Urbasa 17</t>
+          <t>Carretera Artica 11</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>31370</t>
+          <t>31013</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Falces</t>
+          <t>Artica / Artika</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Falces</t>
+          <t>Berrioplano / Berriobeiti</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Hípica</t>
+          <t>Actividades gastronómicas, Alquiler bicis eléctricas, Enoturismo, Organización de eventos culturales, Rutas por Navarra, San Fermín / alquiler balcones, San Fermín / otros servicios, Visita en patinete/scooter eléctrico, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>31/03/2014</t>
+          <t>10/10/2018</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>UETAC052</t>
+          <t>UETA0051</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>FiteBike</t>
+          <t>Fer.8.8a.Fer</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Peñahitero 6 bajo</t>
+          <t>de Estella 21</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>31593</t>
+          <t>31262</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Fitero</t>
+          <t>Allo</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Fitero</t>
+          <t>Allo</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Alquiler bicis eléctricas, Alquiler de bicis, Cicloturismo , Rutas por Navarra, Visitas a  patrimonio natural, Visitas a patrimonio artístico</t>
+          <t>Escalada, Montañismo, Rocódromo, Vía ferrata</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>11/03/2020</t>
+          <t>29/04/2022</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>85</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>UETC0110</t>
+          <t>UETA0034</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Fresco Tours</t>
+          <t>Finca Zahorí</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Colon de Larreategui 26 7 C</t>
+          <t>Urbasa 17</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>31000</t>
+          <t>31370</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Falces</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Falces</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Rutas por Navarra, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
+          <t>Hípica</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>21/01/2022</t>
+          <t>31/03/2014</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>86</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>UETC0040</t>
+          <t>UETAC052</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>G. A. Irati</t>
+          <t>FiteBike</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Labaria 25</t>
+          <t>Peñahitero 6 bajo</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>31680</t>
+          <t>31593</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Ochagavía / Otsagabia</t>
+          <t>Fitero</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Ochagavía / Otsagabia</t>
+          <t>Fitero</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Visitas a  patrimonio natural, Visitas a patrimonio artístico</t>
+          <t>Alquiler bicis eléctricas, Alquiler de bicis, Cicloturismo , Rutas por Navarra, Visitas a  patrimonio natural, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>27/12/2013</t>
+          <t>11/03/2020</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>87</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>UETA0064</t>
+          <t>UETC0110</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Garmendi Mendi Gidaria</t>
+          <t>Fresco Tours</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sara Karrika 4 3 D</t>
+          <t>Colon de Larreategui 26 7 C</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>31780</t>
+          <t>31000</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Bera</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Bera</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Actividades gastronómicas, Rutas por Navarra, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>21/01/2022</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>88</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>UETAC010</t>
+          <t>UETC0040</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Garrapo</t>
+          <t>G. A. Irati</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>San Simón 55</t>
+          <t>Labaria 25</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>31799</t>
+          <t>31680</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Lizaso</t>
+          <t>Ochagavía / Otsagabia</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Ultzama</t>
+          <t>Ochagavía / Otsagabia</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Mini-formaciones a medida, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Visitas a  patrimonio natural, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>27/10/2006</t>
+          <t>27/12/2013</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>UETC0099</t>
+          <t>UETA0064</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Gentiana. Servicios Ambientales en el Pirineo.</t>
+          <t>Garmendi Mendi Gidaria</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Sara Karrika 4 3 D</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>31780</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Bera</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>Bera</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F90" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>03/06/2020</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>UETC0106</t>
+          <t>UETAC010</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Gonzalo Fernández Jarne</t>
+          <t>Garrapo</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>San Fermín 12 6º Dcha</t>
+          <t>San Simón 55</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>31004</t>
+          <t>31799</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Lizaso</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Ultzama</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Visitas a cascos históricos</t>
+          <t>Mini-formaciones a medida, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>23/07/2021</t>
+          <t>27/10/2006</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>UETC0074</t>
+          <t>UETC0099</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Granja-escuela Xuberoa</t>
+          <t>Gentiana. Servicios Ambientales en el Pirineo.</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>A Larráyoz - Finca Xuberoa 0 km 1,4</t>
+          <t>Bormapea 410</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>31193</t>
+          <t>31417</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Larráyoz</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Juslapeña / Txulapain</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>Actividades de Agroturismo, Granjas-escuela, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
+          <t>Rutas por Navarra, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>16/03/2018</t>
+          <t>03/06/2020</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>UETC0101</t>
+          <t>UETC0106</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Guía Turística Pamplona</t>
+          <t>Gonzalo Fernández Jarne</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Amaya 16 2ºD</t>
+          <t>San Fermín 12 6º Dcha</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>31002</t>
+          <t>31004</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>Rutas por Navarra</t>
+          <t>Visitas a cascos históricos</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>09/07/2020</t>
+          <t>23/07/2021</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>UETC0003</t>
+          <t>UETC0074</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Guiarte Servicios Turísticos</t>
+          <t>Granja-escuela Xuberoa</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Teobaldos 4</t>
+          <t>A Larráyoz - Finca Xuberoa 0 km 1,4</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31193</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Olite / Erriberri</t>
+          <t>Larráyoz</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Olite / Erriberri</t>
+          <t>Juslapeña / Txulapain</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Enoturismo, Rutas en 4x4, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas didácticas, Visitas teatralizadas, Visitas temáticas culturales</t>
+          <t>Actividades de Agroturismo, Granjas-escuela, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>30/11/2004</t>
+          <t>16/03/2018</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>UETA0019</t>
+          <t>UETC0101</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Guías Urpe</t>
+          <t>Guía Turística Pamplona</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Merindad de Sangüesa 16 3º Izda.</t>
+          <t>Amaya 16 2ºD</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>31002</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Burlada / Burlata</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Burlada / Burlata</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Descenso de cañones, Escalada, Espeleología, Montañismo, Senderismo</t>
+          <t>Rutas por Navarra</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>29/03/2010</t>
+          <t>09/07/2020</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>UETAC079</t>
+          <t>UETA0019</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Guiask2</t>
+          <t>Guías Urpe</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Doctor Gortari 9 1A</t>
+          <t>Merindad de Sangüesa 16 3º Izda.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>31012</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Burlada / Burlata</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Burlada / Burlata</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Escalada</t>
+          <t>Descenso de cañones, Escalada, Espeleología, Montañismo, Senderismo</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>29/03/2010</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>UETC0077</t>
+          <t>UETAC079</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Heredad Beragu Actividades Culturales</t>
+          <t>Guiask2</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>El Abrigo  12</t>
+          <t>Doctor Gortari 9 1A</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>31493</t>
+          <t>31012</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Gallipienzo / Galipentzu</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Gallipienzo / Galipentzu</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Comarca Sangüesa-Prepirineo</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Visitas a cascos históricos, Visitas a patrimonio artístico</t>
+          <t>Escalada</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>23/06/2018</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>97</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>UETA0004</t>
+          <t>UETC0077</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Hípica Arbayún</t>
+          <t>Heredad Beragu Actividades Culturales</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>San Pedro, s/n 0</t>
+          <t>El Abrigo  12</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>31454</t>
+          <t>31493</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Usún / Usun</t>
+          <t>Gallipienzo / Galipentzu</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Romanzado / Erromantzatua</t>
+          <t>Gallipienzo / Galipentzu</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>Comarca Sangüesa-Prepirineo</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Hípica</t>
+          <t>Visitas a cascos históricos, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>22/03/2005</t>
+          <t>23/06/2018</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>98</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>UETA0016</t>
+          <t>UETA0004</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Hípica Ordoki</t>
+          <t>Hípica Arbayún</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Ordoki 0</t>
+          <t>San Pedro, s/n 0</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>31713</t>
+          <t>31454</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Arizkun</t>
+          <t>Usún / Usun</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Baztan</t>
+          <t>Romanzado / Erromantzatua</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Comarca Sangüesa-Prepirineo</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>Hípica</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>14/05/2008</t>
+          <t>22/03/2005</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P99" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>99</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>UETC0125</t>
+          <t>UETA0016</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ikasburuko Guia</t>
+          <t>Hípica Ordoki</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Leorlas 0 s/n</t>
+          <t>Ordoki 0</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>31711</t>
+          <t>31713</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Urdazubi / Urdax</t>
+          <t>Arizkun</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Urdazubi / Urdax</t>
+          <t>Baztan</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Hípica</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>06/05/2024</t>
+          <t>14/05/2008</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>UETAC075</t>
+          <t>UETC0125</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Ipar Trails</t>
+          <t>Ikasburuko Guia</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Txaseneko Borda 0 s/n</t>
+          <t>Leorlas 0 s/n</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>31866</t>
+          <t>31711</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Beruete</t>
+          <t>Urdazubi / Urdax</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Basaburua</t>
+          <t>Urdazubi / Urdax</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>27/03/2024</t>
+          <t>06/05/2024</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>UETAC077</t>
+          <t>UETAC075</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Irati Aventura-Bizi Tours</t>
+          <t>Ipar Trails</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Txaseneko Borda 0 s/n</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>31866</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Beruete</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>Basaburua</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Plazaola-Sakana-Ultzama</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F102" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>22/05/2024</t>
+          <t>27/03/2024</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>102</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>UETAC059</t>
+          <t>UETAC077</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Irati BTT</t>
+          <t>Irati Aventura-Bizi Tours</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Carretera de Francia 2</t>
+          <t>Luciano Encaje 6</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>31694</t>
+          <t>31692</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Aurizberri / Espinal</t>
+          <t>Abaurregaina / Abaurrea Alta</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Erro</t>
+          <t>Abaurregaina / Abaurrea Alta</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Alquiler bicis eléctricas, Rutas en 4x4, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>06/05/2021</t>
+          <t>22/05/2024</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>103</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>UETAC044</t>
+          <t>UETAC059</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Irati E-bike</t>
+          <t>Irati BTT</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Las Cruces 1</t>
+          <t>Carretera de Francia 2</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>31440</t>
+          <t>31694</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Lumbier</t>
+          <t>Aurizberri / Espinal</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Lumbier</t>
+          <t>Erro</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>Comarca Sangüesa-Prepirineo</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Alquiler bicis eléctricas, Hípica</t>
+          <t>Alquiler bicis eléctricas, Rutas en 4x4, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>10/04/2019</t>
+          <t>06/05/2021</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P104" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>104</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>UETAC027</t>
+          <t>UETAC044</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Irrisarri Land</t>
+          <t>Irati E-bike</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Irisarri 1</t>
+          <t>Las Cruces 1</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>31790</t>
+          <t>31440</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Igantzi</t>
+          <t>Lumbier</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Igantzi</t>
+          <t>Lumbier</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Comarca Sangüesa-Prepirineo</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Tirolinas, Visitas a  patrimonio natural</t>
+          <t>Alquiler bicis eléctricas, Hípica</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>30/04/2014</t>
+          <t>10/04/2019</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>105</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>UETAC019</t>
+          <t>UETA0068</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Itarinatura</t>
+          <t>Iratibira E-Bike</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Urrutía 88</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>31680</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Ochagavía / Otsagabia</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>Ochagavía / Otsagabia</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F106" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>26/04/2012</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>iratibira@gmail.com</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>iratibira.com</t>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>106</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>UETC0014</t>
+          <t>UETAC027</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Jacotrans</t>
+          <t>Irrisarri Land</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Olaberrizokoa 0</t>
+          <t>Irisarri 1</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>31430</t>
+          <t>31790</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Aoiz / Agoitz</t>
+          <t>Igantzi</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Aoiz / Agoitz</t>
+          <t>Igantzi</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Comarca Sangüesa-Prepirineo</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Transporte de equipajes</t>
+          <t>Tirolinas, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>26/04/2006</t>
+          <t>30/04/2014</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P107" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>107</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>UETC0128</t>
+          <t>UETAC019</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Jubilocio</t>
+          <t>Itarinatura</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>San Pedro 5</t>
+          <t>San Pedro 57</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>31867</t>
+          <t>31670</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Aguinaga de Iza</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Iza / Itza</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Cicloturismo , Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>17/06/2024</t>
+          <t>26/04/2012</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P108" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>108</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>UETA0047</t>
+          <t>UETC0014</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Kai Nui Surfing</t>
+          <t>Jacotrans</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Rio Alzania 19 3ºC</t>
+          <t>Olaberrizokoa 0</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>31006</t>
+          <t>31430</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Aoiz / Agoitz</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Aoiz / Agoitz</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Comarca Sangüesa-Prepirineo</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Paddle Sup</t>
+          <t>Transporte de equipajes</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>29/09/2021</t>
+          <t>26/04/2006</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P109" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>109</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>UETA0056</t>
+          <t>UETC0128</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Kayak Tudela</t>
+          <t>Jubilocio</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Zaragoza 46 Esc A 8º G</t>
+          <t>San Pedro 5</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31867</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Aguinaga de Iza</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Iza / Itza</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Zona Media</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Piragüismo / Kayak</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>17/05/2023</t>
+          <t>17/06/2024</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>110</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>UETC0108</t>
+          <t>UETA0047</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Kondaira</t>
+          <t>Kai Nui Surfing</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Iriondoa 19</t>
+          <t>Rio Alzania 19 3ºC</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>31414</t>
+          <t>31006</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Garde</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Garde</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>Visitas a cascos históricos, Visitas temáticas culturales</t>
+          <t>Paddle Sup</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>04/08/2021</t>
+          <t>29/09/2021</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>111</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>UETC0131</t>
+          <t>UETA0056</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Konexioa</t>
+          <t>Kayak Tudela</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Monasterio Viejo de San Pedro  12 5º C</t>
+          <t>Zaragoza 46 Esc A 8º G</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>31000</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Piragüismo / Kayak</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>19/02/2025</t>
+          <t>17/05/2023</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P112" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>112</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>UETA0022</t>
+          <t>UETC0108</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>La Vereda del Cierzo</t>
+          <t>Kondaira</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Caballeros de Jerusalén 45</t>
+          <t>Iriondoa 19</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>31511</t>
+          <t>31414</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Cabanillas</t>
+          <t>Garde</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Cabanillas</t>
+          <t>Garde</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Piragüismo / Kayak, Rutas en 4x4, Senderismo</t>
+          <t>Visitas a cascos históricos, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>28/04/2010</t>
+          <t>04/08/2021</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P113" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>113</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>UETC0035</t>
+          <t>UETC0131</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Labrit Tours</t>
+          <t>Konexioa</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Labriteko Joan 29 1º</t>
+          <t>Monasterio Viejo de San Pedro  12 5º C</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>31001</t>
+          <t>31000</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Visitas a cascos históricos, Visitas temáticas culturales</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>26/08/2013</t>
+          <t>19/02/2025</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P114" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>114</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>UETAC038</t>
+          <t>UETA0022</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Las Montañas de Abril</t>
+          <t>La Vereda del Cierzo</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Mayor 12 2º A</t>
+          <t>Caballeros de Jerusalén 45</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>31130</t>
+          <t>31511</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Mañeru</t>
+          <t>Cabanillas</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Mañeru</t>
+          <t>Cabanillas</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Mini-formaciones a medida, Montañismo, Raquetas de nieve, Senderismo</t>
+          <t>Piragüismo / Kayak, Rutas en 4x4, Senderismo</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>23/12/2016</t>
+          <t>28/04/2010</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P115" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>115</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>UETA0059</t>
+          <t>UETC0035</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Lausoka, arroil eta mendi gidariak</t>
+          <t>Labrit Tours</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>San Salvador 66</t>
+          <t>Labriteko Joan 29 1º</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>31671</t>
+          <t>31001</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Hiriberri / Villanueva de Aezkoa</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Hiriberri / Villanueva de Aezkoa</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Visitas a cascos históricos, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
+          <t>26/08/2013</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>116</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>UETAC0129</t>
+          <t>UETAC038</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Local Experts Tours</t>
+          <t>Las Montañas de Abril</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Pasajes de San Pedro  19</t>
+          <t>Mayor 12 2º A</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>31000</t>
+          <t>31130</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Mañeru</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Mañeru</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Mini-formaciones a medida, Montañismo, Raquetas de nieve, Senderismo</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>07/10/2024</t>
+          <t>23/12/2016</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P117" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>117</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>UTC00114</t>
+          <t>UETA0059</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Magmacultura SL</t>
+          <t>Lausoka, arroil eta mendi gidariak</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>CarlosIII el noble 5</t>
+          <t>San Salvador 66</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31671</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Olite / Erriberri</t>
+          <t>Hiriberri / Villanueva de Aezkoa</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Olite / Erriberri</t>
+          <t>Hiriberri / Villanueva de Aezkoa</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>13/11/2022</t>
+          <t>27/02/2024</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>118</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>UETA0063</t>
+          <t>UETC0129</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Mako Pako, basque shark diving</t>
+          <t>Local Experts Tours</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Cuenca de Pamplona 49 4ºB izda</t>
+          <t>Pasajes de San Pedro  19</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>31015</t>
+          <t>31000</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>29/10/2024</t>
+          <t>07/10/2024</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P119" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>119</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>UETC0095</t>
+          <t>UTC00114</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Mauka</t>
+          <t>Magmacultura SL</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>de la Villa 10</t>
+          <t>CarlosIII el noble 5</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>31414</t>
+          <t>31390</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Garde</t>
+          <t>Olite / Erriberri</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Garde</t>
+          <t>Olite / Erriberri</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>Zona Media</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>Visitas a  patrimonio natural</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>13/03/2020</t>
+          <t>13/11/2022</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P120" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>120</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>UETA0054</t>
+          <t>UETA0063</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Mendi E-Bike</t>
+          <t>Mako Pako, basque shark diving</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>San Pedro 38</t>
+          <t>Cuenca de Pamplona 49 4ºB izda</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>31177</t>
+          <t>31015</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Lezaun</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Lezaun</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>Ala delta, Alquiler bicis eléctricas, Cicloturismo</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>08/02/2023</t>
+          <t>29/10/2024</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>121</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>UATC081</t>
+          <t>UETC0095</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Mendietan</t>
+          <t>Mauka</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Escultor Francisco Durrio 0</t>
+          <t>de la Villa 10</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>31000</t>
+          <t>31414</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Garde</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Garde</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>13/03/2020</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P122" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>122</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>UETC0059</t>
+          <t>UETA0054</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Mendikate</t>
+          <t>Mendi E-Bike</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Garagardoia 0</t>
+          <t>San Pedro 38</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>31417</t>
+          <t>31177</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Isaba / Izaba</t>
+          <t>Lezaun</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Isaba / Izaba</t>
+          <t>Lezaun</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Senderismo, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
+          <t>Ala delta, Alquiler bicis eléctricas, Cicloturismo</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>25/06/2015</t>
+          <t>08/02/2023</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P123" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>123</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>UETC0142</t>
+          <t>UETAC081</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Miquelez</t>
+          <t>Mendietan</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>San Victor 5</t>
+          <t>Escultor Francisco Durrio 0</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>31241</t>
+          <t>31000</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Ollogoyen</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Metauten</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>12/09/2025</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>info@casatxandia.com</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
-          <t>www.casatxandia.com</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t>686980349</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>124</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>UETAC002</t>
+          <t>UETC0059</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Mirua, Actividades de Naturaleza</t>
+          <t>Mendikate</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Abarrategui 41</t>
+          <t>Garagardoia 0</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>31830</t>
+          <t>31417</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Lakuntza</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Lakuntza</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Mini-formaciones a medida, Montañismo, Raquetas de nieve, Rutas por Navarra, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Senderismo, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>30/11/2004</t>
+          <t>25/06/2015</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>UETC0117</t>
+          <t>UETC0142</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>MolArte</t>
+          <t>Miquelez</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Navarrería 39</t>
+          <t>San Victor 5</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>31001</t>
+          <t>31241</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Ollogoyen</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Metauten</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Visitas a cascos históricos, Visitas a patrimonio artístico</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>24/01/2023</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>info@casatxandia.com</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.casatxandia.com</t>
         </is>
       </c>
       <c r="P126" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>686980349</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>UETC0065</t>
+          <t>UETAC002</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Monasterio y Claustro de Urdax</t>
+          <t>Mirua, Actividades de Naturaleza</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>San Salvador, s/n. Casa Confit 0</t>
+          <t>Abarrategui 41</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>31711</t>
+          <t>31830</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Urdazubi / Urdax</t>
+          <t>Lakuntza</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Urdazubi / Urdax</t>
+          <t>Lakuntza</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Visitas temáticas culturales</t>
+          <t>Mini-formaciones a medida, Montañismo, Raquetas de nieve, Rutas por Navarra, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>09/08/2016</t>
+          <t>30/11/2004</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P127" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>UETC0089</t>
+          <t>UETC0117</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Muchatierra</t>
+          <t>MolArte</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Trece de septiembre 29</t>
+          <t>Navarrería 39</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>31495</t>
+          <t>31001</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>San Martín de Unx</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>San Martín de Unx</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>Enoturismo, Rutas en 4x4, Visitas a  patrimonio natural, Visitas a patrimonio artístico</t>
+          <t>Visitas a cascos históricos, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>03/09/2019</t>
+          <t>24/01/2023</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P128" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>128</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>UETA0057</t>
+          <t>UETC0065</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Mugarki</t>
+          <t>Monasterio y Claustro de Urdax</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Ordoki 47</t>
+          <t>San Salvador, s/n. Casa Confit 0</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>31713</t>
+          <t>31711</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Arizkun</t>
+          <t>Urdazubi / Urdax</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Baztan</t>
+          <t>Urdazubi / Urdax</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>08/05/2023</t>
+          <t>09/08/2016</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P129" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>UETAC031</t>
+          <t>UETC0089</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Mugitu Abentura</t>
+          <t>Muchatierra</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Carlos VII 31</t>
+          <t>Trece de septiembre 29</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31495</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>San Martín de Unx</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>San Martín de Unx</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Zona Media</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Descenso de cañones, Escalada, Espeleología, Piragüismo / Kayak, Senderismo, Vía ferrata</t>
+          <t>Enoturismo, Rutas en 4x4, Visitas a  patrimonio natural, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>04/08/2014</t>
+          <t>03/09/2019</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>info@mugitu.net</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
-          <t>www.aventura.mugitu.net</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P130" t="inlineStr">
         <is>
-          <t>602539621</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>UETC0119</t>
+          <t>UETA0057</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Museo de las Brujas y Cueva de Zugarramurdi</t>
+          <t>Mugarki</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Ordoki 47</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>31713</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Arizkun</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>Baztan</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F131" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>05/05/2023</t>
+          <t>08/05/2023</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>info@zugarramurdi.es</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
-          <t>www.turismozugarramurdi.com</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t>948599004</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>UETA0013</t>
+          <t>UETAC031</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Nataven, Actividades en la naturaleza y aventura</t>
+          <t>Mugitu Abentura</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>de la Azucarera 5 3B</t>
+          <t>Carlos VII 31</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Segway, Visitas a  patrimonio natural</t>
+          <t>Descenso de cañones, Escalada, Espeleología, Piragüismo / Kayak, Senderismo, Vía ferrata</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>11/06/2007</t>
+          <t>04/08/2014</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>info@mugitu.net</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.aventura.mugitu.net</t>
         </is>
       </c>
       <c r="P132" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>602539621</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>UETAC029</t>
+          <t>UETC0119</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Nattura, Naturaleza y Aventura</t>
+          <t>Museo de las Brujas y Cueva de Zugarramurdi</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Marcelo Celayeta 75</t>
+          <t>Behitiko Karrika 0</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31710</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Zugarramurdi</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Zugarramurdi</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Cicloturismo , Espeleología, Mini-formaciones a medida, Piragüismo / Kayak, Rafting, Raquetas de nieve, Senderismo</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>10/06/2014</t>
+          <t>05/05/2023</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>info@zugarramurdi.es</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.turismozugarramurdi.com</t>
         </is>
       </c>
       <c r="P133" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>948599004</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>UETAC065</t>
+          <t>UETA0013</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Natur Quad Ultzama</t>
+          <t>Nataven, Actividades en la naturaleza y aventura</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>La Asunción  2</t>
+          <t>de la Azucarera 5 3B</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Arraitz-Orkin</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Ultzama</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Segway, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>16/03/2022</t>
+          <t>11/06/2007</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P134" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>UETC0090</t>
+          <t>UETAC029</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Naturan</t>
+          <t>Nattura, Naturaleza y Aventura</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Grupo Ibarra 36</t>
+          <t>Marcelo Celayeta 75</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas temáticas culturales</t>
+          <t>Cicloturismo , Espeleología, Mini-formaciones a medida, Piragüismo / Kayak, Rafting, Raquetas de nieve, Senderismo</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>26/09/2019</t>
+          <t>10/06/2014</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P135" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>UETAC040</t>
+          <t>UETAC065</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Naturkide</t>
+          <t>Natur Quad Ultzama</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Zelai 34</t>
+          <t>La Asunción  2</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>31800</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Altsasu / Alsasua</t>
+          <t>Arraitz-Orkin</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Altsasu / Alsasua</t>
+          <t>Ultzama</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Descenso de cañones, Espeleología, Montañismo, Senderismo</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>22/05/2018</t>
+          <t>16/03/2022</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P136" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>136</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>UETAC060</t>
+          <t>UETC0090</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Naturtrek</t>
+          <t>Naturan</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>De los Fueros 13</t>
+          <t>Grupo Ibarra 36</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Barañáin / Barañain</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Barañáin / Barañain</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>Cicloturismo , Descenso de cañones, Escalada, Esquí, Mini-formaciones a medida, Montañismo, Piragüismo / Kayak, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Actividades gastronómicas, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>23/08/2021</t>
+          <t>26/09/2019</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P137" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>UETC0017</t>
+          <t>UETAC040</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Navark</t>
+          <t>Naturkide</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Curtidores 43 0</t>
+          <t>Zelai 34</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31800</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Altsasu / Alsasua</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Altsasu / Alsasua</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas teatralizadas, Visitas temáticas culturales</t>
+          <t>Descenso de cañones, Espeleología, Montañismo, Senderismo</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>20/02/2008</t>
+          <t>22/05/2018</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O138" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P138" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>UETAC014</t>
+          <t>UETAC060</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Navarra al Natural</t>
+          <t>Naturtrek</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>De los Fueros 13</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>31710</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Irurita</t>
+          <t>Barañáin / Barañain</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Baztan</t>
+          <t>Barañáin / Barañain</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>Fotografía, Rutas en 4x4, Rutas por Navarra, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Cicloturismo , Descenso de cañones, Escalada, Esquí, Mini-formaciones a medida, Montañismo, Piragüismo / Kayak, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>03/03/2010</t>
+          <t>23/08/2021</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P139" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>UETC0064</t>
+          <t>UETC0017</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Navarra Excursiones</t>
+          <t>Navark</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Mercado 1 4º dcha</t>
+          <t>Curtidores 43 0</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>Rutas por Navarra, Visitas a  patrimonio natural, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
+          <t>Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas teatralizadas, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>29/06/2016</t>
+          <t>20/02/2008</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P140" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>UETAC024</t>
+          <t>UETAC014</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Navarra Outdoor Activities</t>
+          <t>Navarra al Natural</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Del Castillo 20 2º Izda</t>
+          <t>0</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>31001</t>
+          <t>31710</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Irurita</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Baztan</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>Cicloturismo , Escalada, Mini-formaciones a medida, Pesca y Caza, Piragüismo / Kayak, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
+          <t>Fotografía, Rutas en 4x4, Rutas por Navarra, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>31/03/2014</t>
+          <t>03/03/2010</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P141" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>UETA0050</t>
+          <t>UETC0064</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Navarra Vuela</t>
+          <t>Navarra Excursiones</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Alkerdi Casi Zelaieta 0</t>
+          <t>Mercado 1 4º dcha</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>31698</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Urdaitz / Urdániz</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>Zona Media</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>Parapente, Vuelo ultraligero</t>
+          <t>Rutas por Navarra, Visitas a  patrimonio natural, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>08/03/2022</t>
+          <t>29/06/2016</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P142" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>UETC0140</t>
+          <t>UETAC024</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Navarra Wine Tours</t>
+          <t>Navarra Outdoor Activities</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Panueva 11 3º D</t>
+          <t>Del Castillo 20 2º Izda</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31001</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Cicloturismo , Escalada, Mini-formaciones a medida, Pesca y Caza, Piragüismo / Kayak, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>31/03/2014</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P143" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>143</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>UETA0017</t>
+          <t>UETA0050</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Nive Mendiak. Ski and Mountain Guides</t>
+          <t>Navarra Vuela</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>San Juan 0 s/n</t>
+          <t>Alkerdi Casi Zelaieta 0</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>31415</t>
+          <t>31698</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Roncal / Erronkari</t>
+          <t>Urdaitz / Urdániz</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Roncal / Erronkari</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>Escalada, Esquí, Mini-formaciones a medida, Montañismo, Raquetas de nieve, Senderismo</t>
+          <t>Parapente, Vuelo ultraligero</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>24/06/2009</t>
+          <t>08/03/2022</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P144" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>144</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>UETA0061</t>
+          <t>UETC0140</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Norte Alpino</t>
+          <t>Navarra Wine Tours</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>Panueva 11 3º D</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>31300</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Tafalla</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>Tafalla</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F145" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>31/05/2024</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>info@navarrawinetours.com</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.navarrawinetours.com</t>
         </is>
       </c>
       <c r="P145" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>145</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>UETAC049</t>
+          <t>UETA0017</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Northern Spain Travel</t>
+          <t>Nive Mendiak. Ski and Mountain Guides</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Estafeta 57 3º Dcha</t>
+          <t>San Juan 0 s/n</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>31001</t>
+          <t>31415</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Roncal / Erronkari</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Roncal / Erronkari</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Cicloturismo , Rutas por Navarra, San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos</t>
+          <t>Escalada, Esquí, Mini-formaciones a medida, Montañismo, Raquetas de nieve, Senderismo</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>12/08/2019</t>
+          <t>24/06/2009</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P146" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>146</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>UETC0018</t>
+          <t>UETA0061</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Novotur Guías</t>
+          <t>Norte Alpino</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Mercaderes 10 1 º</t>
+          <t>Ferialdeko  13 1</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>31001</t>
+          <t>31800</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Altsasu / Alsasua</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Altsasu / Alsasua</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Enoturismo, Fotografía, San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>07/04/2008</t>
+          <t>31/05/2024</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P147" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>147</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>UETC0086</t>
+          <t>UETAC049</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Observar el Cielo</t>
+          <t>Northern Spain Travel</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre 5</t>
+          <t>Estafeta 57 3º Dcha</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>31490</t>
+          <t>31001</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Cáseda</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Cáseda</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>Comarca Sangüesa-Prepirineo</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>Astronomía, Fotografía, Mini-formaciones a medida, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
+          <t>Actividades gastronómicas, Cicloturismo , Rutas por Navarra, San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>02/07/2019</t>
+          <t>12/08/2019</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>info@observarelcielo.com</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
-          <t>www.observarelcielo.com</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P148" t="inlineStr">
         <is>
-          <t>647840231</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>148</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>UETA0021</t>
+          <t>UETC0018</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Orbela</t>
+          <t>Novotur Guías</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Udaletxeko Karrika 9</t>
+          <t>Mercaderes 10 1 º</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>31753</t>
+          <t>31001</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Beintza-Labaien</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Beintza-Labaien</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>Espeleología, Montañismo, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Enoturismo, Fotografía, San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>15/04/2010</t>
+          <t>07/04/2008</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P149" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>149</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>UETC0033</t>
+          <t>UETC0086</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ornitolan Servicios Ambientales</t>
+          <t>Observar el Cielo</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Santo Domingo 39 2ºB</t>
+          <t>Monasterio de Leyre 5</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>31001</t>
+          <t>31490</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Cáseda</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Cáseda</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Comarca Sangüesa-Prepirineo</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>Mini-formaciones a medida, Visitas a  patrimonio natural</t>
+          <t>Astronomía, Fotografía, Mini-formaciones a medida, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>08/08/2013</t>
+          <t>02/07/2019</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>info@observarelcielo.com</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.observarelcielo.com</t>
         </is>
       </c>
       <c r="P150" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>647840231</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>150</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>UETC0112</t>
+          <t>UETA0021</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ouiplay</t>
+          <t>Orbela</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>de las Cofradías 6 entreplanta A</t>
+          <t>Udaletxeko Karrika 9</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>31600</t>
+          <t>31753</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Burlada / Burlata</t>
+          <t>Beintza-Labaien</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Burlada / Burlata</t>
+          <t>Beintza-Labaien</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas didácticas</t>
+          <t>Espeleología, Montañismo, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>11/03/2022</t>
+          <t>15/04/2010</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P151" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>151</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>UETC0091</t>
+          <t>UETC0033</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Overtrails Incoming</t>
+          <t>Ornitolan Servicios Ambientales</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sangüesa 31 bajo</t>
+          <t>Santo Domingo 39 2ºB</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>31005</t>
+          <t>31001</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Enoturismo, Mini-formaciones a medida, Organización de eventos culturales, Rutas por Navarra, San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
+          <t>Mini-formaciones a medida, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>22/10/2019</t>
+          <t>08/08/2013</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P152" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>152</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>UETA0033</t>
+          <t>UETC0112</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Paintball Navarra</t>
+          <t>Ouiplay</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Loza, s/n 0</t>
+          <t>de las Cofradías 6 entreplanta A</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>31195</t>
+          <t>31600</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Berrioplano / Berriobeiti</t>
+          <t>Burlada / Burlata</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Berrioplano / Berriobeiti</t>
+          <t>Burlada / Burlata</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>Paintball</t>
+          <t>Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas didácticas</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>14/10/2013</t>
+          <t>11/03/2022</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P153" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>153</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>UETC0034</t>
+          <t>UETC0091</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Palacio de los Mencos</t>
+          <t>Overtrails Incoming</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Rincón de Mencos 1</t>
+          <t>Sangüesa 31 bajo</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31005</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>Visitas a patrimonio artístico, Visitas temáticas culturales</t>
+          <t>Actividades gastronómicas, Enoturismo, Mini-formaciones a medida, Organización de eventos culturales, Rutas por Navarra, San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>02/07/2013</t>
+          <t>22/10/2019</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O154" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P154" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>154</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>UETC0037</t>
+          <t>UETA0033</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Pamplona Food</t>
+          <t>Paintball Navarra</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Marcelo Celayeta 2</t>
+          <t>Loza, s/n 0</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31195</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Berrioplano / Berriobeiti</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Berrioplano / Berriobeiti</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Enoturismo, San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
+          <t>Paintball</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>08/10/2013</t>
+          <t>14/10/2013</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P155" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>155</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>UETC0019</t>
+          <t>UETC0034</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Pamplona Learning Spanish Institute</t>
+          <t>Palacio de los Mencos</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Baja Navarra  47 Ático</t>
+          <t>Rincón de Mencos 1</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>31002</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Zona Media</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>Estancias idiomas</t>
+          <t>Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>29/04/2008</t>
+          <t>02/07/2013</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P156" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>156</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>UETAC056</t>
+          <t>UETC0037</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Pirenaica</t>
+          <t>Pamplona Food</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Parque Empresarial La Muga 11 2º of. 7</t>
+          <t>Marcelo Celayeta 2</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>31160</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Orkoien</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Orkoien</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>Cicloturismo , Esquí, Organización de congresos, Organización de eventos culturales</t>
+          <t>Actividades gastronómicas, Enoturismo, San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>26/02/2021</t>
+          <t>08/10/2013</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P157" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>157</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>UETAC071</t>
+          <t>UETC0019</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Pirineo Activa</t>
+          <t>Pamplona Learning Spanish Institute</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Navarrería 39</t>
+          <t>Baja Navarra  47 Ático</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>31001</t>
+          <t>31002</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Estancias idiomas</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>27/01/2023</t>
+          <t>29/04/2008</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P158" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>158</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>UETA0012</t>
+          <t>UETAC056</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Queiles Aventura</t>
+          <t>Pirenaica</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Crta N121C Tudela Tarazon 8</t>
+          <t>Parque Empresarial La Muga 11 2º of. 7</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>31520</t>
+          <t>31160</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Cascante</t>
+          <t>Orkoien</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Cascante</t>
+          <t>Orkoien</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Alquiler bicis eléctricas, Alquiler de bicis, Buggy, Cicloturismo , Mini-formaciones a medida, Quad/Buggy, Rutas en 4x4, Visitas a  patrimonio natural</t>
+          <t>Cicloturismo , Esquí, Organización de congresos, Organización de eventos culturales</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>05/06/2007</t>
+          <t>26/02/2021</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P159" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>159</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>UETAC039</t>
+          <t>UETAC071</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Quinto Real Turismo Activo</t>
+          <t>Pirineo Activa</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Elizgibel 2</t>
+          <t>Navarrería 39</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>31638</t>
+          <t>31001</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Eugi</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>Cicloturismo , Montañismo, Raquetas de nieve, Senderismo, Visitas a  patrimonio natural, Visitas a patrimonio artístico</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>28/09/2017</t>
+          <t>27/01/2023</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O160" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P160" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>160</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>UETC0115</t>
+          <t>UETA0012</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Reyna de copas</t>
+          <t>Queiles Aventura</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Carlos III el Noble 3 bajo</t>
+          <t>Crta N121C Tudela Tarazon 8</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31520</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Olite / Erriberri</t>
+          <t>Cascante</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Olite / Erriberri</t>
+          <t>Cascante</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Actividades gastronómicas, Alquiler bicis eléctricas, Alquiler de bicis, Buggy, Cicloturismo , Mini-formaciones a medida, Quad/Buggy, Rutas en 4x4, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>07/10/2022</t>
+          <t>05/06/2007</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P161" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>161</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>UETA0037</t>
+          <t>UETAC039</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>River Guru Rafting</t>
+          <t>Quinto Real Turismo Activo</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Nuestra Señora de las Nieves 6</t>
+          <t>Elizgibel 2</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>31481</t>
+          <t>31638</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Erdozáin / Erdotzain</t>
+          <t>Eugi</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Lónguida / Longida</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Comarca Sangüesa-Prepirineo</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>Piragüismo / Kayak, Rafting</t>
+          <t>Cicloturismo , Montañismo, Raquetas de nieve, Senderismo, Visitas a  patrimonio natural, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>03/03/2016</t>
+          <t>28/09/2017</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P162" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>162</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>UETA0067</t>
+          <t>UETC0115</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Rocalia Guías de Montaña</t>
+          <t>Reyna de copas</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Mendipea 10 B</t>
+          <t>Carlos III el Noble 3 bajo</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>31174</t>
+          <t>31390</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Etxauri</t>
+          <t>Olite / Erriberri</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Etxauri</t>
+          <t>Olite / Erriberri</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Zona Media</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>07/10/2022</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O163" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P163" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>163</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>UETA0020</t>
+          <t>UETA0037</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Rocópolis</t>
+          <t>River Guru Rafting</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Cañada Real 20</t>
+          <t>Nuestra Señora de las Nieves 6</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>31195</t>
+          <t>31481</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Berrioplano / Berriobeiti</t>
+          <t>Erdozáin / Erdotzain</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Berrioplano / Berriobeiti</t>
+          <t>Lónguida / Longida</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Comarca Sangüesa-Prepirineo</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>Escalada, Rocódromo, Tirolinas</t>
+          <t>Piragüismo / Kayak, Rafting</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>15/04/2010</t>
+          <t>03/03/2016</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O164" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P164" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>164</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>UETAC046</t>
+          <t>UETA0067</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Rumbo al Monte</t>
+          <t>Rocalia Guías de Montaña</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>Mendipea 10 B</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>31174</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Etxauri</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>Etxauri</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F165" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>04/06/2019</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>guias@rocalia.com</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.rocalia.com</t>
         </is>
       </c>
       <c r="P165" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>165</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>UETAC041</t>
+          <t>UETA0020</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Sendaviva</t>
+          <t>Rocópolis</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Del Yugo  0 s/n</t>
+          <t>Cañada Real 20</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31195</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Berrioplano / Berriobeiti</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Berrioplano / Berriobeiti</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>Cicloturismo , Hípica, Rutas en 4x4, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas teatralizadas</t>
+          <t>Escalada, Rocódromo, Tirolinas</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>05/07/2018</t>
+          <t>15/04/2010</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O166" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P166" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>166</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>UETAC061</t>
+          <t>UETAC046</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Sentidomotero Viajes</t>
+          <t>Rumbo al Monte</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Londres 4 5ºB</t>
+          <t>San Guillén 3 1º B</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>31016</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>Rutas en moto</t>
+          <t>Descenso de cañones, Montañismo, Raquetas de nieve</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>27/08/2021</t>
+          <t>04/06/2019</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P167" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>167</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>UETC0024</t>
+          <t>UETAC041</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Soluciones Locales, S.L.</t>
+          <t>Sendaviva</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Alta 5</t>
+          <t>Del Yugo  0 s/n</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Cortes</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Cortes</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>Actividades gastronómicas, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
+          <t>Cicloturismo , Hípica, Rutas en 4x4, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas teatralizadas</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>17/02/2010</t>
+          <t>05/07/2018</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P168" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>168</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>UETC0134</t>
+          <t>UETAC061</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Soy Planetario</t>
+          <t>Sentidomotero Viajes</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Asteria 10 3º</t>
+          <t>Londres 4 5ºB</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31016</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Rutas en moto</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
+          <t>27/08/2021</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P169" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>169</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>UETC0130</t>
+          <t>UETC0024</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Spain Free Tours</t>
+          <t>Soluciones Locales, S.L.</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>XXX 28 -30</t>
+          <t>Alta 5</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>31000</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Cortes</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Cortes</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Actividades gastronómicas, Visitas a  patrimonio natural, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>09/12/2024</t>
+          <t>17/02/2010</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P170" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>170</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>UETA066</t>
+          <t>UETC0134</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>T&amp;Z Cycling Tours</t>
+          <t>Soy Planetario</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Asteria 10 3º</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>31200</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Estella-Lizarra</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Estella-Lizarra</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F171" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>Turismo Activo</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>22/04/2025</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P171" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>171</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>UETC0137</t>
+          <t>UETC0130</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>The Foodguyde</t>
+          <t>Spain Free Tours</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>XXX 28 -30</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>31000</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Pamplona / Iruña</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Pamplona / Iruña</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="F172" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>09/12/2024</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P172" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>172</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>UETC0141</t>
+          <t>UETA066</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Torre Jaurregia</t>
+          <t>T&amp;Z Cycling Tours</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Uxarrea Auzoa 2</t>
+          <t>Labaria 12</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>31750</t>
+          <t>31680</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Donamaria</t>
+          <t>Ochagavía / Otsagabia</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Donamaria</t>
+          <t>Ochagavía / Otsagabia</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>16/02/2026</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P173" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>173</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>UETC0094</t>
+          <t>UETC0137</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Tours Navarra – Servicios Turísticos</t>
+          <t>The Foodguyde</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Rúa de Santa María 26</t>
+          <t>Mayor 7</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>31230</t>
+          <t>31000</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>Visitas a cascos históricos, Visitas a patrimonio artístico</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>05/03/2020</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P174" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>174</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>UETAC069</t>
+          <t>UETC0146</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Trail Adventure Spain</t>
+          <t>The Good Tour Company</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Tronzaires 13</t>
+          <t>Diseminado Larraun arretxea  1</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31891</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Errazkin</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Larraun</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Actividades gastronómicas, Rutas por Navarra, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>25/01/2023</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>jimbogladys.1@gmail.com</t>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.thegoodtourcompany.com</t>
         </is>
       </c>
       <c r="P175" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>664147985</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>175</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>UETC0063</t>
+          <t>UETC0141</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Trilogía de Baztan - Visitas Guiadas II</t>
+          <t>Torre Jaurregia</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Erlategi 2 1º izda</t>
+          <t>Uxarrea Auzoa 2</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>31700</t>
+          <t>31750</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Elizondo</t>
+          <t>Donamaria</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Baztan</t>
+          <t>Donamaria</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>Visitas didácticas, Visitas temáticas culturales</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>29/06/2016</t>
+          <t>02/04/2026</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>alegarre@micap.es</t>
         </is>
       </c>
       <c r="O176" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="P176" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>176</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>UETAC036</t>
+          <t>UETC0094</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Tripa Azul</t>
+          <t>Tours Navarra – Servicios Turísticos</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Monte Mendaur 3 6º Izda</t>
+          <t>Rúa de Santa María 26</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>31006</t>
+          <t>31230</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Viana</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Viana</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>Montañismo, Raquetas de nieve, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Visitas a cascos históricos, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>25/11/2016</t>
+          <t>05/03/2020</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P177" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>177</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>UETC0032</t>
+          <t>UETAC069</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>TripNavarra Tours y Visitas Guiadas</t>
+          <t>Trail Adventure Spain</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Monasterio Vadoluengo 4 6ºA</t>
+          <t>Tronzaires 13</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>29/05/2013</t>
+          <t>25/01/2023</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P178" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>178</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>UETC0081</t>
+          <t>UETC0063</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Tudeguia</t>
+          <t>Trilogía de Baztan - Visitas Guiadas II</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Ribera de Navarra 22</t>
+          <t>Erlategi 2 1º izda</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>31510</t>
+          <t>31700</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Fustiñana</t>
+          <t>Elizondo</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Fustiñana</t>
+          <t>Baztan</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>Rutas por Navarra, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
+          <t>Visitas didácticas, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>28/01/2019</t>
+          <t>29/06/2016</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P179" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>179</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>UETC0116</t>
+          <t>UETAC036</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Tudela Tours</t>
+          <t>Tripa Azul</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Tejerías 3 4º F</t>
+          <t>Monte Mendaur 3 6º Izda</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31006</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Tudela</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>La Ribera</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas didácticas, Visitas temáticas culturales</t>
+          <t>Montañismo, Raquetas de nieve, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>11/10/2022</t>
+          <t>25/11/2016</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>info@tripaazul.com</t>
         </is>
       </c>
       <c r="O180" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.tripaazul.com</t>
         </is>
       </c>
       <c r="P180" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>639642625</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>180</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>UETC0027</t>
+          <t>UETC0032</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Turnavarra</t>
+          <t>TripNavarra Tours y Visitas Guiadas</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Urbasa 7 Bajo</t>
+          <t>Monasterio Vadoluengo 4 6ºA</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>31800</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Altsasu / Alsasua</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Altsasu / Alsasua</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>Organización de eventos culturales</t>
+          <t>San Fermín / alquiler balcones, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>22/12/2011</t>
+          <t>29/05/2013</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O181" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P181" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>181</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>UETAC073</t>
+          <t>UETC0081</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Urbaloosa Guide</t>
+          <t>Tudeguia</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Coparacio Alto 66</t>
+          <t>Ribera de Navarra 22</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>31271</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Eulate</t>
+          <t>Fustiñana</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Eulate</t>
+          <t>Fustiñana</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>Actividades de Agroturismo, Cicloturismo</t>
+          <t>Rutas por Navarra, San Fermín / otros servicios, Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>09/12/2023</t>
+          <t>28/01/2019</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P182" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>182</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>UETAC048</t>
+          <t>UETC0116</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Urbasa Tacatán</t>
+          <t>Tudela Tours</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Balteikale 10</t>
+          <t>Tejerías 3 4º F</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>31829</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Dorrao / Torrano</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Ergoiena</t>
+          <t>Tudela</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>La Ribera</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>Actividades de Agroturismo, Hípica, Senderismo, Visitas a  patrimonio natural</t>
+          <t>Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas didácticas, Visitas temáticas culturales</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>27/06/2019</t>
+          <t>11/10/2022</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O183" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P183" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>183</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>UETAC050</t>
+          <t>UETC0027</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Urederra E Bike</t>
+          <t>Turnavarra</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Ezkibileta 14</t>
+          <t>Urbasa 7 Bajo</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>31250</t>
+          <t>31800</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Oteiza</t>
+          <t>Altsasu / Alsasua</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Oteiza</t>
+          <t>Altsasu / Alsasua</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>Alquiler bicis eléctricas, Rutas por Navarra, Visitas a  patrimonio natural</t>
+          <t>Organización de eventos culturales</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>18/10/2019</t>
+          <t>22/12/2011</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P184" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>184</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>UETAC054</t>
+          <t>UETAC073</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Urederra Servicios Turísticos</t>
+          <t>Urbaloosa Guide</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>San Antón 27 B</t>
+          <t>Coparacio Alto 66</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>31272</t>
+          <t>31271</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Zudaire</t>
+          <t>Eulate</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Améscoa Baja</t>
+          <t>Eulate</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>Actividades de Agroturismo, Alquiler bicis eléctricas</t>
+          <t>Actividades de Agroturismo, Cicloturismo</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>28/05/2020</t>
+          <t>09/12/2023</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P185" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>185</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>UETC0107</t>
+          <t>UETAC048</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Urkixokoa</t>
+          <t>Urbasa Tacatán</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Larraun 0</t>
+          <t>Balteikale 10</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>31670</t>
+          <t>31829</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Orbaizeta</t>
+          <t>Dorrao / Torrano</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Orbaizeta</t>
+          <t>Ergoiena</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Pirineo</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>Transporte de equipajes, Visitas a  patrimonio natural</t>
+          <t>Actividades de Agroturismo, Hípica, Senderismo, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>30/07/2021</t>
+          <t>27/06/2019</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P186" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>186</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>UETC0097</t>
+          <t>UETAC050</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Uxama experienciabosque</t>
+          <t>Urederra E Bike</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>San Pedro 11</t>
+          <t>Ezkibileta 14</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31250</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Larraintzar</t>
+          <t>Oteiza</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Ultzama</t>
+          <t>Oteiza</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>Visitas a  patrimonio natural</t>
+          <t>Alquiler bicis eléctricas, Rutas por Navarra, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>08/05/2020</t>
+          <t>18/10/2019</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O187" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P187" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>187</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>UETC0120</t>
+          <t>UETAC054</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Uxamalur</t>
+          <t>Urederra Servicios Turísticos</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Cultural</t>
+          <t>Empresas de Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Sin definir</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>La Asunción 51</t>
+          <t>San Antón 27 B</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31272</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Arraitz-Orkin</t>
+          <t>Zudaire</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Ultzama</t>
+          <t>Améscoa Baja</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
+          <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>Visitas a  patrimonio natural</t>
+          <t>Actividades de Agroturismo, Alquiler bicis eléctricas</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>Turismo Cultural</t>
+          <t>Turismo Activo y Cultural</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>01/06/2023</t>
+          <t>28/05/2020</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O188" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P188" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>188</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>UETC0060</t>
+          <t>UETC0107</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Visitas guiadas románico de Valdorba</t>
+          <t>Urkixokoa</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Garínoain-Leoz, Km  2</t>
+          <t>Larraun 0</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>31395</t>
+          <t>31670</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Garínoain</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Garínoain</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>Zona Media</t>
+          <t>Pirineo</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>Organización de eventos culturales</t>
+          <t>Transporte de equipajes, Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>17/07/2015</t>
+          <t>30/07/2021</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O189" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P189" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>189</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>UETC0079</t>
+          <t>UETC0097</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Vivamus</t>
+          <t>Uxama experienciabosque</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Dra. Ariz 21 2º A</t>
+          <t>San Pedro 11</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>31006</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Larraintzar</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Ultzama</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>Organización de eventos culturales, Rutas por Navarra, San Fermín / otros servicios, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
+          <t>Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>27/12/2018</t>
+          <t>08/05/2020</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P190" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>190</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>UETAC070</t>
+          <t>UETC0120</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Xaraka natur bidaiak</t>
+          <t>Uxamalur</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Empresas de Turismo Activo y Cultural</t>
+          <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Sin definir</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Jaime Urrutia 20 3º</t>
+          <t>La Asunción 51</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>31700</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Elizondo</t>
+          <t>Arraitz-Orkin</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Baztan</t>
+          <t>Ultzama</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
+          <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>Cicloturismo , Senderismo, Visitas a  patrimonio natural</t>
+          <t>Visitas a  patrimonio natural</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>Turismo Activo y Cultural</t>
+          <t>Turismo Cultural</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>25/04/2023</t>
+          <t>01/06/2023</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
       <c r="P191" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>191</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
+          <t>UETC0147</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Visita Sangüesa</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Empresas de Turismo Cultural</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Mayor 40</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>31400</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Sangüesa / Zangoza</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>Sangüesa / Zangoza</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Comarca Sangüesa-Prepirineo</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>Visitas a  patrimonio natural, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>Turismo Cultural</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="O192" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="P192" t="inlineStr">
+        <is>
+          <t>623638968</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="n">
+        <v>192</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>UETC0060</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Visitas guiadas románico de Valdorba</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Empresas de Turismo Cultural</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Garínoain-Leoz, Km  2</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>31395</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Garínoain</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>Garínoain</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Organización de eventos culturales</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>Turismo Cultural</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>17/07/2015</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="O193" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="P193" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="n">
+        <v>193</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>UETC0079</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Vivamus</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Empresas de Turismo Cultural</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Sin definir</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Dra. Ariz 21 2º A</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>31006</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Pamplona / Iruña</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Pamplona / Iruña</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>Organización de eventos culturales, Rutas por Navarra, San Fermín / otros servicios, Visitas a cascos históricos, Visitas a patrimonio artístico</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>Desconocido</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>27/12/2018</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="O194" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="P194" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="n">
+        <v>194</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>UETAC070</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Xaraka natur bidaiak</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Empresas de Turismo Activo y Cultural</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Desconocido</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Jaime Urrutia 20 3º</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>31700</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Elizondo</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>Baztan</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>Cicloturismo , Senderismo, Visitas a  patrimonio natural</t>
+        </is>
+      </c>
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>Turismo Activo y Cultural</t>
+        </is>
+      </c>
+      <c r="M195" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="O195" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="P195" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="n">
+        <v>195</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
           <t>UETC0100</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr">
+      <c r="C196" t="inlineStr">
         <is>
           <t>Yugen Green.</t>
         </is>
       </c>
-      <c r="D192" t="inlineStr">
+      <c r="D196" t="inlineStr">
         <is>
           <t>Empresas de Turismo Cultural</t>
         </is>
       </c>
-      <c r="E192" t="inlineStr">
+      <c r="E196" t="inlineStr">
         <is>
           <t>Sin definir</t>
         </is>
       </c>
-      <c r="F192" t="inlineStr">
+      <c r="F196" t="inlineStr">
         <is>
           <t>Navarra 14 4ºD</t>
         </is>
       </c>
-      <c r="G192" t="inlineStr">
+      <c r="G196" t="inlineStr">
         <is>
           <t>31012</t>
         </is>
       </c>
-      <c r="H192" t="inlineStr">
+      <c r="H196" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
-      <c r="I192" t="inlineStr">
+      <c r="I196" t="inlineStr">
         <is>
           <t>Pamplona / Iruña</t>
         </is>
       </c>
-      <c r="J192" t="inlineStr">
+      <c r="J196" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
-      <c r="K192" t="inlineStr">
+      <c r="K196" t="inlineStr">
         <is>
           <t>Visitas a  patrimonio natural</t>
         </is>
       </c>
-      <c r="L192" t="inlineStr">
+      <c r="L196" t="inlineStr">
         <is>
           <t>Turismo Cultural</t>
         </is>
       </c>
-      <c r="M192" t="inlineStr">
+      <c r="M196" t="inlineStr">
         <is>
           <t>30/06/2020</t>
         </is>
       </c>
-      <c r="N192" t="inlineStr">
-[...11 lines deleted...]
-          <t>Desconocido-No interactuado</t>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="O196" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="P196" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-27T02:12:30Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-27T02:12:30Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-07T21:32:43Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-07T21:32:43Z</dct:modified>
 </cp:coreProperties>
 </file>