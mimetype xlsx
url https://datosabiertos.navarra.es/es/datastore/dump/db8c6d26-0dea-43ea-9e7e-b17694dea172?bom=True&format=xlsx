--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -11939,29 +11939,29 @@
         <is>
           <t>Activo</t>
         </is>
       </c>
       <c r="AC83" t="inlineStr">
         <is>
           <t>323,35</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-01T02:09:14Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-01T02:09:14Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-16T18:35:20Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-16T18:35:20Z</dct:modified>
 </cp:coreProperties>
 </file>