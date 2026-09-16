--- v1 (2026-09-16)
+++ v2 (2026-09-16)
@@ -11939,29 +11939,29 @@
         <is>
           <t>Activo</t>
         </is>
       </c>
       <c r="AC83" t="inlineStr">
         <is>
           <t>323,35</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-16T18:35:20Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-16T18:35:20Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-16T18:50:01Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-16T18:50:01Z</dct:modified>
 </cp:coreProperties>
 </file>