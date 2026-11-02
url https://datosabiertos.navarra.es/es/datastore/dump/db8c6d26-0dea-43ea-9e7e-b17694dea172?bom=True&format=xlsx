--- v2 (2026-09-16)
+++ v3 (2026-11-02)
@@ -11939,29 +11939,29 @@
         <is>
           <t>Activo</t>
         </is>
       </c>
       <c r="AC83" t="inlineStr">
         <is>
           <t>323,35</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-16T18:50:01Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-16T18:50:01Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-02T22:16:56Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-02T22:16:56Z</dct:modified>
 </cp:coreProperties>
 </file>