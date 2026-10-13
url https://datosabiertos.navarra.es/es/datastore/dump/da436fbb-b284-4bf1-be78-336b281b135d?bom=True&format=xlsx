--- v0 (2026-06-27)
+++ v1 (2026-10-13)
@@ -473,50 +473,65 @@
       <c r="G1" t="inlineStr">
         <is>
           <t>CODIGO_POSTAL</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>LOCALIDAD</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>MUNICIPIO</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>SUBZONA</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>FECHA_DE_INSCRIPCION</t>
         </is>
       </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>EMAIL</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>WEB</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>TELEFONO_RESERVAS_1</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>UAGR0001</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Granja-escuela Ultzama</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -528,50 +543,65 @@
       <c r="G2" t="inlineStr">
         <is>
           <t>31799</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Lizaso</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Ultzama</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>05/03/2015</t>
         </is>
       </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>UAGR0002</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Josenea</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -583,50 +613,65 @@
       <c r="G3" t="inlineStr">
         <is>
           <t>31440</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Lumbier</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Lumbier</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Comarca Sangüesa-Prepirineo</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>14/01/2015</t>
         </is>
       </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>UAGR0003</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Lesakenea-Oreinak-Ciervos</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -638,50 +683,65 @@
       <c r="G4" t="inlineStr">
         <is>
           <t>31880</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Leitza</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Leitza</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>29/10/2015</t>
         </is>
       </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>UAGR0004</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Urrutikoborda</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -693,50 +753,65 @@
       <c r="G5" t="inlineStr">
         <is>
           <t>31639</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Zilbeti</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Erro</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>24/03/2017</t>
         </is>
       </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>UAGR0005</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Albi</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -748,50 +823,65 @@
       <c r="G6" t="inlineStr">
         <is>
           <t>31840</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Arruazu</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Arruazu</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>31/05/2017</t>
         </is>
       </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>UAGR0006</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Arínzano Agroturismo</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -803,50 +893,65 @@
       <c r="G7" t="inlineStr">
         <is>
           <t>31264</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Aberin</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Aberin</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>05/04/2017</t>
         </is>
       </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>UAGR0007</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Naparbier-Tap Room</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -858,50 +963,65 @@
       <c r="G8" t="inlineStr">
         <is>
           <t>31110</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Noáin / Noain</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Noáin (Valle de Elorz) / Noain (Elortzibar)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>29/12/2017</t>
         </is>
       </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>UAGR0008</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Xuberoa</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -913,50 +1033,65 @@
       <c r="G9" t="inlineStr">
         <is>
           <t>31193</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Larráyoz</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Juslapeña / Txulapain</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>15/02/2018</t>
         </is>
       </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>UAGR0009</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Abarra</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -968,50 +1103,65 @@
       <c r="G10" t="inlineStr">
         <is>
           <t>31868</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Egiarreta</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Arakil</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>10/03/2018</t>
         </is>
       </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>UAGR0010</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Utxama Bisita Gidatuak</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1023,50 +1173,65 @@
       <c r="G11" t="inlineStr">
         <is>
           <t>31829</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Dorrao / Torrano</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Ergoiena</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>05/11/2019</t>
         </is>
       </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>UAGR0011</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Axuribeltz</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1078,50 +1243,65 @@
       <c r="G12" t="inlineStr">
         <is>
           <t>31176</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Iturgoyen</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Guesálaz / Gesalatz</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>UAGR0012</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Murillorena</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1133,50 +1313,65 @@
       <c r="G13" t="inlineStr">
         <is>
           <t>31481</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Aos</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Lónguida / Longida</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Comarca Sangüesa-Prepirineo</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>22/07/2020</t>
         </is>
       </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>UAGR0013</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Bodega Marqués de Montecierzo</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1188,50 +1383,65 @@
       <c r="G14" t="inlineStr">
         <is>
           <t>31590</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Castejón</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Castejón</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>04/03/2021</t>
         </is>
       </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>UAGR0014</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Urederra Garagardoak</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1243,50 +1453,65 @@
       <c r="G15" t="inlineStr">
         <is>
           <t>31272</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Zudaire</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Améscoa Baja</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>20/06/2021</t>
         </is>
       </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>UAGR0015</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Artotxiki</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1298,50 +1523,65 @@
       <c r="G16" t="inlineStr">
         <is>
           <t>31241</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Igúzquiza</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Igúzquiza</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>01/07/2022</t>
         </is>
       </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>UAGR0016</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Indakoa</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1353,50 +1593,65 @@
       <c r="G17" t="inlineStr">
         <is>
           <t>31794</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Arraioz</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Baztan</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>24/08/2023</t>
         </is>
       </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>UAGR0017</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Beloki Mendia</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1408,50 +1663,65 @@
       <c r="G18" t="inlineStr">
         <is>
           <t>31891</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Uztegi</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Araitz</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>24/07/2024</t>
         </is>
       </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>antsoneagaztak@gmail.com</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>www.belokimendia.com</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>618255041</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>UAGR0018</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Casa Sortalde</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1463,50 +1733,65 @@
       <c r="G19" t="inlineStr">
         <is>
           <t>31692</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Abaurregaina / Abaurrea Alta</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Abaurregaina / Abaurrea Alta</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>11/11/2024</t>
         </is>
       </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>UAGR0019</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Bodegas Máximo Abete</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1518,50 +1803,65 @@
       <c r="G20" t="inlineStr">
         <is>
           <t>31495</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>San Martín de Unx</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>San Martín de Unx</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>Zona Media</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>05/03/2025</t>
         </is>
       </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>UAGR0020</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Amatria Vinos y Viñedos</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1573,50 +1873,65 @@
       <c r="G21" t="inlineStr">
         <is>
           <t>31140</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Artajona</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Artajona</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>Zona Media</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>06/02/2025</t>
         </is>
       </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>UAGR0021</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Caballos de Igoa</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1628,50 +1943,65 @@
       <c r="G22" t="inlineStr">
         <is>
           <t>31866</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Igoa</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Basaburua</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>Plazaola-Sakana-Ultzama</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>19/05/2025</t>
         </is>
       </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>UAGR0022</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Bodegas Lezaun</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Agroturismo</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>No aplica</t>
         </is>
       </c>
@@ -1681,47 +2011,202 @@
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>31292</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Lácar / Lakar</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Valle de Yerri / Deierri</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>UAGR0023</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Queen Country Hops</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Agroturismo</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>No aplica</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>PG 6 Parcela 993 0</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>31495</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>San Martín de Unx</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>San Martín de Unx</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>20/07/2026</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>juanerasozabalegui@gmail.com</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>No se consiente la publicación</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>Desconocido-No interactuado</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>UAGR0024</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Bagordi</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Agroturismo</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>No aplica</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>De Estella  0 s/n</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>31261</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Andosilla</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>Andosilla</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>15/07/2026</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>administracion@bagordi.com</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>www.bagordi.com</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-27T17:01:16Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-27T17:01:16Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-13T18:19:33Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-13T18:19:33Z</dct:modified>
 </cp:coreProperties>
 </file>