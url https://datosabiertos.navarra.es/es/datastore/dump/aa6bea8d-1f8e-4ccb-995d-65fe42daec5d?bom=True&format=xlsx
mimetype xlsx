--- v0 (2026-05-06)
+++ v1 (2026-06-22)
@@ -450,236 +450,236 @@
           <t>MES</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>RECURSO</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>NUM_VISITANTES</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1449</t>
+          <t>1283</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1187</t>
+          <t>4651</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Museo de la Viña y el Vino de Olite</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>294</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>1449</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>1187</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1688</t>
+          <t>91</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Museo de la Viña y el Vino de Olite</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>263</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>1688</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>2015-01-01</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>4651</t>
+          <t>375</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>2015-02-01</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>1283</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
@@ -2210,176 +2210,176 @@
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>9711</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>4015</t>
+          <t>7263</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>7263</t>
+          <t>313</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>145</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>249</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>9512</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>9512</t>
+          <t>2700</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>2700</t>
+          <t>4015</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>2015-10-01</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>9278</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
@@ -3010,136 +3010,136 @@
           <t>2015-12-01</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>1429</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>1446</t>
+          <t>6490</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>6490</t>
+          <t>1852</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>1852</t>
+          <t>114</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>1935</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>1935</t>
+          <t>213</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
@@ -3250,56 +3250,56 @@
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Museo de la Viña y el Vino de Olite</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>1446</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>2016-02-01</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>2147</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
@@ -4310,136 +4310,136 @@
           <t>2016-05-01</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>2451</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>194</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>2016-05-01</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>7035</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>195</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>2016-05-01</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>1191</t>
+          <t>1475</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>196</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>2016-05-01</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>4123</t>
+          <t>1191</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>197</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>2016-05-01</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Museo de la Viña y el Vino de Olite</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>4123</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>198</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>2016-05-01</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de la Viña y el Vino de Olite</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>7035</t>
+          <t>585</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>199</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>2016-06-01</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>8805</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
@@ -5570,116 +5570,116 @@
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>3286</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>257</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>3232</t>
+          <t>4701</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>258</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>4701</t>
+          <t>1934</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>259</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Museo de la Viña y el Vino de Olite</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>1934</t>
+          <t>632</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>260</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Museo de la Viña y el Vino de Olite</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>632</t>
+          <t>3232</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>261</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>2016-10-01</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>10814</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
@@ -13110,216 +13110,216 @@
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
           <t>4260</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="n">
         <v>634</v>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>131</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="n">
         <v>635</v>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>347</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="n">
         <v>636</v>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>7493</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="n">
         <v>637</v>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>7493</t>
+          <t>2608</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="n">
         <v>638</v>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>2608</t>
+          <t>4030</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="n">
         <v>639</v>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>4030</t>
+          <t>4678</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="n">
         <v>640</v>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>4678</t>
+          <t>5539</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="n">
         <v>641</v>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>5539</t>
+          <t>8579</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="n">
         <v>642</v>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>8579</t>
+          <t>491</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="n">
         <v>643</v>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
           <t>4867</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="n">
@@ -14590,316 +14590,316 @@
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
           <t>13084</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="n">
         <v>708</v>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>8651</t>
+          <t>19607</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="n">
         <v>709</v>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>19607</t>
+          <t>11556</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="n">
         <v>710</v>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>11556</t>
+          <t>3083</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="n">
         <v>711</v>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>3083</t>
+          <t>6779</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="n">
         <v>712</v>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
-          <t>6779</t>
+          <t>533</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="n">
         <v>713</v>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>92</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="n">
         <v>714</v>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>896</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="n">
         <v>715</v>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>8089</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="n">
         <v>716</v>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>8089</t>
+          <t>2626</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="n">
         <v>717</v>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>2626</t>
+          <t>6787</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="n">
         <v>718</v>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>6787</t>
+          <t>4936</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="n">
         <v>719</v>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>4936</t>
+          <t>1373</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="n">
         <v>720</v>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>1373</t>
+          <t>10287</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="n">
         <v>721</v>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>10287</t>
+          <t>8651</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="n">
         <v>722</v>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
           <t>9486</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="n">
@@ -15990,96 +15990,96 @@
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
           <t>5340</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="n">
         <v>778</v>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>4033</t>
+          <t>3135</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="n">
         <v>779</v>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>3135</t>
+          <t>8177</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="n">
         <v>780</v>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>8177</t>
+          <t>4033</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="n">
         <v>781</v>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
           <t>9486</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="n">
@@ -16910,76 +16910,76 @@
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
           <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
           <t>2260</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="n">
         <v>824</v>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="n">
         <v>825</v>
       </c>
       <c r="B826" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>56</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="n">
         <v>826</v>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="n">
@@ -17590,76 +17590,76 @@
           <t>2020-03-01</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
           <t>1080</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="n">
         <v>858</v>
       </c>
       <c r="B859" t="inlineStr">
         <is>
           <t>2020-05-01</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>272</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="n">
         <v>859</v>
       </c>
       <c r="B860" t="inlineStr">
         <is>
           <t>2020-05-01</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="n">
         <v>860</v>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>2020-06-01</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
           <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
           <t>3395</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="n">
@@ -26970,136 +26970,136 @@
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C1327" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1327" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="n">
         <v>1327</v>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C1328" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1328" t="inlineStr">
         <is>
-          <t>1537</t>
+          <t>5093</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="n">
         <v>1328</v>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C1329" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1329" t="inlineStr">
         <is>
-          <t>1369</t>
+          <t>1537</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="n">
         <v>1329</v>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C1330" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1330" t="inlineStr">
         <is>
-          <t>3274</t>
+          <t>1369</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="n">
         <v>1330</v>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C1331" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1331" t="inlineStr">
         <is>
-          <t>3123</t>
+          <t>3274</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="n">
         <v>1331</v>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
           <t>2023-02-01</t>
         </is>
       </c>
       <c r="C1332" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1332" t="inlineStr">
         <is>
-          <t>5093</t>
+          <t>3123</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="n">
         <v>1332</v>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
           <t>2023-03-01</t>
         </is>
       </c>
       <c r="C1333" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1333" t="inlineStr">
         <is>
           <t>2450</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="n">
@@ -29890,76 +29890,76 @@
           <t>2023-12-01</t>
         </is>
       </c>
       <c r="C1473" t="inlineStr">
         <is>
           <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1473" t="inlineStr">
         <is>
           <t>4241</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="n">
         <v>1473</v>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
           <t>2023-12-01</t>
         </is>
       </c>
       <c r="C1474" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1474" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>1674</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="n">
         <v>1474</v>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
           <t>2023-12-01</t>
         </is>
       </c>
       <c r="C1475" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1475" t="inlineStr">
         <is>
-          <t>1674</t>
+          <t>426</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="n">
         <v>1475</v>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
           <t>2023-12-01</t>
         </is>
       </c>
       <c r="C1476" t="inlineStr">
         <is>
           <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1476" t="inlineStr">
         <is>
           <t>4827</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="n">
@@ -30470,316 +30470,316 @@
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1502" t="inlineStr">
         <is>
           <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1502" t="inlineStr">
         <is>
           <t>23653</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="n">
         <v>1502</v>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1503" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1503" t="inlineStr">
         <is>
-          <t>5480</t>
+          <t>7671</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="n">
         <v>1503</v>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1504" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1504" t="inlineStr">
         <is>
-          <t>6420</t>
+          <t>5480</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="n">
         <v>1504</v>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1505" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1505" t="inlineStr">
         <is>
-          <t>10985</t>
+          <t>6420</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="n">
         <v>1505</v>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1506" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1506" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>10985</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="n">
         <v>1506</v>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1507" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1507" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>766</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="n">
         <v>1507</v>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1508" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1508" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="n">
         <v>1508</v>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1509" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1509" t="inlineStr">
         <is>
-          <t>13757</t>
+          <t>617</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="n">
         <v>1509</v>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1510" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1510" t="inlineStr">
         <is>
-          <t>4198</t>
+          <t>13757</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="n">
         <v>1510</v>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1511" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1511" t="inlineStr">
         <is>
-          <t>6210</t>
+          <t>4198</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="n">
         <v>1511</v>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1512" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1512" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>6210</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="n">
         <v>1512</v>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1513" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1513" t="inlineStr">
         <is>
-          <t>1049</t>
+          <t>897</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="n">
         <v>1513</v>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1514" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1514" t="inlineStr">
         <is>
-          <t>1403</t>
+          <t>1049</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="n">
         <v>1514</v>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1515" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1515" t="inlineStr">
         <is>
-          <t>6605</t>
+          <t>1403</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="n">
         <v>1515</v>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1516" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1516" t="inlineStr">
         <is>
-          <t>7671</t>
+          <t>6605</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="n">
         <v>1516</v>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="C1517" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1517" t="inlineStr">
         <is>
           <t>4721</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="n">
@@ -33330,316 +33330,316 @@
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1645" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1645" t="inlineStr">
         <is>
           <t>1636</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="n">
         <v>1645</v>
       </c>
       <c r="B1646" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1646" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1646" t="inlineStr">
         <is>
-          <t>2805</t>
+          <t>14761</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="n">
         <v>1646</v>
       </c>
       <c r="B1647" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1647" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1647" t="inlineStr">
         <is>
-          <t>3149</t>
+          <t>2805</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="n">
         <v>1647</v>
       </c>
       <c r="B1648" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1648" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1648" t="inlineStr">
         <is>
-          <t>3459</t>
+          <t>3149</t>
         </is>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" t="n">
         <v>1648</v>
       </c>
       <c r="B1649" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1649" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1649" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>3459</t>
         </is>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" t="n">
         <v>1649</v>
       </c>
       <c r="B1650" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1650" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1650" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>269</t>
         </is>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" t="n">
         <v>1650</v>
       </c>
       <c r="B1651" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1651" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1651" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" t="n">
         <v>1651</v>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1652" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1652" t="inlineStr">
         <is>
-          <t>5164</t>
+          <t>256</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="n">
         <v>1652</v>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1653" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1653" t="inlineStr">
         <is>
-          <t>1669</t>
+          <t>5164</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="n">
         <v>1653</v>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1654" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1654" t="inlineStr">
         <is>
-          <t>2496</t>
+          <t>3546</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="n">
         <v>1654</v>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1655" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1655" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>1669</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="n">
         <v>1655</v>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1656" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1656" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>2496</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="n">
         <v>1656</v>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1657" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1657" t="inlineStr">
         <is>
-          <t>4993</t>
+          <t>279</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="n">
         <v>1657</v>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1658" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1658" t="inlineStr">
         <is>
-          <t>3546</t>
+          <t>719</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="n">
         <v>1658</v>
       </c>
       <c r="B1659" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1659" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1659" t="inlineStr">
         <is>
-          <t>14761</t>
+          <t>4993</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="n">
         <v>1659</v>
       </c>
       <c r="B1660" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1660" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1660" t="inlineStr">
         <is>
           <t>729</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" t="n">
@@ -34170,156 +34170,156 @@
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1687" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1687" t="inlineStr">
         <is>
           <t>2670</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="n">
         <v>1687</v>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1688" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1688" t="inlineStr">
         <is>
-          <t>14772</t>
+          <t>430</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="n">
         <v>1688</v>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1689" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1689" t="inlineStr">
         <is>
-          <t>4868</t>
+          <t>333</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="n">
         <v>1689</v>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1690" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1690" t="inlineStr">
         <is>
-          <t>2926</t>
+          <t>14772</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="n">
         <v>1690</v>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1691" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1691" t="inlineStr">
         <is>
-          <t>7681</t>
+          <t>4868</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="n">
         <v>1691</v>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1692" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1692" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>2926</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="n">
         <v>1692</v>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1693" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1693" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>7681</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="n">
         <v>1693</v>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1694" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1694" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="n">
@@ -34690,736 +34690,736 @@
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="C1713" t="inlineStr">
         <is>
           <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1713" t="inlineStr">
         <is>
           <t>1133</t>
         </is>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" t="n">
         <v>1713</v>
       </c>
       <c r="B1714" t="inlineStr">
         <is>
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="C1714" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1714" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>4572</t>
         </is>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" t="n">
         <v>1714</v>
       </c>
       <c r="B1715" t="inlineStr">
         <is>
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="C1715" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1715" t="inlineStr">
         <is>
-          <t>4572</t>
+          <t>17641</t>
         </is>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" t="n">
         <v>1715</v>
       </c>
       <c r="B1716" t="inlineStr">
         <is>
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="C1716" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1716" t="inlineStr">
         <is>
-          <t>17641</t>
+          <t>2050</t>
         </is>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" t="n">
         <v>1716</v>
       </c>
       <c r="B1717" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1717" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1717" t="inlineStr">
         <is>
-          <t>6935</t>
+          <t>2616</t>
         </is>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" t="n">
         <v>1717</v>
       </c>
       <c r="B1718" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1718" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1718" t="inlineStr">
         <is>
-          <t>24876</t>
+          <t>7541</t>
         </is>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" t="n">
         <v>1718</v>
       </c>
       <c r="B1719" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1719" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1719" t="inlineStr">
         <is>
-          <t>11749</t>
+          <t>14936</t>
         </is>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" t="n">
         <v>1719</v>
       </c>
       <c r="B1720" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1720" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1720" t="inlineStr">
         <is>
-          <t>10574</t>
+          <t>6935</t>
         </is>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" t="n">
         <v>1720</v>
       </c>
       <c r="B1721" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1721" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1721" t="inlineStr">
         <is>
-          <t>5848</t>
+          <t>24876</t>
         </is>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" t="n">
         <v>1721</v>
       </c>
       <c r="B1722" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1722" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1722" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>11749</t>
         </is>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" t="n">
         <v>1722</v>
       </c>
       <c r="B1723" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1723" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1723" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>10574</t>
         </is>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" t="n">
         <v>1723</v>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1724" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1724" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>5848</t>
         </is>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" t="n">
         <v>1724</v>
       </c>
       <c r="B1725" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1725" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1725" t="inlineStr">
         <is>
-          <t>12368</t>
+          <t>530</t>
         </is>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" t="n">
         <v>1725</v>
       </c>
       <c r="B1726" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1726" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1726" t="inlineStr">
         <is>
-          <t>3649</t>
+          <t>98</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" t="n">
         <v>1726</v>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1727" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1727" t="inlineStr">
         <is>
-          <t>7328</t>
+          <t>749</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" t="n">
         <v>1727</v>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1728" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1728" t="inlineStr">
         <is>
-          <t>3076</t>
+          <t>12368</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="n">
         <v>1728</v>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1729" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1729" t="inlineStr">
         <is>
-          <t>1884</t>
+          <t>3649</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" t="n">
         <v>1729</v>
       </c>
       <c r="B1730" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1730" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1730" t="inlineStr">
         <is>
-          <t>2616</t>
+          <t>7328</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" t="n">
         <v>1730</v>
       </c>
       <c r="B1731" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1731" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1731" t="inlineStr">
         <is>
-          <t>7541</t>
+          <t>1884</t>
         </is>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" t="n">
         <v>1731</v>
       </c>
       <c r="B1732" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1732" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1732" t="inlineStr">
         <is>
-          <t>14936</t>
+          <t>3076</t>
         </is>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" t="n">
         <v>1732</v>
       </c>
       <c r="B1733" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1733" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1733" t="inlineStr">
         <is>
-          <t>7436</t>
+          <t>2857</t>
         </is>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" t="n">
         <v>1733</v>
       </c>
       <c r="B1734" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1734" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1734" t="inlineStr">
         <is>
-          <t>18428</t>
+          <t>8538</t>
         </is>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" t="n">
         <v>1734</v>
       </c>
       <c r="B1735" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1735" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1735" t="inlineStr">
         <is>
-          <t>10707</t>
+          <t>9018</t>
         </is>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" t="n">
         <v>1735</v>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1736" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1736" t="inlineStr">
         <is>
-          <t>8891</t>
+          <t>7436</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="n">
         <v>1736</v>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1737" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1737" t="inlineStr">
         <is>
-          <t>6112</t>
+          <t>18428</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="n">
         <v>1737</v>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1738" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1738" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>10707</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="n">
         <v>1738</v>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1739" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1739" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>8891</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="n">
         <v>1739</v>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1740" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1740" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>6112</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="n">
         <v>1740</v>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1741" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1741" t="inlineStr">
         <is>
-          <t>9698</t>
+          <t>210</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="n">
         <v>1741</v>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1742" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1742" t="inlineStr">
         <is>
-          <t>3487</t>
+          <t>45</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="n">
         <v>1742</v>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1743" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1743" t="inlineStr">
         <is>
-          <t>6084</t>
+          <t>204</t>
         </is>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" t="n">
         <v>1743</v>
       </c>
       <c r="B1744" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1744" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1744" t="inlineStr">
         <is>
-          <t>2179</t>
+          <t>9698</t>
         </is>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" t="n">
         <v>1744</v>
       </c>
       <c r="B1745" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1745" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1745" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>3487</t>
         </is>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" t="n">
         <v>1745</v>
       </c>
       <c r="B1746" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1746" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1746" t="inlineStr">
         <is>
-          <t>2857</t>
+          <t>6084</t>
         </is>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" t="n">
         <v>1746</v>
       </c>
       <c r="B1747" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1747" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1747" t="inlineStr">
         <is>
-          <t>8538</t>
+          <t>2179</t>
         </is>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" t="n">
         <v>1747</v>
       </c>
       <c r="B1748" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1748" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1748" t="inlineStr">
         <is>
-          <t>9018</t>
+          <t>922</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" t="n">
         <v>1748</v>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="C1749" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1749" t="inlineStr">
         <is>
           <t>7081</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="n">
@@ -36050,276 +36050,276 @@
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1781" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1781" t="inlineStr">
         <is>
           <t>6375</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" t="n">
         <v>1781</v>
       </c>
       <c r="B1782" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1782" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1782" t="inlineStr">
         <is>
-          <t>24549</t>
+          <t>12029</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" t="n">
         <v>1782</v>
       </c>
       <c r="B1783" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1783" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1783" t="inlineStr">
         <is>
-          <t>13920</t>
+          <t>6706</t>
         </is>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" t="n">
         <v>1783</v>
       </c>
       <c r="B1784" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1784" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1784" t="inlineStr">
         <is>
-          <t>12029</t>
+          <t>13261</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" t="n">
         <v>1784</v>
       </c>
       <c r="B1785" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1785" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1785" t="inlineStr">
         <is>
-          <t>6706</t>
+          <t>4346</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" t="n">
         <v>1785</v>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1786" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1786" t="inlineStr">
         <is>
-          <t>13261</t>
+          <t>7690</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="n">
         <v>1786</v>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1787" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1787" t="inlineStr">
         <is>
-          <t>4346</t>
+          <t>2832</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="n">
         <v>1787</v>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1788" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1788" t="inlineStr">
         <is>
-          <t>7690</t>
+          <t>3126</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="n">
         <v>1788</v>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1789" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1789" t="inlineStr">
         <is>
-          <t>2832</t>
+          <t>4248</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" t="n">
         <v>1789</v>
       </c>
       <c r="B1790" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1790" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1790" t="inlineStr">
         <is>
-          <t>3126</t>
+          <t>8530</t>
         </is>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" t="n">
         <v>1790</v>
       </c>
       <c r="B1791" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1791" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1791" t="inlineStr">
         <is>
-          <t>4248</t>
+          <t>12204</t>
         </is>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" t="n">
         <v>1791</v>
       </c>
       <c r="B1792" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1792" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1792" t="inlineStr">
         <is>
-          <t>8530</t>
+          <t>24549</t>
         </is>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" t="n">
         <v>1792</v>
       </c>
       <c r="B1793" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1793" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1793" t="inlineStr">
         <is>
-          <t>12204</t>
+          <t>13920</t>
         </is>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" t="n">
         <v>1793</v>
       </c>
       <c r="B1794" t="inlineStr">
         <is>
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1794" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1794" t="inlineStr">
         <is>
           <t>8889</t>
         </is>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" t="n">
@@ -37395,51 +37395,51 @@
           <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1848" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" t="n">
         <v>1848</v>
       </c>
       <c r="B1849" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
       <c r="C1849" t="inlineStr">
         <is>
           <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1849" t="inlineStr">
         <is>
-          <t>2191</t>
+          <t>2298</t>
         </is>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" t="n">
         <v>1849</v>
       </c>
       <c r="B1850" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
       <c r="C1850" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D1850" t="inlineStr">
         <is>
           <t>1475</t>
         </is>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" t="n">
@@ -37590,453 +37590,753 @@
           <t>2026-02-01</t>
         </is>
       </c>
       <c r="C1858" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1858" t="inlineStr">
         <is>
           <t>157</t>
         </is>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" t="n">
         <v>1858</v>
       </c>
       <c r="B1859" t="inlineStr">
         <is>
           <t>2026-02-01</t>
         </is>
       </c>
       <c r="C1859" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1859" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>812</t>
         </is>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" t="n">
         <v>1859</v>
       </c>
       <c r="B1860" t="inlineStr">
         <is>
           <t>2026-02-01</t>
         </is>
       </c>
       <c r="C1860" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1860" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>475</t>
         </is>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" t="n">
         <v>1860</v>
       </c>
       <c r="B1861" t="inlineStr">
         <is>
           <t>2026-02-01</t>
         </is>
       </c>
       <c r="C1861" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1861" t="inlineStr">
         <is>
-          <t>3008</t>
+          <t>2017</t>
         </is>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" t="n">
         <v>1861</v>
       </c>
       <c r="B1862" t="inlineStr">
         <is>
           <t>2026-02-01</t>
         </is>
       </c>
       <c r="C1862" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1862" t="inlineStr">
         <is>
-          <t>2285</t>
+          <t>338</t>
         </is>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" t="n">
         <v>1862</v>
       </c>
       <c r="B1863" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="C1863" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1863" t="inlineStr">
         <is>
-          <t>17885</t>
+          <t>3169</t>
         </is>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" t="n">
         <v>1863</v>
       </c>
       <c r="B1864" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-02-01</t>
         </is>
       </c>
       <c r="C1864" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1864" t="inlineStr">
         <is>
-          <t>5816</t>
+          <t>2285</t>
         </is>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" t="n">
         <v>1864</v>
       </c>
       <c r="B1865" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1865" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1865" t="inlineStr">
         <is>
-          <t>2998</t>
+          <t>17885</t>
         </is>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" t="n">
         <v>1865</v>
       </c>
       <c r="B1866" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1866" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1866" t="inlineStr">
         <is>
-          <t>8270</t>
+          <t>5816</t>
         </is>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" t="n">
         <v>1866</v>
       </c>
       <c r="B1867" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1867" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1867" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>2998</t>
         </is>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" t="n">
         <v>1867</v>
       </c>
       <c r="B1868" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1868" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1868" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>8270</t>
         </is>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" t="n">
         <v>1868</v>
       </c>
       <c r="B1869" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1869" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1869" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>300</t>
         </is>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" t="n">
         <v>1869</v>
       </c>
       <c r="B1870" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1870" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1870" t="inlineStr">
         <is>
-          <t>1598</t>
+          <t>79</t>
         </is>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" t="n">
         <v>1870</v>
       </c>
       <c r="B1871" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1871" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1871" t="inlineStr">
         <is>
-          <t>1847</t>
+          <t>421</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" t="n">
         <v>1871</v>
       </c>
       <c r="B1872" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1872" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1872" t="inlineStr">
         <is>
-          <t>3522</t>
+          <t>1847</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" t="n">
         <v>1872</v>
       </c>
       <c r="B1873" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1873" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1873" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>3522</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" t="n">
         <v>1873</v>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1874" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1874" t="inlineStr">
         <is>
-          <t>1494</t>
+          <t>666</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="n">
         <v>1874</v>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1875" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1875" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>1494</t>
         </is>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" t="n">
         <v>1875</v>
       </c>
       <c r="B1876" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1876" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1876" t="inlineStr">
         <is>
-          <t>5702</t>
+          <t>458</t>
         </is>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" t="n">
         <v>1876</v>
       </c>
       <c r="B1877" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1877" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1877" t="inlineStr">
         <is>
-          <t>2552</t>
+          <t>5702</t>
         </is>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" t="n">
         <v>1877</v>
       </c>
       <c r="B1878" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1878" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D1878" t="inlineStr">
         <is>
-          <t>7847</t>
+          <t>2552</t>
         </is>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" t="n">
         <v>1878</v>
       </c>
       <c r="B1879" t="inlineStr">
         <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="C1879" t="inlineStr">
+        <is>
+          <t>Cuevas de Zugarramurdi</t>
+        </is>
+      </c>
+      <c r="D1879" t="inlineStr">
+        <is>
+          <t>1598</t>
+        </is>
+      </c>
+    </row>
+    <row r="1880">
+      <c r="A1880" t="n">
+        <v>1879</v>
+      </c>
+      <c r="B1880" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1880" t="inlineStr">
+        <is>
+          <t>Cuevas de Zugarramurdi</t>
+        </is>
+      </c>
+      <c r="D1880" t="inlineStr">
+        <is>
+          <t>16075</t>
+        </is>
+      </c>
+    </row>
+    <row r="1881">
+      <c r="A1881" t="n">
+        <v>1880</v>
+      </c>
+      <c r="B1881" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1881" t="inlineStr">
+        <is>
+          <t>Museo de las brujas</t>
+        </is>
+      </c>
+      <c r="D1881" t="inlineStr">
+        <is>
+          <t>3708</t>
+        </is>
+      </c>
+    </row>
+    <row r="1882">
+      <c r="A1882" t="n">
+        <v>1881</v>
+      </c>
+      <c r="B1882" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1882" t="inlineStr">
+        <is>
+          <t>Monasterio de Leyre</t>
+        </is>
+      </c>
+      <c r="D1882" t="inlineStr">
+        <is>
+          <t>6198</t>
+        </is>
+      </c>
+    </row>
+    <row r="1883">
+      <c r="A1883" t="n">
+        <v>1882</v>
+      </c>
+      <c r="B1883" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1883" t="inlineStr">
+        <is>
+          <t>Santa María de Eunate</t>
+        </is>
+      </c>
+      <c r="D1883" t="inlineStr">
+        <is>
+          <t>2535</t>
+        </is>
+      </c>
+    </row>
+    <row r="1884">
+      <c r="A1884" t="n">
+        <v>1883</v>
+      </c>
+      <c r="B1884" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1884" t="inlineStr">
+        <is>
+          <t>Irati - Salazar</t>
+        </is>
+      </c>
+      <c r="D1884" t="inlineStr">
+        <is>
+          <t>3117</t>
+        </is>
+      </c>
+    </row>
+    <row r="1885">
+      <c r="A1885" t="n">
+        <v>1884</v>
+      </c>
+      <c r="B1885" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1885" t="inlineStr">
+        <is>
+          <t>Urederra Area de acogida</t>
+        </is>
+      </c>
+      <c r="D1885" t="inlineStr">
+        <is>
+          <t>9736</t>
+        </is>
+      </c>
+    </row>
+    <row r="1886">
+      <c r="A1886" t="n">
+        <v>1885</v>
+      </c>
+      <c r="B1886" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1886" t="inlineStr">
+        <is>
+          <t>Bardenas</t>
+        </is>
+      </c>
+      <c r="D1886" t="inlineStr">
+        <is>
+          <t>7847</t>
+        </is>
+      </c>
+    </row>
+    <row r="1887">
+      <c r="A1887" t="n">
+        <v>1886</v>
+      </c>
+      <c r="B1887" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1887" t="inlineStr">
+        <is>
+          <t>Palacio Real de Olite</t>
+        </is>
+      </c>
+      <c r="D1887" t="inlineStr">
+        <is>
+          <t>33628</t>
+        </is>
+      </c>
+    </row>
+    <row r="1888">
+      <c r="A1888" t="n">
+        <v>1887</v>
+      </c>
+      <c r="B1888" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1888" t="inlineStr">
+        <is>
+          <t>Catedral de Pamplona</t>
+        </is>
+      </c>
+      <c r="D1888" t="inlineStr">
+        <is>
+          <t>10147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1889">
+      <c r="A1889" t="n">
+        <v>1888</v>
+      </c>
+      <c r="B1889" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1889" t="inlineStr">
+        <is>
+          <t>Colegiata de Roncesvalles</t>
+        </is>
+      </c>
+      <c r="D1889" t="inlineStr">
+        <is>
+          <t>9304</t>
+        </is>
+      </c>
+    </row>
+    <row r="1890">
+      <c r="A1890" t="n">
+        <v>1889</v>
+      </c>
+      <c r="B1890" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1890" t="inlineStr">
+        <is>
+          <t>Castillo de Javier</t>
+        </is>
+      </c>
+      <c r="D1890" t="inlineStr">
+        <is>
+          <t>7500</t>
+        </is>
+      </c>
+    </row>
+    <row r="1891">
+      <c r="A1891" t="n">
+        <v>1890</v>
+      </c>
+      <c r="B1891" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1891" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Arellano</t>
+        </is>
+      </c>
+      <c r="D1891" t="inlineStr">
+        <is>
+          <t>279</t>
+        </is>
+      </c>
+    </row>
+    <row r="1892">
+      <c r="A1892" t="n">
+        <v>1891</v>
+      </c>
+      <c r="B1892" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1892" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Rada</t>
+        </is>
+      </c>
+      <c r="D1892" t="inlineStr">
+        <is>
+          <t>138</t>
+        </is>
+      </c>
+    </row>
+    <row r="1893">
+      <c r="A1893" t="n">
+        <v>1892</v>
+      </c>
+      <c r="B1893" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1893" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Andelos</t>
+        </is>
+      </c>
+      <c r="D1893" t="inlineStr">
+        <is>
+          <t>606</t>
+        </is>
+      </c>
+    </row>
+    <row r="1894">
+      <c r="A1894" t="n">
+        <v>1893</v>
+      </c>
+      <c r="B1894" t="inlineStr">
+        <is>
           <t>2026-09-01</t>
         </is>
       </c>
-      <c r="C1879" t="inlineStr">
+      <c r="C1894" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
-      <c r="D1879" t="inlineStr">
+      <c r="D1894" t="inlineStr">
         <is>
           <t>2285</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-05-06T15:51:27Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-05-06T15:51:27Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-22T08:44:48Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-22T08:44:48Z</dct:modified>
 </cp:coreProperties>
 </file>