--- v1 (2026-06-22)
+++ v2 (2026-11-08)
@@ -2210,176 +2210,176 @@
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>9711</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>7263</t>
+          <t>4015</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>7263</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>313</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>145</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>9512</t>
+          <t>249</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>2700</t>
+          <t>9512</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>2015-09-01</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>4015</t>
+          <t>2700</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>2015-10-01</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>9278</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
@@ -3010,296 +3010,296 @@
           <t>2015-12-01</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>1429</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>6490</t>
+          <t>2673</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>1852</t>
+          <t>1446</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>6490</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>1935</t>
+          <t>1852</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>114</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>1935</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>213</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>136</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>2673</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>144</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>2482</t>
+          <t>491</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>2691</t>
+          <t>2482</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Museo de la Viña y el Vino de Olite</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>2691</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>2016-01-01</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Museo de la Viña y el Vino de Olite</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>1446</t>
+          <t>269</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>2016-02-01</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>2147</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
@@ -5570,116 +5570,116 @@
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>3286</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>257</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>4701</t>
+          <t>3232</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>258</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>1934</t>
+          <t>4701</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>259</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Museo de la Viña y el Vino de Olite</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>632</t>
+          <t>1934</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>260</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>2016-09-01</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Museo de la Viña y el Vino de Olite</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>3232</t>
+          <t>632</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>261</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>2016-10-01</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>10814</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
@@ -9070,276 +9070,276 @@
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>3800</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>432</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>7904</t>
+          <t>415</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>433</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>102</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>434</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>421</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>435</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>11368</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>436</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>11368</t>
+          <t>6608</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>437</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>6608</t>
+          <t>7678</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>438</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>7678</t>
+          <t>4121</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>439</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>4121</t>
+          <t>3115</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>440</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>3115</t>
+          <t>6735</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>441</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>6735</t>
+          <t>2055</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>442</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Museo de la Viña y el Vino de Olite</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>2055</t>
+          <t>565</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>443</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>2017-09-01</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Museo de la Viña y el Vino de Olite</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>7904</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>444</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>2017-10-01</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>10736</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="n">
@@ -13110,216 +13110,216 @@
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
           <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
           <t>4260</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="n">
         <v>634</v>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>491</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="n">
         <v>635</v>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>131</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="n">
         <v>636</v>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>7493</t>
+          <t>347</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="n">
         <v>637</v>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>2608</t>
+          <t>7493</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="n">
         <v>638</v>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>4030</t>
+          <t>2608</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="n">
         <v>639</v>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>4678</t>
+          <t>4030</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="n">
         <v>640</v>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>5539</t>
+          <t>4678</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="n">
         <v>641</v>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>8579</t>
+          <t>5539</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="n">
         <v>642</v>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>2018-11-01</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>8579</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="n">
         <v>643</v>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>2018-12-01</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
           <t>4867</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="n">
@@ -14590,116 +14590,116 @@
           <t>2019-04-01</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
           <t>13084</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="n">
         <v>708</v>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>19607</t>
+          <t>8651</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="n">
         <v>709</v>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>11556</t>
+          <t>19607</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="n">
         <v>710</v>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>3083</t>
+          <t>11556</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="n">
         <v>711</v>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>6779</t>
+          <t>3083</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="n">
         <v>712</v>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
           <t>533</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="n">
@@ -14850,56 +14850,56 @@
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
           <t>10287</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="n">
         <v>721</v>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>2019-05-01</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>8651</t>
+          <t>6779</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="n">
         <v>722</v>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>2019-06-01</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
           <t>9486</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="n">
@@ -15990,96 +15990,96 @@
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
           <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
           <t>5340</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="n">
         <v>778</v>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>3135</t>
+          <t>4033</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="n">
         <v>779</v>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>8177</t>
+          <t>3135</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="n">
         <v>780</v>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t>2019-09-01</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D781" t="inlineStr">
         <is>
-          <t>4033</t>
+          <t>8177</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="n">
         <v>781</v>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t>2019-10-01</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D782" t="inlineStr">
         <is>
           <t>9486</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="n">
@@ -16850,276 +16850,276 @@
           <t>2019-12-01</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D821" t="inlineStr">
         <is>
           <t>3860</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="n">
         <v>821</v>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D822" t="inlineStr">
         <is>
-          <t>2473</t>
+          <t>2260</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="n">
         <v>822</v>
       </c>
       <c r="B823" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D823" t="inlineStr">
         <is>
-          <t>7352</t>
+          <t>90</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="n">
         <v>823</v>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D824" t="inlineStr">
         <is>
-          <t>2260</t>
+          <t>56</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="n">
         <v>824</v>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D825" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="n">
         <v>825</v>
       </c>
       <c r="B826" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D826" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>133</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="n">
         <v>826</v>
       </c>
       <c r="B827" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D827" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>2102</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="n">
         <v>827</v>
       </c>
       <c r="B828" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D828" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>269</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="n">
         <v>828</v>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D829" t="inlineStr">
         <is>
-          <t>2102</t>
+          <t>1345</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="n">
         <v>829</v>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D830" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>3060</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="n">
         <v>830</v>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D831" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>1616</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="n">
         <v>831</v>
       </c>
       <c r="B832" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D832" t="inlineStr">
         <is>
-          <t>3060</t>
+          <t>2473</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="n">
         <v>832</v>
       </c>
       <c r="B833" t="inlineStr">
         <is>
           <t>2020-01-01</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D833" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>7352</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="n">
         <v>833</v>
       </c>
       <c r="B834" t="inlineStr">
         <is>
           <t>2020-02-01</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D834" t="inlineStr">
         <is>
           <t>3999</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="n">
@@ -17590,76 +17590,76 @@
           <t>2020-03-01</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D858" t="inlineStr">
         <is>
           <t>1080</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="n">
         <v>858</v>
       </c>
       <c r="B859" t="inlineStr">
         <is>
           <t>2020-05-01</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D859" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="n">
         <v>859</v>
       </c>
       <c r="B860" t="inlineStr">
         <is>
           <t>2020-05-01</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D860" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>272</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="n">
         <v>860</v>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>2020-06-01</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
           <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D861" t="inlineStr">
         <is>
           <t>3395</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="n">
@@ -29330,96 +29330,96 @@
           <t>2023-10-01</t>
         </is>
       </c>
       <c r="C1445" t="inlineStr">
         <is>
           <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1445" t="inlineStr">
         <is>
           <t>8254</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="n">
         <v>1445</v>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
           <t>2023-10-01</t>
         </is>
       </c>
       <c r="C1446" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1446" t="inlineStr">
         <is>
-          <t>6787</t>
+          <t>8809</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="n">
         <v>1446</v>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
           <t>2023-10-01</t>
         </is>
       </c>
       <c r="C1447" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1447" t="inlineStr">
         <is>
-          <t>8809</t>
+          <t>11123</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="n">
         <v>1447</v>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
           <t>2023-10-01</t>
         </is>
       </c>
       <c r="C1448" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1448" t="inlineStr">
         <is>
-          <t>11123</t>
+          <t>6787</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="n">
         <v>1448</v>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>2023-11-01</t>
         </is>
       </c>
       <c r="C1449" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1449" t="inlineStr">
         <is>
           <t>3199</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="n">
@@ -29890,76 +29890,76 @@
           <t>2023-12-01</t>
         </is>
       </c>
       <c r="C1473" t="inlineStr">
         <is>
           <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1473" t="inlineStr">
         <is>
           <t>4241</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="n">
         <v>1473</v>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
           <t>2023-12-01</t>
         </is>
       </c>
       <c r="C1474" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1474" t="inlineStr">
         <is>
-          <t>1674</t>
+          <t>426</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="n">
         <v>1474</v>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
           <t>2023-12-01</t>
         </is>
       </c>
       <c r="C1475" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1475" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>1674</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="n">
         <v>1475</v>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
           <t>2023-12-01</t>
         </is>
       </c>
       <c r="C1476" t="inlineStr">
         <is>
           <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1476" t="inlineStr">
         <is>
           <t>4827</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="n">
@@ -30470,316 +30470,316 @@
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1502" t="inlineStr">
         <is>
           <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1502" t="inlineStr">
         <is>
           <t>23653</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="n">
         <v>1502</v>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1503" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1503" t="inlineStr">
         <is>
-          <t>7671</t>
+          <t>5480</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="n">
         <v>1503</v>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1504" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1504" t="inlineStr">
         <is>
-          <t>5480</t>
+          <t>6420</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="n">
         <v>1504</v>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1505" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1505" t="inlineStr">
         <is>
-          <t>6420</t>
+          <t>10985</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="n">
         <v>1505</v>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1506" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1506" t="inlineStr">
         <is>
-          <t>10985</t>
+          <t>766</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="n">
         <v>1506</v>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1507" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1507" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="n">
         <v>1507</v>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1508" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1508" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>617</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="n">
         <v>1508</v>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1509" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1509" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>13757</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="n">
         <v>1509</v>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1510" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1510" t="inlineStr">
         <is>
-          <t>13757</t>
+          <t>4198</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="n">
         <v>1510</v>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1511" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1511" t="inlineStr">
         <is>
-          <t>4198</t>
+          <t>6210</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="n">
         <v>1511</v>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1512" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1512" t="inlineStr">
         <is>
-          <t>6210</t>
+          <t>897</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="n">
         <v>1512</v>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1513" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1513" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>1049</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="n">
         <v>1513</v>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1514" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1514" t="inlineStr">
         <is>
-          <t>1049</t>
+          <t>1403</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="n">
         <v>1514</v>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1515" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1515" t="inlineStr">
         <is>
-          <t>1403</t>
+          <t>6605</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="n">
         <v>1515</v>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
           <t>2024-03-01</t>
         </is>
       </c>
       <c r="C1516" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1516" t="inlineStr">
         <is>
-          <t>6605</t>
+          <t>7671</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="n">
         <v>1516</v>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
           <t>2024-04-01</t>
         </is>
       </c>
       <c r="C1517" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1517" t="inlineStr">
         <is>
           <t>4721</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="n">
@@ -31730,656 +31730,656 @@
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1565" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1565" t="inlineStr">
         <is>
           <t>8645</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="n">
         <v>1565</v>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1566" t="inlineStr">
         <is>
-          <t>26236</t>
+          <t>11689</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="n">
         <v>1566</v>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1567" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1567" t="inlineStr">
         <is>
-          <t>9635</t>
+          <t>26236</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="n">
         <v>1567</v>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1568" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1568" t="inlineStr">
         <is>
-          <t>9055</t>
+          <t>9635</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="n">
         <v>1568</v>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1569" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1569" t="inlineStr">
         <is>
-          <t>7412</t>
+          <t>9055</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="n">
         <v>1569</v>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1570" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1570" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>7412</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="n">
         <v>1570</v>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1571" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1571" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>231</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="n">
         <v>1571</v>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1572" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1572" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>71</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="n">
         <v>1572</v>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1573" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1573" t="inlineStr">
         <is>
-          <t>20670</t>
+          <t>247</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="n">
         <v>1573</v>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1574" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1574" t="inlineStr">
         <is>
-          <t>6925</t>
+          <t>20670</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="n">
         <v>1574</v>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1575" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1575" t="inlineStr">
         <is>
-          <t>8042</t>
+          <t>6925</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="n">
         <v>1575</v>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1576" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1576" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>8042</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="n">
         <v>1576</v>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1577" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1577" t="inlineStr">
         <is>
-          <t>5331</t>
+          <t>1977</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="n">
         <v>1577</v>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1578" t="inlineStr">
         <is>
-          <t>5157</t>
+          <t>5331</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="n">
         <v>1578</v>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1579" t="inlineStr">
         <is>
-          <t>12304</t>
+          <t>5157</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="n">
         <v>1579</v>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
           <t>2024-07-01</t>
         </is>
       </c>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1580" t="inlineStr">
         <is>
-          <t>11689</t>
+          <t>12304</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="n">
         <v>1580</v>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1581" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1581" t="inlineStr">
         <is>
-          <t>11659</t>
+          <t>13410</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="n">
         <v>1581</v>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1582" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1582" t="inlineStr">
         <is>
-          <t>49592</t>
+          <t>12482</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="n">
         <v>1582</v>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1583" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1583" t="inlineStr">
         <is>
-          <t>20111</t>
+          <t>552</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="n">
         <v>1583</v>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1584" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1584" t="inlineStr">
         <is>
-          <t>13410</t>
+          <t>108</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="n">
         <v>1584</v>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1585" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1585" t="inlineStr">
         <is>
-          <t>12482</t>
+          <t>378</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="n">
         <v>1585</v>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1586" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1586" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>33658</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="n">
         <v>1586</v>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1587" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1587" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>9851</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="n">
         <v>1587</v>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1588" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1588" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>14499</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="n">
         <v>1588</v>
       </c>
       <c r="B1589" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1589" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1589" t="inlineStr">
         <is>
-          <t>33658</t>
+          <t>2828</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="n">
         <v>1589</v>
       </c>
       <c r="B1590" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1590" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1590" t="inlineStr">
         <is>
-          <t>9851</t>
+          <t>10441</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="n">
         <v>1590</v>
       </c>
       <c r="B1591" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1591" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1591" t="inlineStr">
         <is>
-          <t>14499</t>
+          <t>8227</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="n">
         <v>1591</v>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1592" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1592" t="inlineStr">
         <is>
-          <t>2828</t>
+          <t>15123</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="n">
         <v>1592</v>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1593" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1593" t="inlineStr">
         <is>
-          <t>10441</t>
+          <t>20693</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="n">
         <v>1593</v>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1594" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1594" t="inlineStr">
         <is>
-          <t>8227</t>
+          <t>11659</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="n">
         <v>1594</v>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1595" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1595" t="inlineStr">
         <is>
-          <t>15123</t>
+          <t>20111</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="n">
         <v>1595</v>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
           <t>2024-08-01</t>
         </is>
       </c>
       <c r="C1596" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1596" t="inlineStr">
         <is>
-          <t>20693</t>
+          <t>49592</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="n">
         <v>1596</v>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
           <t>2024-09-01</t>
         </is>
       </c>
       <c r="C1597" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1597" t="inlineStr">
         <is>
           <t>5575</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="n">
@@ -33490,156 +33490,156 @@
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1653" t="inlineStr">
         <is>
           <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1653" t="inlineStr">
         <is>
           <t>5164</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="n">
         <v>1653</v>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1654" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1654" t="inlineStr">
         <is>
-          <t>3546</t>
+          <t>1669</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="n">
         <v>1654</v>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1655" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1655" t="inlineStr">
         <is>
-          <t>1669</t>
+          <t>2496</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="n">
         <v>1655</v>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1656" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1656" t="inlineStr">
         <is>
-          <t>2496</t>
+          <t>279</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="n">
         <v>1656</v>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1657" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1657" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>719</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="n">
         <v>1657</v>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1658" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1658" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>4993</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="n">
         <v>1658</v>
       </c>
       <c r="B1659" t="inlineStr">
         <is>
           <t>2024-12-01</t>
         </is>
       </c>
       <c r="C1659" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1659" t="inlineStr">
         <is>
-          <t>4993</t>
+          <t>3546</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="n">
         <v>1659</v>
       </c>
       <c r="B1660" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1660" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1660" t="inlineStr">
         <is>
           <t>729</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" t="n">
@@ -33730,176 +33730,176 @@
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1665" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1665" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="n">
         <v>1665</v>
       </c>
       <c r="B1666" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1666" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1666" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>114</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" t="n">
         <v>1666</v>
       </c>
       <c r="B1667" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1667" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1667" t="inlineStr">
         <is>
-          <t>1966</t>
+          <t>2478</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" t="n">
         <v>1667</v>
       </c>
       <c r="B1668" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1668" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1668" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>2105</t>
         </is>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" t="n">
         <v>1668</v>
       </c>
       <c r="B1669" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1669" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1669" t="inlineStr">
         <is>
-          <t>993</t>
+          <t>141</t>
         </is>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" t="n">
         <v>1669</v>
       </c>
       <c r="B1670" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1670" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1670" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>1966</t>
         </is>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" t="n">
         <v>1670</v>
       </c>
       <c r="B1671" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1671" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1671" t="inlineStr">
         <is>
-          <t>2478</t>
+          <t>611</t>
         </is>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" t="n">
         <v>1671</v>
       </c>
       <c r="B1672" t="inlineStr">
         <is>
           <t>2025-01-01</t>
         </is>
       </c>
       <c r="C1672" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1672" t="inlineStr">
         <is>
-          <t>2105</t>
+          <t>993</t>
         </is>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" t="n">
         <v>1672</v>
       </c>
       <c r="B1673" t="inlineStr">
         <is>
           <t>2025-02-01</t>
         </is>
       </c>
       <c r="C1673" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1673" t="inlineStr">
         <is>
           <t>1357</t>
         </is>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" t="n">
@@ -34170,156 +34170,156 @@
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1687" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1687" t="inlineStr">
         <is>
           <t>2670</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="n">
         <v>1687</v>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1688" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1688" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>14772</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="n">
         <v>1688</v>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1689" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1689" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>4868</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="n">
         <v>1689</v>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1690" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1690" t="inlineStr">
         <is>
-          <t>14772</t>
+          <t>2926</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="n">
         <v>1690</v>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1691" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1691" t="inlineStr">
         <is>
-          <t>4868</t>
+          <t>7681</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="n">
         <v>1691</v>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1692" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1692" t="inlineStr">
         <is>
-          <t>2926</t>
+          <t>430</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="n">
         <v>1692</v>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1693" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1693" t="inlineStr">
         <is>
-          <t>7681</t>
+          <t>333</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="n">
         <v>1693</v>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
           <t>2025-03-01</t>
         </is>
       </c>
       <c r="C1694" t="inlineStr">
         <is>
           <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1694" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="n">
@@ -34690,736 +34690,736 @@
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="C1713" t="inlineStr">
         <is>
           <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1713" t="inlineStr">
         <is>
           <t>1133</t>
         </is>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" t="n">
         <v>1713</v>
       </c>
       <c r="B1714" t="inlineStr">
         <is>
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="C1714" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1714" t="inlineStr">
         <is>
-          <t>4572</t>
+          <t>2050</t>
         </is>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" t="n">
         <v>1714</v>
       </c>
       <c r="B1715" t="inlineStr">
         <is>
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="C1715" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1715" t="inlineStr">
         <is>
-          <t>17641</t>
+          <t>4572</t>
         </is>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" t="n">
         <v>1715</v>
       </c>
       <c r="B1716" t="inlineStr">
         <is>
           <t>2025-04-01</t>
         </is>
       </c>
       <c r="C1716" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1716" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>17641</t>
         </is>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" t="n">
         <v>1716</v>
       </c>
       <c r="B1717" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1717" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1717" t="inlineStr">
         <is>
-          <t>2616</t>
+          <t>6935</t>
         </is>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" t="n">
         <v>1717</v>
       </c>
       <c r="B1718" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1718" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1718" t="inlineStr">
         <is>
-          <t>7541</t>
+          <t>24876</t>
         </is>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" t="n">
         <v>1718</v>
       </c>
       <c r="B1719" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1719" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1719" t="inlineStr">
         <is>
-          <t>14936</t>
+          <t>11749</t>
         </is>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" t="n">
         <v>1719</v>
       </c>
       <c r="B1720" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1720" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1720" t="inlineStr">
         <is>
-          <t>6935</t>
+          <t>10574</t>
         </is>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" t="n">
         <v>1720</v>
       </c>
       <c r="B1721" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1721" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1721" t="inlineStr">
         <is>
-          <t>24876</t>
+          <t>5848</t>
         </is>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" t="n">
         <v>1721</v>
       </c>
       <c r="B1722" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1722" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1722" t="inlineStr">
         <is>
-          <t>11749</t>
+          <t>530</t>
         </is>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" t="n">
         <v>1722</v>
       </c>
       <c r="B1723" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1723" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1723" t="inlineStr">
         <is>
-          <t>10574</t>
+          <t>98</t>
         </is>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" t="n">
         <v>1723</v>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1724" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1724" t="inlineStr">
         <is>
-          <t>5848</t>
+          <t>749</t>
         </is>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" t="n">
         <v>1724</v>
       </c>
       <c r="B1725" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1725" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1725" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>12368</t>
         </is>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" t="n">
         <v>1725</v>
       </c>
       <c r="B1726" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1726" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1726" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>3649</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" t="n">
         <v>1726</v>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1727" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1727" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>7328</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" t="n">
         <v>1727</v>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1728" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1728" t="inlineStr">
         <is>
-          <t>12368</t>
+          <t>3076</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="n">
         <v>1728</v>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1729" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1729" t="inlineStr">
         <is>
-          <t>3649</t>
+          <t>1884</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" t="n">
         <v>1729</v>
       </c>
       <c r="B1730" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1730" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1730" t="inlineStr">
         <is>
-          <t>7328</t>
+          <t>2616</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" t="n">
         <v>1730</v>
       </c>
       <c r="B1731" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1731" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1731" t="inlineStr">
         <is>
-          <t>1884</t>
+          <t>7541</t>
         </is>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" t="n">
         <v>1731</v>
       </c>
       <c r="B1732" t="inlineStr">
         <is>
           <t>2025-05-01</t>
         </is>
       </c>
       <c r="C1732" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1732" t="inlineStr">
         <is>
-          <t>3076</t>
+          <t>14936</t>
         </is>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" t="n">
         <v>1732</v>
       </c>
       <c r="B1733" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1733" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1733" t="inlineStr">
         <is>
-          <t>2857</t>
+          <t>7436</t>
         </is>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" t="n">
         <v>1733</v>
       </c>
       <c r="B1734" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1734" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1734" t="inlineStr">
         <is>
-          <t>8538</t>
+          <t>18428</t>
         </is>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" t="n">
         <v>1734</v>
       </c>
       <c r="B1735" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1735" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1735" t="inlineStr">
         <is>
-          <t>9018</t>
+          <t>10707</t>
         </is>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" t="n">
         <v>1735</v>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1736" t="inlineStr">
         <is>
-          <t>Parque Natural de Bértiz</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1736" t="inlineStr">
         <is>
-          <t>7436</t>
+          <t>8891</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="n">
         <v>1736</v>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1737" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1737" t="inlineStr">
         <is>
-          <t>18428</t>
+          <t>6112</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="n">
         <v>1737</v>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1738" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1738" t="inlineStr">
         <is>
-          <t>10707</t>
+          <t>210</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="n">
         <v>1738</v>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1739" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1739" t="inlineStr">
         <is>
-          <t>8891</t>
+          <t>45</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="n">
         <v>1739</v>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1740" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1740" t="inlineStr">
         <is>
-          <t>6112</t>
+          <t>204</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="n">
         <v>1740</v>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1741" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1741" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>9698</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="n">
         <v>1741</v>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1742" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1742" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>3487</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="n">
         <v>1742</v>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1743" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1743" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>6084</t>
         </is>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" t="n">
         <v>1743</v>
       </c>
       <c r="B1744" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1744" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1744" t="inlineStr">
         <is>
-          <t>9698</t>
+          <t>2179</t>
         </is>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" t="n">
         <v>1744</v>
       </c>
       <c r="B1745" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1745" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1745" t="inlineStr">
         <is>
-          <t>3487</t>
+          <t>922</t>
         </is>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" t="n">
         <v>1745</v>
       </c>
       <c r="B1746" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1746" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1746" t="inlineStr">
         <is>
-          <t>6084</t>
+          <t>2857</t>
         </is>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" t="n">
         <v>1746</v>
       </c>
       <c r="B1747" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1747" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1747" t="inlineStr">
         <is>
-          <t>2179</t>
+          <t>8538</t>
         </is>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" t="n">
         <v>1747</v>
       </c>
       <c r="B1748" t="inlineStr">
         <is>
           <t>2025-06-01</t>
         </is>
       </c>
       <c r="C1748" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1748" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>9018</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" t="n">
         <v>1748</v>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
           <t>2025-07-01</t>
         </is>
       </c>
       <c r="C1749" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1749" t="inlineStr">
         <is>
           <t>7081</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="n">
@@ -36050,276 +36050,276 @@
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1781" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1781" t="inlineStr">
         <is>
           <t>6375</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" t="n">
         <v>1781</v>
       </c>
       <c r="B1782" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1782" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1782" t="inlineStr">
         <is>
-          <t>12029</t>
+          <t>24549</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" t="n">
         <v>1782</v>
       </c>
       <c r="B1783" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1783" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1783" t="inlineStr">
         <is>
-          <t>6706</t>
+          <t>13920</t>
         </is>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" t="n">
         <v>1783</v>
       </c>
       <c r="B1784" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1784" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1784" t="inlineStr">
         <is>
-          <t>13261</t>
+          <t>12029</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" t="n">
         <v>1784</v>
       </c>
       <c r="B1785" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1785" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1785" t="inlineStr">
         <is>
-          <t>4346</t>
+          <t>6706</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" t="n">
         <v>1785</v>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1786" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1786" t="inlineStr">
         <is>
-          <t>7690</t>
+          <t>13261</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="n">
         <v>1786</v>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1787" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1787" t="inlineStr">
         <is>
-          <t>2832</t>
+          <t>4346</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="n">
         <v>1787</v>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1788" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1788" t="inlineStr">
         <is>
-          <t>3126</t>
+          <t>7690</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="n">
         <v>1788</v>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1789" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1789" t="inlineStr">
         <is>
-          <t>4248</t>
+          <t>2832</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" t="n">
         <v>1789</v>
       </c>
       <c r="B1790" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1790" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1790" t="inlineStr">
         <is>
-          <t>8530</t>
+          <t>3126</t>
         </is>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" t="n">
         <v>1790</v>
       </c>
       <c r="B1791" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1791" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1791" t="inlineStr">
         <is>
-          <t>12204</t>
+          <t>4248</t>
         </is>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" t="n">
         <v>1791</v>
       </c>
       <c r="B1792" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1792" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1792" t="inlineStr">
         <is>
-          <t>24549</t>
+          <t>8530</t>
         </is>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" t="n">
         <v>1792</v>
       </c>
       <c r="B1793" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="C1793" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1793" t="inlineStr">
         <is>
-          <t>13920</t>
+          <t>12204</t>
         </is>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" t="n">
         <v>1793</v>
       </c>
       <c r="B1794" t="inlineStr">
         <is>
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1794" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1794" t="inlineStr">
         <is>
           <t>8889</t>
         </is>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" t="n">
@@ -36510,116 +36510,116 @@
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1804" t="inlineStr">
         <is>
           <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1804" t="inlineStr">
         <is>
           <t>2362</t>
         </is>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" t="n">
         <v>1804</v>
       </c>
       <c r="B1805" t="inlineStr">
         <is>
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1805" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1805" t="inlineStr">
         <is>
-          <t>6036</t>
+          <t>9182</t>
         </is>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" t="n">
         <v>1805</v>
       </c>
       <c r="B1806" t="inlineStr">
         <is>
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1806" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1806" t="inlineStr">
         <is>
-          <t>7989</t>
+          <t>12509</t>
         </is>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" t="n">
         <v>1806</v>
       </c>
       <c r="B1807" t="inlineStr">
         <is>
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1807" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1807" t="inlineStr">
         <is>
-          <t>9182</t>
+          <t>6036</t>
         </is>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" t="n">
         <v>1807</v>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
           <t>2025-10-01</t>
         </is>
       </c>
       <c r="C1808" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1808" t="inlineStr">
         <is>
-          <t>12509</t>
+          <t>7989</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" t="n">
         <v>1808</v>
       </c>
       <c r="B1809" t="inlineStr">
         <is>
           <t>2025-11-01</t>
         </is>
       </c>
       <c r="C1809" t="inlineStr">
         <is>
           <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1809" t="inlineStr">
         <is>
           <t>3495</t>
         </is>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" t="n">
@@ -37710,633 +37710,2253 @@
           <t>2026-02-01</t>
         </is>
       </c>
       <c r="C1864" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
       <c r="D1864" t="inlineStr">
         <is>
           <t>2285</t>
         </is>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" t="n">
         <v>1864</v>
       </c>
       <c r="B1865" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1865" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1865" t="inlineStr">
         <is>
-          <t>17885</t>
+          <t>3445</t>
         </is>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" t="n">
         <v>1865</v>
       </c>
       <c r="B1866" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1866" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1866" t="inlineStr">
         <is>
-          <t>5816</t>
+          <t>17885</t>
         </is>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" t="n">
         <v>1866</v>
       </c>
       <c r="B1867" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1867" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1867" t="inlineStr">
         <is>
-          <t>2998</t>
+          <t>5816</t>
         </is>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" t="n">
         <v>1867</v>
       </c>
       <c r="B1868" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1868" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1868" t="inlineStr">
         <is>
-          <t>8270</t>
+          <t>2998</t>
         </is>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" t="n">
         <v>1868</v>
       </c>
       <c r="B1869" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1869" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1869" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>8270</t>
         </is>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" t="n">
         <v>1869</v>
       </c>
       <c r="B1870" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1870" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1870" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>300</t>
         </is>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" t="n">
         <v>1870</v>
       </c>
       <c r="B1871" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1871" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1871" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>79</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" t="n">
         <v>1871</v>
       </c>
       <c r="B1872" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1872" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1872" t="inlineStr">
         <is>
-          <t>1847</t>
+          <t>421</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" t="n">
         <v>1872</v>
       </c>
       <c r="B1873" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1873" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1873" t="inlineStr">
         <is>
-          <t>3522</t>
+          <t>1598</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" t="n">
         <v>1873</v>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1874" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1874" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>1847</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="n">
         <v>1874</v>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1875" t="inlineStr">
         <is>
-          <t>Irati - Arrazola</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1875" t="inlineStr">
         <is>
-          <t>1494</t>
+          <t>3522</t>
         </is>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" t="n">
         <v>1875</v>
       </c>
       <c r="B1876" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1876" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1876" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>666</t>
         </is>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" t="n">
         <v>1876</v>
       </c>
       <c r="B1877" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1877" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1877" t="inlineStr">
         <is>
-          <t>5702</t>
+          <t>458</t>
         </is>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" t="n">
         <v>1877</v>
       </c>
       <c r="B1878" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1878" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Urederra Area de acogida</t>
         </is>
       </c>
       <c r="D1878" t="inlineStr">
         <is>
-          <t>2552</t>
+          <t>5702</t>
         </is>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" t="n">
         <v>1878</v>
       </c>
       <c r="B1879" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C1879" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Bardenas</t>
         </is>
       </c>
       <c r="D1879" t="inlineStr">
         <is>
-          <t>1598</t>
+          <t>2552</t>
         </is>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" t="n">
         <v>1879</v>
       </c>
       <c r="B1880" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1880" t="inlineStr">
         <is>
-          <t>Cuevas de Zugarramurdi</t>
+          <t>Parque Natural de Bértiz</t>
         </is>
       </c>
       <c r="D1880" t="inlineStr">
         <is>
-          <t>16075</t>
+          <t>6950</t>
         </is>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" t="n">
         <v>1880</v>
       </c>
       <c r="B1881" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1881" t="inlineStr">
         <is>
-          <t>Museo de las brujas</t>
+          <t>Palacio Real de Olite</t>
         </is>
       </c>
       <c r="D1881" t="inlineStr">
         <is>
-          <t>3708</t>
+          <t>33628</t>
         </is>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" t="n">
         <v>1881</v>
       </c>
       <c r="B1882" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1882" t="inlineStr">
         <is>
-          <t>Monasterio de Leyre</t>
+          <t>Catedral de Pamplona</t>
         </is>
       </c>
       <c r="D1882" t="inlineStr">
         <is>
-          <t>6198</t>
+          <t>10147</t>
         </is>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" t="n">
         <v>1882</v>
       </c>
       <c r="B1883" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1883" t="inlineStr">
         <is>
-          <t>Santa María de Eunate</t>
+          <t>Colegiata de Roncesvalles</t>
         </is>
       </c>
       <c r="D1883" t="inlineStr">
         <is>
-          <t>2535</t>
+          <t>9304</t>
         </is>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" t="n">
         <v>1883</v>
       </c>
       <c r="B1884" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1884" t="inlineStr">
         <is>
-          <t>Irati - Salazar</t>
+          <t>Castillo de Javier</t>
         </is>
       </c>
       <c r="D1884" t="inlineStr">
         <is>
-          <t>3117</t>
+          <t>7500</t>
         </is>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" t="n">
         <v>1884</v>
       </c>
       <c r="B1885" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1885" t="inlineStr">
         <is>
-          <t>Urederra Area de acogida</t>
+          <t>Yacimiento arqueológico de Arellano</t>
         </is>
       </c>
       <c r="D1885" t="inlineStr">
         <is>
-          <t>9736</t>
+          <t>279</t>
         </is>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" t="n">
         <v>1885</v>
       </c>
       <c r="B1886" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1886" t="inlineStr">
         <is>
-          <t>Bardenas</t>
+          <t>Yacimiento arqueológico de Rada</t>
         </is>
       </c>
       <c r="D1886" t="inlineStr">
         <is>
-          <t>7847</t>
+          <t>138</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" t="n">
         <v>1886</v>
       </c>
       <c r="B1887" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1887" t="inlineStr">
         <is>
-          <t>Palacio Real de Olite</t>
+          <t>Yacimiento arqueológico de Andelos</t>
         </is>
       </c>
       <c r="D1887" t="inlineStr">
         <is>
-          <t>33628</t>
+          <t>606</t>
         </is>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" t="n">
         <v>1887</v>
       </c>
       <c r="B1888" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1888" t="inlineStr">
         <is>
-          <t>Catedral de Pamplona</t>
+          <t>Cuevas de Zugarramurdi</t>
         </is>
       </c>
       <c r="D1888" t="inlineStr">
         <is>
-          <t>10147</t>
+          <t>16075</t>
         </is>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" t="n">
         <v>1888</v>
       </c>
       <c r="B1889" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1889" t="inlineStr">
         <is>
-          <t>Colegiata de Roncesvalles</t>
+          <t>Museo de las brujas</t>
         </is>
       </c>
       <c r="D1889" t="inlineStr">
         <is>
-          <t>9304</t>
+          <t>3708</t>
         </is>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" t="n">
         <v>1889</v>
       </c>
       <c r="B1890" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1890" t="inlineStr">
         <is>
-          <t>Castillo de Javier</t>
+          <t>Monasterio de Leyre</t>
         </is>
       </c>
       <c r="D1890" t="inlineStr">
         <is>
-          <t>7500</t>
+          <t>6198</t>
         </is>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" t="n">
         <v>1890</v>
       </c>
       <c r="B1891" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1891" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Arellano</t>
+          <t>Santa María de Eunate</t>
         </is>
       </c>
       <c r="D1891" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>2535</t>
         </is>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" t="n">
         <v>1891</v>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1892" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Rada</t>
+          <t>Irati - Arrazola</t>
         </is>
       </c>
       <c r="D1892" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>1494</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="n">
         <v>1892</v>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="C1893" t="inlineStr">
         <is>
-          <t>Yacimiento arqueológico de Andelos</t>
+          <t>Irati - Salazar</t>
         </is>
       </c>
       <c r="D1893" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>3117</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="n">
         <v>1893</v>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1894" t="inlineStr">
+        <is>
+          <t>Urederra Area de acogida</t>
+        </is>
+      </c>
+      <c r="D1894" t="inlineStr">
+        <is>
+          <t>9736</t>
+        </is>
+      </c>
+    </row>
+    <row r="1895">
+      <c r="A1895" t="n">
+        <v>1894</v>
+      </c>
+      <c r="B1895" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="C1895" t="inlineStr">
+        <is>
+          <t>Bardenas</t>
+        </is>
+      </c>
+      <c r="D1895" t="inlineStr">
+        <is>
+          <t>7847</t>
+        </is>
+      </c>
+    </row>
+    <row r="1896">
+      <c r="A1896" t="n">
+        <v>1895</v>
+      </c>
+      <c r="B1896" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1896" t="inlineStr">
+        <is>
+          <t>Parque Natural de Bértiz</t>
+        </is>
+      </c>
+      <c r="D1896" t="inlineStr">
+        <is>
+          <t>7403</t>
+        </is>
+      </c>
+    </row>
+    <row r="1897">
+      <c r="A1897" t="n">
+        <v>1896</v>
+      </c>
+      <c r="B1897" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1897" t="inlineStr">
+        <is>
+          <t>Palacio Real de Olite</t>
+        </is>
+      </c>
+      <c r="D1897" t="inlineStr">
+        <is>
+          <t>24051</t>
+        </is>
+      </c>
+    </row>
+    <row r="1898">
+      <c r="A1898" t="n">
+        <v>1897</v>
+      </c>
+      <c r="B1898" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1898" t="inlineStr">
+        <is>
+          <t>Catedral de Pamplona</t>
+        </is>
+      </c>
+      <c r="D1898" t="inlineStr">
+        <is>
+          <t>11934</t>
+        </is>
+      </c>
+    </row>
+    <row r="1899">
+      <c r="A1899" t="n">
+        <v>1898</v>
+      </c>
+      <c r="B1899" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1899" t="inlineStr">
+        <is>
+          <t>Colegiata de Roncesvalles</t>
+        </is>
+      </c>
+      <c r="D1899" t="inlineStr">
+        <is>
+          <t>9039</t>
+        </is>
+      </c>
+    </row>
+    <row r="1900">
+      <c r="A1900" t="n">
+        <v>1899</v>
+      </c>
+      <c r="B1900" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1900" t="inlineStr">
+        <is>
+          <t>Castillo de Javier</t>
+        </is>
+      </c>
+      <c r="D1900" t="inlineStr">
+        <is>
+          <t>6420</t>
+        </is>
+      </c>
+    </row>
+    <row r="1901">
+      <c r="A1901" t="n">
+        <v>1900</v>
+      </c>
+      <c r="B1901" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1901" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Arellano</t>
+        </is>
+      </c>
+      <c r="D1901" t="inlineStr">
+        <is>
+          <t>208</t>
+        </is>
+      </c>
+    </row>
+    <row r="1902">
+      <c r="A1902" t="n">
+        <v>1901</v>
+      </c>
+      <c r="B1902" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1902" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Rada</t>
+        </is>
+      </c>
+      <c r="D1902" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+    </row>
+    <row r="1903">
+      <c r="A1903" t="n">
+        <v>1902</v>
+      </c>
+      <c r="B1903" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1903" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Andelos</t>
+        </is>
+      </c>
+      <c r="D1903" t="inlineStr">
+        <is>
+          <t>420</t>
+        </is>
+      </c>
+    </row>
+    <row r="1904">
+      <c r="A1904" t="n">
+        <v>1903</v>
+      </c>
+      <c r="B1904" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1904" t="inlineStr">
+        <is>
+          <t>Cuevas de Zugarramurdi</t>
+        </is>
+      </c>
+      <c r="D1904" t="inlineStr">
+        <is>
+          <t>11056</t>
+        </is>
+      </c>
+    </row>
+    <row r="1905">
+      <c r="A1905" t="n">
+        <v>1904</v>
+      </c>
+      <c r="B1905" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1905" t="inlineStr">
+        <is>
+          <t>Museo de las brujas</t>
+        </is>
+      </c>
+      <c r="D1905" t="inlineStr">
+        <is>
+          <t>3304</t>
+        </is>
+      </c>
+    </row>
+    <row r="1906">
+      <c r="A1906" t="n">
+        <v>1905</v>
+      </c>
+      <c r="B1906" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1906" t="inlineStr">
+        <is>
+          <t>Monasterio de Leyre</t>
+        </is>
+      </c>
+      <c r="D1906" t="inlineStr">
+        <is>
+          <t>6198</t>
+        </is>
+      </c>
+    </row>
+    <row r="1907">
+      <c r="A1907" t="n">
+        <v>1906</v>
+      </c>
+      <c r="B1907" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1907" t="inlineStr">
+        <is>
+          <t>Santa María de Eunate</t>
+        </is>
+      </c>
+      <c r="D1907" t="inlineStr">
+        <is>
+          <t>2884</t>
+        </is>
+      </c>
+    </row>
+    <row r="1908">
+      <c r="A1908" t="n">
+        <v>1907</v>
+      </c>
+      <c r="B1908" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1908" t="inlineStr">
+        <is>
+          <t>Irati - Arrazola</t>
+        </is>
+      </c>
+      <c r="D1908" t="inlineStr">
+        <is>
+          <t>1560</t>
+        </is>
+      </c>
+    </row>
+    <row r="1909">
+      <c r="A1909" t="n">
+        <v>1908</v>
+      </c>
+      <c r="B1909" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1909" t="inlineStr">
+        <is>
+          <t>Irati - Salazar</t>
+        </is>
+      </c>
+      <c r="D1909" t="inlineStr">
+        <is>
+          <t>2517</t>
+        </is>
+      </c>
+    </row>
+    <row r="1910">
+      <c r="A1910" t="n">
+        <v>1909</v>
+      </c>
+      <c r="B1910" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1910" t="inlineStr">
+        <is>
+          <t>Urederra Area de acogida</t>
+        </is>
+      </c>
+      <c r="D1910" t="inlineStr">
+        <is>
+          <t>7300</t>
+        </is>
+      </c>
+    </row>
+    <row r="1911">
+      <c r="A1911" t="n">
+        <v>1910</v>
+      </c>
+      <c r="B1911" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C1911" t="inlineStr">
+        <is>
+          <t>Bardenas</t>
+        </is>
+      </c>
+      <c r="D1911" t="inlineStr">
+        <is>
+          <t>5111</t>
+        </is>
+      </c>
+    </row>
+    <row r="1912">
+      <c r="A1912" t="n">
+        <v>1911</v>
+      </c>
+      <c r="B1912" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1912" t="inlineStr">
+        <is>
+          <t>Parque Natural de Bértiz</t>
+        </is>
+      </c>
+      <c r="D1912" t="inlineStr">
+        <is>
+          <t>7329</t>
+        </is>
+      </c>
+    </row>
+    <row r="1913">
+      <c r="A1913" t="n">
+        <v>1912</v>
+      </c>
+      <c r="B1913" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1913" t="inlineStr">
+        <is>
+          <t>Palacio Real de Olite</t>
+        </is>
+      </c>
+      <c r="D1913" t="inlineStr">
+        <is>
+          <t>19215</t>
+        </is>
+      </c>
+    </row>
+    <row r="1914">
+      <c r="A1914" t="n">
+        <v>1913</v>
+      </c>
+      <c r="B1914" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1914" t="inlineStr">
+        <is>
+          <t>Catedral de Pamplona</t>
+        </is>
+      </c>
+      <c r="D1914" t="inlineStr">
+        <is>
+          <t>10995</t>
+        </is>
+      </c>
+    </row>
+    <row r="1915">
+      <c r="A1915" t="n">
+        <v>1914</v>
+      </c>
+      <c r="B1915" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1915" t="inlineStr">
+        <is>
+          <t>Colegiata de Roncesvalles</t>
+        </is>
+      </c>
+      <c r="D1915" t="inlineStr">
+        <is>
+          <t>8371</t>
+        </is>
+      </c>
+    </row>
+    <row r="1916">
+      <c r="A1916" t="n">
+        <v>1915</v>
+      </c>
+      <c r="B1916" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1916" t="inlineStr">
+        <is>
+          <t>Castillo de Javier</t>
+        </is>
+      </c>
+      <c r="D1916" t="inlineStr">
+        <is>
+          <t>6475</t>
+        </is>
+      </c>
+    </row>
+    <row r="1917">
+      <c r="A1917" t="n">
+        <v>1916</v>
+      </c>
+      <c r="B1917" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1917" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Arellano</t>
+        </is>
+      </c>
+      <c r="D1917" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
+    </row>
+    <row r="1918">
+      <c r="A1918" t="n">
+        <v>1917</v>
+      </c>
+      <c r="B1918" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1918" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Rada</t>
+        </is>
+      </c>
+      <c r="D1918" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+    </row>
+    <row r="1919">
+      <c r="A1919" t="n">
+        <v>1918</v>
+      </c>
+      <c r="B1919" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1919" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Andelos</t>
+        </is>
+      </c>
+      <c r="D1919" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
+    </row>
+    <row r="1920">
+      <c r="A1920" t="n">
+        <v>1919</v>
+      </c>
+      <c r="B1920" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1920" t="inlineStr">
+        <is>
+          <t>Cuevas de Zugarramurdi</t>
+        </is>
+      </c>
+      <c r="D1920" t="inlineStr">
+        <is>
+          <t>13099</t>
+        </is>
+      </c>
+    </row>
+    <row r="1921">
+      <c r="A1921" t="n">
+        <v>1920</v>
+      </c>
+      <c r="B1921" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1921" t="inlineStr">
+        <is>
+          <t>Museo de las brujas</t>
+        </is>
+      </c>
+      <c r="D1921" t="inlineStr">
+        <is>
+          <t>5705</t>
+        </is>
+      </c>
+    </row>
+    <row r="1922">
+      <c r="A1922" t="n">
+        <v>1921</v>
+      </c>
+      <c r="B1922" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1922" t="inlineStr">
+        <is>
+          <t>Monasterio de Leyre</t>
+        </is>
+      </c>
+      <c r="D1922" t="inlineStr">
+        <is>
+          <t>5957</t>
+        </is>
+      </c>
+    </row>
+    <row r="1923">
+      <c r="A1923" t="n">
+        <v>1922</v>
+      </c>
+      <c r="B1923" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1923" t="inlineStr">
+        <is>
+          <t>Santa María de Eunate</t>
+        </is>
+      </c>
+      <c r="D1923" t="inlineStr">
+        <is>
+          <t>2209</t>
+        </is>
+      </c>
+    </row>
+    <row r="1924">
+      <c r="A1924" t="n">
+        <v>1923</v>
+      </c>
+      <c r="B1924" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1924" t="inlineStr">
+        <is>
+          <t>Irati - Arrazola</t>
+        </is>
+      </c>
+      <c r="D1924" t="inlineStr">
+        <is>
+          <t>938</t>
+        </is>
+      </c>
+    </row>
+    <row r="1925">
+      <c r="A1925" t="n">
+        <v>1924</v>
+      </c>
+      <c r="B1925" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1925" t="inlineStr">
+        <is>
+          <t>Irati - Salazar</t>
+        </is>
+      </c>
+      <c r="D1925" t="inlineStr">
+        <is>
+          <t>3619</t>
+        </is>
+      </c>
+    </row>
+    <row r="1926">
+      <c r="A1926" t="n">
+        <v>1925</v>
+      </c>
+      <c r="B1926" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1926" t="inlineStr">
+        <is>
+          <t>Urederra Area de acogida</t>
+        </is>
+      </c>
+      <c r="D1926" t="inlineStr">
+        <is>
+          <t>8314</t>
+        </is>
+      </c>
+    </row>
+    <row r="1927">
+      <c r="A1927" t="n">
+        <v>1926</v>
+      </c>
+      <c r="B1927" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C1927" t="inlineStr">
+        <is>
+          <t>Bardenas</t>
+        </is>
+      </c>
+      <c r="D1927" t="inlineStr">
+        <is>
+          <t>7715</t>
+        </is>
+      </c>
+    </row>
+    <row r="1928">
+      <c r="A1928" t="n">
+        <v>1927</v>
+      </c>
+      <c r="B1928" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1928" t="inlineStr">
+        <is>
+          <t>Parque Natural de Bértiz</t>
+        </is>
+      </c>
+      <c r="D1928" t="inlineStr">
+        <is>
+          <t>7667</t>
+        </is>
+      </c>
+    </row>
+    <row r="1929">
+      <c r="A1929" t="n">
+        <v>1928</v>
+      </c>
+      <c r="B1929" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1929" t="inlineStr">
+        <is>
+          <t>Palacio Real de Olite</t>
+        </is>
+      </c>
+      <c r="D1929" t="inlineStr">
+        <is>
+          <t>28487</t>
+        </is>
+      </c>
+    </row>
+    <row r="1930">
+      <c r="A1930" t="n">
+        <v>1929</v>
+      </c>
+      <c r="B1930" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1930" t="inlineStr">
+        <is>
+          <t>Catedral de Pamplona</t>
+        </is>
+      </c>
+      <c r="D1930" t="inlineStr">
+        <is>
+          <t>9391</t>
+        </is>
+      </c>
+    </row>
+    <row r="1931">
+      <c r="A1931" t="n">
+        <v>1930</v>
+      </c>
+      <c r="B1931" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1931" t="inlineStr">
+        <is>
+          <t>Colegiata de Roncesvalles</t>
+        </is>
+      </c>
+      <c r="D1931" t="inlineStr">
+        <is>
+          <t>9748</t>
+        </is>
+      </c>
+    </row>
+    <row r="1932">
+      <c r="A1932" t="n">
+        <v>1931</v>
+      </c>
+      <c r="B1932" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1932" t="inlineStr">
+        <is>
+          <t>Castillo de Javier</t>
+        </is>
+      </c>
+      <c r="D1932" t="inlineStr">
+        <is>
+          <t>6496</t>
+        </is>
+      </c>
+    </row>
+    <row r="1933">
+      <c r="A1933" t="n">
+        <v>1932</v>
+      </c>
+      <c r="B1933" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1933" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Arellano</t>
+        </is>
+      </c>
+      <c r="D1933" t="inlineStr">
+        <is>
+          <t>188</t>
+        </is>
+      </c>
+    </row>
+    <row r="1934">
+      <c r="A1934" t="n">
+        <v>1933</v>
+      </c>
+      <c r="B1934" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1934" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Rada</t>
+        </is>
+      </c>
+      <c r="D1934" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+    </row>
+    <row r="1935">
+      <c r="A1935" t="n">
+        <v>1934</v>
+      </c>
+      <c r="B1935" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1935" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Andelos</t>
+        </is>
+      </c>
+      <c r="D1935" t="inlineStr">
+        <is>
+          <t>171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1936">
+      <c r="A1936" t="n">
+        <v>1935</v>
+      </c>
+      <c r="B1936" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1936" t="inlineStr">
+        <is>
+          <t>Cuevas de Zugarramurdi</t>
+        </is>
+      </c>
+      <c r="D1936" t="inlineStr">
+        <is>
+          <t>20809</t>
+        </is>
+      </c>
+    </row>
+    <row r="1937">
+      <c r="A1937" t="n">
+        <v>1936</v>
+      </c>
+      <c r="B1937" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1937" t="inlineStr">
+        <is>
+          <t>Museo de las brujas</t>
+        </is>
+      </c>
+      <c r="D1937" t="inlineStr">
+        <is>
+          <t>7279</t>
+        </is>
+      </c>
+    </row>
+    <row r="1938">
+      <c r="A1938" t="n">
+        <v>1937</v>
+      </c>
+      <c r="B1938" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1938" t="inlineStr">
+        <is>
+          <t>Monasterio de Leyre</t>
+        </is>
+      </c>
+      <c r="D1938" t="inlineStr">
+        <is>
+          <t>6386</t>
+        </is>
+      </c>
+    </row>
+    <row r="1939">
+      <c r="A1939" t="n">
+        <v>1938</v>
+      </c>
+      <c r="B1939" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1939" t="inlineStr">
+        <is>
+          <t>Santa María de Eunate</t>
+        </is>
+      </c>
+      <c r="D1939" t="inlineStr">
+        <is>
+          <t>1615</t>
+        </is>
+      </c>
+    </row>
+    <row r="1940">
+      <c r="A1940" t="n">
+        <v>1939</v>
+      </c>
+      <c r="B1940" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1940" t="inlineStr">
+        <is>
+          <t>Irati - Arrazola</t>
+        </is>
+      </c>
+      <c r="D1940" t="inlineStr">
+        <is>
+          <t>4938</t>
+        </is>
+      </c>
+    </row>
+    <row r="1941">
+      <c r="A1941" t="n">
+        <v>1940</v>
+      </c>
+      <c r="B1941" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1941" t="inlineStr">
+        <is>
+          <t>Irati - Salazar</t>
+        </is>
+      </c>
+      <c r="D1941" t="inlineStr">
+        <is>
+          <t>6782</t>
+        </is>
+      </c>
+    </row>
+    <row r="1942">
+      <c r="A1942" t="n">
+        <v>1941</v>
+      </c>
+      <c r="B1942" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1942" t="inlineStr">
+        <is>
+          <t>Urederra Area de acogida</t>
+        </is>
+      </c>
+      <c r="D1942" t="inlineStr">
+        <is>
+          <t>48993</t>
+        </is>
+      </c>
+    </row>
+    <row r="1943">
+      <c r="A1943" t="n">
+        <v>1942</v>
+      </c>
+      <c r="B1943" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="C1943" t="inlineStr">
+        <is>
+          <t>Bardenas</t>
+        </is>
+      </c>
+      <c r="D1943" t="inlineStr">
+        <is>
+          <t>9503</t>
+        </is>
+      </c>
+    </row>
+    <row r="1944">
+      <c r="A1944" t="n">
+        <v>1943</v>
+      </c>
+      <c r="B1944" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1944" t="inlineStr">
+        <is>
+          <t>Parque Natural de Bértiz</t>
+        </is>
+      </c>
+      <c r="D1944" t="inlineStr">
+        <is>
+          <t>12067</t>
+        </is>
+      </c>
+    </row>
+    <row r="1945">
+      <c r="A1945" t="n">
+        <v>1944</v>
+      </c>
+      <c r="B1945" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1945" t="inlineStr">
+        <is>
+          <t>Palacio Real de Olite</t>
+        </is>
+      </c>
+      <c r="D1945" t="inlineStr">
+        <is>
+          <t>53177</t>
+        </is>
+      </c>
+    </row>
+    <row r="1946">
+      <c r="A1946" t="n">
+        <v>1945</v>
+      </c>
+      <c r="B1946" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1946" t="inlineStr">
+        <is>
+          <t>Catedral de Pamplona</t>
+        </is>
+      </c>
+      <c r="D1946" t="inlineStr">
+        <is>
+          <t>20870</t>
+        </is>
+      </c>
+    </row>
+    <row r="1947">
+      <c r="A1947" t="n">
+        <v>1946</v>
+      </c>
+      <c r="B1947" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1947" t="inlineStr">
+        <is>
+          <t>Colegiata de Roncesvalles</t>
+        </is>
+      </c>
+      <c r="D1947" t="inlineStr">
+        <is>
+          <t>13012</t>
+        </is>
+      </c>
+    </row>
+    <row r="1948">
+      <c r="A1948" t="n">
+        <v>1947</v>
+      </c>
+      <c r="B1948" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1948" t="inlineStr">
+        <is>
+          <t>Castillo de Javier</t>
+        </is>
+      </c>
+      <c r="D1948" t="inlineStr">
+        <is>
+          <t>11900</t>
+        </is>
+      </c>
+    </row>
+    <row r="1949">
+      <c r="A1949" t="n">
+        <v>1948</v>
+      </c>
+      <c r="B1949" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1949" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Arellano</t>
+        </is>
+      </c>
+      <c r="D1949" t="inlineStr">
+        <is>
+          <t>393</t>
+        </is>
+      </c>
+    </row>
+    <row r="1950">
+      <c r="A1950" t="n">
+        <v>1949</v>
+      </c>
+      <c r="B1950" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1950" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Rada</t>
+        </is>
+      </c>
+      <c r="D1950" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+    </row>
+    <row r="1951">
+      <c r="A1951" t="n">
+        <v>1950</v>
+      </c>
+      <c r="B1951" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1951" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Andelos</t>
+        </is>
+      </c>
+      <c r="D1951" t="inlineStr">
+        <is>
+          <t>389</t>
+        </is>
+      </c>
+    </row>
+    <row r="1952">
+      <c r="A1952" t="n">
+        <v>1951</v>
+      </c>
+      <c r="B1952" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1952" t="inlineStr">
+        <is>
+          <t>Cuevas de Zugarramurdi</t>
+        </is>
+      </c>
+      <c r="D1952" t="inlineStr">
+        <is>
+          <t>32429</t>
+        </is>
+      </c>
+    </row>
+    <row r="1953">
+      <c r="A1953" t="n">
+        <v>1952</v>
+      </c>
+      <c r="B1953" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1953" t="inlineStr">
+        <is>
+          <t>Museo de las brujas</t>
+        </is>
+      </c>
+      <c r="D1953" t="inlineStr">
+        <is>
+          <t>9839</t>
+        </is>
+      </c>
+    </row>
+    <row r="1954">
+      <c r="A1954" t="n">
+        <v>1953</v>
+      </c>
+      <c r="B1954" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1954" t="inlineStr">
+        <is>
+          <t>Monasterio de Leyre</t>
+        </is>
+      </c>
+      <c r="D1954" t="inlineStr">
+        <is>
+          <t>13576</t>
+        </is>
+      </c>
+    </row>
+    <row r="1955">
+      <c r="A1955" t="n">
+        <v>1954</v>
+      </c>
+      <c r="B1955" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1955" t="inlineStr">
+        <is>
+          <t>Santa María de Eunate</t>
+        </is>
+      </c>
+      <c r="D1955" t="inlineStr">
+        <is>
+          <t>3211</t>
+        </is>
+      </c>
+    </row>
+    <row r="1956">
+      <c r="A1956" t="n">
+        <v>1955</v>
+      </c>
+      <c r="B1956" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1956" t="inlineStr">
+        <is>
+          <t>Irati - Arrazola</t>
+        </is>
+      </c>
+      <c r="D1956" t="inlineStr">
+        <is>
+          <t>8956</t>
+        </is>
+      </c>
+    </row>
+    <row r="1957">
+      <c r="A1957" t="n">
+        <v>1956</v>
+      </c>
+      <c r="B1957" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1957" t="inlineStr">
+        <is>
+          <t>Irati - Salazar</t>
+        </is>
+      </c>
+      <c r="D1957" t="inlineStr">
+        <is>
+          <t>9962</t>
+        </is>
+      </c>
+    </row>
+    <row r="1958">
+      <c r="A1958" t="n">
+        <v>1957</v>
+      </c>
+      <c r="B1958" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1958" t="inlineStr">
+        <is>
+          <t>Urederra Area de acogida</t>
+        </is>
+      </c>
+      <c r="D1958" t="inlineStr">
+        <is>
+          <t>15391</t>
+        </is>
+      </c>
+    </row>
+    <row r="1959">
+      <c r="A1959" t="n">
+        <v>1958</v>
+      </c>
+      <c r="B1959" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="C1959" t="inlineStr">
+        <is>
+          <t>Bardenas</t>
+        </is>
+      </c>
+      <c r="D1959" t="inlineStr">
+        <is>
+          <t>23048</t>
+        </is>
+      </c>
+    </row>
+    <row r="1960">
+      <c r="A1960" t="n">
+        <v>1959</v>
+      </c>
+      <c r="B1960" t="inlineStr">
+        <is>
           <t>2026-09-01</t>
         </is>
       </c>
-      <c r="C1894" t="inlineStr">
+      <c r="C1960" t="inlineStr">
+        <is>
+          <t>Parque Natural de Bértiz</t>
+        </is>
+      </c>
+      <c r="D1960" t="inlineStr">
+        <is>
+          <t>7017</t>
+        </is>
+      </c>
+    </row>
+    <row r="1961">
+      <c r="A1961" t="n">
+        <v>1960</v>
+      </c>
+      <c r="B1961" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1961" t="inlineStr">
+        <is>
+          <t>Palacio Real de Olite</t>
+        </is>
+      </c>
+      <c r="D1961" t="inlineStr">
+        <is>
+          <t>23545</t>
+        </is>
+      </c>
+    </row>
+    <row r="1962">
+      <c r="A1962" t="n">
+        <v>1961</v>
+      </c>
+      <c r="B1962" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1962" t="inlineStr">
+        <is>
+          <t>Catedral de Pamplona</t>
+        </is>
+      </c>
+      <c r="D1962" t="inlineStr">
+        <is>
+          <t>14175</t>
+        </is>
+      </c>
+    </row>
+    <row r="1963">
+      <c r="A1963" t="n">
+        <v>1962</v>
+      </c>
+      <c r="B1963" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1963" t="inlineStr">
+        <is>
+          <t>Colegiata de Roncesvalles</t>
+        </is>
+      </c>
+      <c r="D1963" t="inlineStr">
+        <is>
+          <t>11428</t>
+        </is>
+      </c>
+    </row>
+    <row r="1964">
+      <c r="A1964" t="n">
+        <v>1963</v>
+      </c>
+      <c r="B1964" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1964" t="inlineStr">
+        <is>
+          <t>Castillo de Javier</t>
+        </is>
+      </c>
+      <c r="D1964" t="inlineStr">
+        <is>
+          <t>6156</t>
+        </is>
+      </c>
+    </row>
+    <row r="1965">
+      <c r="A1965" t="n">
+        <v>1964</v>
+      </c>
+      <c r="B1965" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1965" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Arellano</t>
+        </is>
+      </c>
+      <c r="D1965" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
+    </row>
+    <row r="1966">
+      <c r="A1966" t="n">
+        <v>1965</v>
+      </c>
+      <c r="B1966" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1966" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Rada</t>
+        </is>
+      </c>
+      <c r="D1966" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+    </row>
+    <row r="1967">
+      <c r="A1967" t="n">
+        <v>1966</v>
+      </c>
+      <c r="B1967" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1967" t="inlineStr">
+        <is>
+          <t>Yacimiento arqueológico de Andelos</t>
+        </is>
+      </c>
+      <c r="D1967" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+    </row>
+    <row r="1968">
+      <c r="A1968" t="n">
+        <v>1967</v>
+      </c>
+      <c r="B1968" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1968" t="inlineStr">
+        <is>
+          <t>Cuevas de Zugarramurdi</t>
+        </is>
+      </c>
+      <c r="D1968" t="inlineStr">
+        <is>
+          <t>12398</t>
+        </is>
+      </c>
+    </row>
+    <row r="1969">
+      <c r="A1969" t="n">
+        <v>1968</v>
+      </c>
+      <c r="B1969" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1969" t="inlineStr">
+        <is>
+          <t>Museo de las brujas</t>
+        </is>
+      </c>
+      <c r="D1969" t="inlineStr">
+        <is>
+          <t>4649</t>
+        </is>
+      </c>
+    </row>
+    <row r="1970">
+      <c r="A1970" t="n">
+        <v>1969</v>
+      </c>
+      <c r="B1970" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1970" t="inlineStr">
+        <is>
+          <t>Monasterio de Leyre</t>
+        </is>
+      </c>
+      <c r="D1970" t="inlineStr">
+        <is>
+          <t>52134</t>
+        </is>
+      </c>
+    </row>
+    <row r="1971">
+      <c r="A1971" t="n">
+        <v>1970</v>
+      </c>
+      <c r="B1971" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1971" t="inlineStr">
+        <is>
+          <t>Santa María de Eunate</t>
+        </is>
+      </c>
+      <c r="D1971" t="inlineStr">
+        <is>
+          <t>2936</t>
+        </is>
+      </c>
+    </row>
+    <row r="1972">
+      <c r="A1972" t="n">
+        <v>1971</v>
+      </c>
+      <c r="B1972" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1972" t="inlineStr">
+        <is>
+          <t>Irati - Arrazola</t>
+        </is>
+      </c>
+      <c r="D1972" t="inlineStr">
+        <is>
+          <t>3707</t>
+        </is>
+      </c>
+    </row>
+    <row r="1973">
+      <c r="A1973" t="n">
+        <v>1972</v>
+      </c>
+      <c r="B1973" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1973" t="inlineStr">
+        <is>
+          <t>Irati - Salazar</t>
+        </is>
+      </c>
+      <c r="D1973" t="inlineStr">
+        <is>
+          <t>5242</t>
+        </is>
+      </c>
+    </row>
+    <row r="1974">
+      <c r="A1974" t="n">
+        <v>1973</v>
+      </c>
+      <c r="B1974" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1974" t="inlineStr">
+        <is>
+          <t>Urederra Area de acogida</t>
+        </is>
+      </c>
+      <c r="D1974" t="inlineStr">
+        <is>
+          <t>73279</t>
+        </is>
+      </c>
+    </row>
+    <row r="1975">
+      <c r="A1975" t="n">
+        <v>1974</v>
+      </c>
+      <c r="B1975" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="C1975" t="inlineStr">
         <is>
           <t>Bardenas</t>
         </is>
       </c>
-      <c r="D1894" t="inlineStr">
-[...1 lines deleted...]
-          <t>2285</t>
+      <c r="D1975" t="inlineStr">
+        <is>
+          <t>11135</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-22T08:44:48Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-22T08:44:48Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-08T13:23:00Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-08T13:23:00Z</dct:modified>
 </cp:coreProperties>
 </file>