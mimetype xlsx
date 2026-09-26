--- v0 (2026-07-27)
+++ v1 (2026-09-26)
@@ -528,8603 +528,9215 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>UAB00136</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Iratiko Kabiak</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>NA-2030 Pk 8.370 0</t>
         </is>
       </c>
-      <c r="G2" t="n">
-        <v>31670</v>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>31670</t>
+        </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Orbaizeta</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Orbaizeta</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
-      <c r="K2" t="n">
-        <v>34</v>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>2023-06-15T00:00:00</t>
+          <t>15/06/2023</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>info@iratikokabiak.com</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>www.iratikokabiak.com</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>948203090</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>UAB00137</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Gares Aterpe</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Cortes de Navarra 11</t>
         </is>
       </c>
-      <c r="G3" t="n">
-        <v>31100</v>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>31100</t>
+        </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Zona Media</t>
         </is>
       </c>
-      <c r="K3" t="n">
-        <v>41</v>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>2023-07-27T00:00:00</t>
+          <t>27/07/2023</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>UAB00138</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Mesón del Camino</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Mayor 2</t>
         </is>
       </c>
-      <c r="G4" t="n">
-        <v>31153</v>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>31153</t>
+        </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Enériz / Eneritz</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Enériz / Eneritz</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Zona Media</t>
         </is>
       </c>
-      <c r="K4" t="n">
-        <v>8</v>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>2024-06-25T00:00:00</t>
+          <t>25/06/2024</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>UAB00139</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Sancho el Fuerte</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>al Monumento 6</t>
         </is>
       </c>
-      <c r="G5" t="n">
-        <v>31500</v>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>31500</t>
+        </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Tudela</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Tudela</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>La Ribera</t>
         </is>
       </c>
-      <c r="K5" t="n">
-        <v>42</v>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>2024-11-14T00:00:00</t>
+          <t>14/11/2024</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>UAB00140</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Casa Arqueña</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Rancho 1</t>
         </is>
       </c>
-      <c r="G6" t="n">
-        <v>31210</v>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>31210</t>
+        </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Los Arcos</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Los Arcos</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K6" t="n">
-        <v>12</v>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>2025-02-19T00:00:00</t>
+          <t>19/02/2025</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>UAB00141</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Los Arcos</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Mayo 19</t>
         </is>
       </c>
-      <c r="G7" t="n">
-        <v>31210</v>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>31210</t>
+        </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Los Arcos</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Los Arcos</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K7" t="n">
-        <v>17</v>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>2025-05-05T00:00:00</t>
+          <t>05/05/2025</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>UAB00142</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Urbasa</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Coparacio 0 Bajo 30</t>
         </is>
       </c>
-      <c r="G8" t="n">
-        <v>31271</v>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>31271</t>
+        </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Eulate</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Eulate</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K8" t="n">
-        <v>22</v>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>2025-06-25T00:00:00</t>
+          <t>25/06/2025</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>UAB00143</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Basabere</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Legarcel 0</t>
         </is>
       </c>
-      <c r="G9" t="n">
-        <v>31177</v>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>31177</t>
+        </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Lezaun</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Lezaun</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K9" t="n">
-        <v>89</v>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>2025-09-10T00:00:00</t>
+          <t>09/10/2025</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>UAB00026</t>
+          <t>UAB00145</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Posada de Ollo</t>
+          <t>El Dragón Peregrino</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Santo Tomás 44</t>
-[...3 lines deleted...]
-        <v>31172</v>
+          <t>San Pedro 5</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>31695</t>
+        </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Ollo</t>
+          <t>Bizkarreta-Gerendiain</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Valle de Ollo / Ollaran</t>
+          <t>Erro</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>56</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>2006-10-11T00:00:00</t>
+          <t>02/05/2026</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>UAB00028</t>
+          <t>UAB00149</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Bodega del Camino</t>
+          <t>LEITZAKO GELTOKIA</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2ª del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Placeta 8</t>
-[...3 lines deleted...]
-        <v>31292</v>
+          <t>PATXI ARRAZOLA 30</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>31880</t>
+        </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Lorca / Lorka</t>
+          <t>Leitza</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Valle de Yerri / Deierri</t>
+          <t>Leitza</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>36</v>
+          <t>Plazaola-Sakana-Ultzama</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>2006-11-28T00:00:00</t>
+          <t>09/09/2026</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>UAB00030</t>
+          <t>UAB00026</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>La Alberca</t>
+          <t>Posada de Ollo</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Paraje La Alberca 0</t>
-[...3 lines deleted...]
-        <v>31513</v>
+          <t>Santo Tomás 44</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>31172</t>
+        </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Ollo</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Valle de Ollo / Ollaran</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>La Ribera</t>
-[...3 lines deleted...]
-        <v>24</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>2007-01-06T00:00:00</t>
+          <t>10/11/2006</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>UAB00031</t>
+          <t>UAB00028</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Albergue Cirauqui Casa Maralotx</t>
+          <t>Bodega del Camino</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Nagusia 4</t>
-[...3 lines deleted...]
-        <v>31131</v>
+          <t>Placeta 8</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>31292</t>
+        </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Cirauqui / Zirauki</t>
+          <t>Lorca / Lorka</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Cirauqui / Zirauki</t>
+          <t>Valle de Yerri / Deierri</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K13" t="n">
-        <v>32</v>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>2008-07-04T00:00:00</t>
+          <t>28/11/2006</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>davidvdende@gmail.com</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>722897300</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>UAB00032</t>
+          <t>UAB00030</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>La Fuente-Casa de Austria</t>
+          <t>La Alberca</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2ª del Camino de Santiago</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Del Estanco 5</t>
-[...3 lines deleted...]
-        <v>31210</v>
+          <t>Paraje La Alberca 0</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>31513</t>
+        </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Los Arcos</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Los Arcos</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>53</v>
+          <t>La Ribera</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>2008-04-28T00:00:00</t>
+          <t>01/06/2007</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>UAB00033</t>
+          <t>UAB00031</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Albergue de Luzaide/Valcarlos</t>
+          <t>Albergue Cirauqui Casa Maralotx</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2ª del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Elizaldea 52</t>
-[...3 lines deleted...]
-        <v>31660</v>
+          <t>Nagusia 4</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>31131</t>
+        </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Luzaide / Valcarlos</t>
+          <t>Cirauqui / Zirauki</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Luzaide / Valcarlos</t>
+          <t>Cirauqui / Zirauki</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>24</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>2008-08-14T00:00:00</t>
+          <t>07/04/2008</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>UAB00035</t>
+          <t>UAB00032</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Albergue de Lorca</t>
+          <t>La Fuente-Casa de Austria</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Mayor 40</t>
-[...3 lines deleted...]
-        <v>31292</v>
+          <t>Del Estanco 5</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>31210</t>
+        </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Lorca / Lorka</t>
+          <t>Los Arcos</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Valle de Yerri / Deierri</t>
+          <t>Los Arcos</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K16" t="n">
-        <v>14</v>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>2009-04-20T00:00:00</t>
+          <t>28/04/2008</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>UAB00037</t>
+          <t>UAB00033</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Tonpalenea</t>
+          <t>Albergue de Luzaide/Valcarlos</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Iñarreta 42</t>
-[...3 lines deleted...]
-        <v>31760</v>
+          <t>Elizaldea 52</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>31660</t>
+        </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Etxalar</t>
+          <t>Luzaide / Valcarlos</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Etxalar</t>
+          <t>Luzaide / Valcarlos</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>14</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>2009-05-21T00:00:00</t>
+          <t>14/08/2008</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>UAB00039</t>
+          <t>UAB00035</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Villa Sendaviva</t>
+          <t>Albergue de Lorca</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>del Yugo s/n 0</t>
-[...3 lines deleted...]
-        <v>31513</v>
+          <t>Mayor 40</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>31292</t>
+        </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Lorca / Lorka</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Valle de Yerri / Deierri</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>La Ribera</t>
-[...3 lines deleted...]
-        <v>77</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>2009-06-08T00:00:00</t>
+          <t>20/04/2009</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>UAB00040</t>
+          <t>UAB00037</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Kortarixar</t>
+          <t>Tonpalenea</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Izarpea Beroeta 0</t>
-[...3 lines deleted...]
-        <v>31700</v>
+          <t>Iñarreta 42</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>31760</t>
+        </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Elizondo</t>
+          <t>Etxalar</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Baztan</t>
+          <t>Etxalar</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
-      <c r="K19" t="n">
-        <v>46</v>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>2009-10-23T00:00:00</t>
+          <t>21/05/2009</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>UAB00041</t>
+          <t>UAB00039</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Graxiana</t>
+          <t>Villa Sendaviva</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Lapiztegia, s/n 0</t>
-[...3 lines deleted...]
-        <v>31710</v>
+          <t>del Yugo s/n 0</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>31513</t>
+        </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Zugarramurdi</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Zugarramurdi</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>72</v>
+          <t>La Ribera</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>2009-11-11T00:00:00</t>
+          <t>06/08/2009</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>UAB00042</t>
+          <t>UAB00040</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>El Palo del Avellano</t>
+          <t>Kortarixar</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Roncesvalles 16</t>
-[...3 lines deleted...]
-        <v>31630</v>
+          <t>Izarpea Beroeta 0</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>31700</t>
+        </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Zubiri</t>
+          <t>Elizondo</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Baztan</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>59</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>2010-02-17T00:00:00</t>
+          <t>23/10/2009</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>UAB00043</t>
+          <t>UAB00041</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Casa Mariela</t>
+          <t>Graxiana</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Valeriano Ordoñez 6</t>
-[...3 lines deleted...]
-        <v>31229</v>
+          <t>Lapiztegia, s/n 0</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>31710</t>
+        </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Torres del Río</t>
+          <t>Zugarramurdi</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Torres del Río</t>
+          <t>Zugarramurdi</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>48</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>2010-10-03T00:00:00</t>
+          <t>11/11/2009</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>UAB00046</t>
+          <t>UAB00042</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Cantos Rodados</t>
+          <t>El Palo del Avellano</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>El Raso 23</t>
-[...3 lines deleted...]
-        <v>31513</v>
+          <t>Roncesvalles 16</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>31630</t>
+        </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Zubiri</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>La Ribera</t>
-[...3 lines deleted...]
-        <v>16</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>2010-04-21T00:00:00</t>
+          <t>17/02/2010</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>UAB00047</t>
+          <t>UAB00043</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Albergue de Villava</t>
+          <t>Casa Mariela</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>1ª del Camino de Santiago</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Pedro de Atarrabia 15</t>
-[...3 lines deleted...]
-        <v>31610</v>
+          <t>Valeriano Ordoñez 6</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>31229</t>
+        </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Villava / Atarrabia</t>
+          <t>Torres del Río</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Villava / Atarrabia</t>
+          <t>Torres del Río</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>40</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>2010-04-28T00:00:00</t>
+          <t>10/03/2010</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>UAB00049</t>
+          <t>UAB00046</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Albergue de Tiebas</t>
+          <t>Cantos Rodados</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Mayor 18</t>
-[...3 lines deleted...]
-        <v>31398</v>
+          <t>El Raso 23</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>31513</t>
+        </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Tiebas</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Tiebas-Muruarte de Reta</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>14</v>
+          <t>La Ribera</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>2010-07-23T00:00:00</t>
+          <t>21/04/2010</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>UAB00050</t>
+          <t>UAB00047</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>La Bizkaia</t>
+          <t>Albergue de Villava</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>1ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>San Pedro 4</t>
-[...3 lines deleted...]
-        <v>31460</v>
+          <t>Pedro de Atarrabia 15</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>31610</t>
+        </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Aibar / Oibar</t>
+          <t>Villava / Atarrabia</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Aibar / Oibar</t>
+          <t>Villava / Atarrabia</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>Comarca Sangüesa-Prepirineo</t>
-[...3 lines deleted...]
-        <v>52</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>2010-08-18T00:00:00</t>
+          <t>28/04/2010</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>UAB00044</t>
+          <t>UAB00049</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Jakue</t>
+          <t>Albergue de Tiebas</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Irunbidea 8</t>
-[...3 lines deleted...]
-        <v>31100</v>
+          <t>Mayor 18</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>31398</t>
+        </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Puente la Reina / Gares</t>
+          <t>Tiebas</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Puente la Reina / Gares</t>
+          <t>Tiebas-Muruarte de Reta</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>Zona Media</t>
         </is>
       </c>
-      <c r="K27" t="n">
-        <v>90</v>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>2010-03-18T00:00:00</t>
+          <t>23/07/2010</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>UAB00051</t>
+          <t>UAB00050</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Casa de la Abuela</t>
+          <t>La Bizkaia</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>La Fruta 8</t>
-[...3 lines deleted...]
-        <v>31210</v>
+          <t>San Pedro 4</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>31460</t>
+        </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Los Arcos</t>
+          <t>Aibar / Oibar</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Los Arcos</t>
+          <t>Aibar / Oibar</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>32</v>
+          <t>Comarca Sangüesa-Prepirineo</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>2010-12-19T00:00:00</t>
+          <t>18/08/2010</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>UAB00052</t>
+          <t>UAB00044</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Casa Alberdi</t>
+          <t>Jakue</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>El Hortal 3</t>
-[...3 lines deleted...]
-        <v>31210</v>
+          <t>Irunbidea 8</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>31100</t>
+        </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Los Arcos</t>
+          <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Los Arcos</t>
+          <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>27</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>2010-11-23T00:00:00</t>
+          <t>18/03/2010</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>UAB00053</t>
+          <t>UAB00051</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Albergue de Monreal</t>
+          <t>Casa de la Abuela</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Santa Barbara 4</t>
-[...3 lines deleted...]
-        <v>31471</v>
+          <t>La Fruta 8</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>31210</t>
+        </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Monreal / Elo</t>
+          <t>Los Arcos</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Monreal / Elo</t>
+          <t>Los Arcos</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>Comarca Sangüesa-Prepirineo</t>
-[...3 lines deleted...]
-        <v>21</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>2010-12-22T00:00:00</t>
+          <t>19/12/2010</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>UAB00055</t>
+          <t>UAB00052</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>La Pata de Oca</t>
+          <t>Casa Alberdi</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2ª del Camino de Santiago</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Mayor 5</t>
-[...3 lines deleted...]
-        <v>31229</v>
+          <t>El Hortal 3</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>31210</t>
+        </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Torres del Río</t>
+          <t>Los Arcos</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Torres del Río</t>
+          <t>Los Arcos</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K31" t="n">
-        <v>32</v>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>2011-06-17T00:00:00</t>
+          <t>23/11/2010</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>UAB00057</t>
+          <t>UAB00053</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Lizarragako Benta</t>
+          <t>Albergue de Monreal</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>NA-120 0 Km 25,7 (Alto de Liz</t>
-[...3 lines deleted...]
-        <v>31177</v>
+          <t>Santa Barbara 4</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>31471</t>
+        </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Arizala / Aritzala</t>
+          <t>Monreal / Elo</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Valle de Yerri / Deierri</t>
+          <t>Monreal / Elo</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>19</v>
+          <t>Comarca Sangüesa-Prepirineo</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>2012-02-24T00:00:00</t>
+          <t>22/12/2010</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>UAB00058</t>
+          <t>UAB00055</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Zubimuxu Aterpea</t>
+          <t>La Pata de Oca</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Herriko 10 bajo</t>
-[...3 lines deleted...]
-        <v>31754</v>
+          <t>Mayor 5</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>31229</t>
+        </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Goizueta</t>
+          <t>Torres del Río</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Goizueta</t>
+          <t>Torres del Río</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
-[...3 lines deleted...]
-        <v>30</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>2012-05-17T00:00:00</t>
+          <t>17/06/2011</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>UAB00060</t>
+          <t>UAB00057</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Aloha Hostel</t>
+          <t>Lizarragako Benta</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sangüesa 2 -1º</t>
-[...3 lines deleted...]
-        <v>31003</v>
+          <t>NA-120 0 Km 25,7 (Alto de Liz</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>31177</t>
+        </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Arizala / Aritzala</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Valle de Yerri / Deierri</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>26</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>2012-09-13T00:00:00</t>
+          <t>24/02/2012</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>UAB00061</t>
+          <t>UAB00058</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Casa Ibarrola</t>
+          <t>Zubimuxu Aterpea</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Carmen 31 bajo</t>
-[...3 lines deleted...]
-        <v>31001</v>
+          <t>Herriko 10 bajo</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>31754</t>
+        </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Goizueta</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Goizueta</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>20</v>
+          <t>Plazaola-Sakana-Ultzama</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>2012-10-30T00:00:00</t>
+          <t>17/05/2012</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>UAB00062</t>
+          <t>UAB00060</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Albergue de Roncesvalles</t>
+          <t>Aloha Hostel</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Francia 0</t>
-[...3 lines deleted...]
-        <v>31650</v>
+          <t>Sangüesa 2 -1º</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>31003</t>
+        </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Orreaga / Roncesvalles</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Orrega / Roncesvalles</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>223</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>2012-05-12T00:00:00</t>
+          <t>13/09/2012</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>UAB00063</t>
+          <t>UAB00061</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Albergue Turístico de Arre</t>
+          <t>Casa Ibarrola</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Puente del Peregrino 2</t>
-[...3 lines deleted...]
-        <v>31194</v>
+          <t>Carmen 31 bajo</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>31001</t>
+        </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Arre</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Ezcabarte</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>Pamplona y Comarca</t>
         </is>
       </c>
-      <c r="K37" t="n">
-        <v>34</v>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>2013-04-03T00:00:00</t>
+          <t>30/10/2012</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>UAB00066</t>
+          <t>UAB00062</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Irugoienea</t>
+          <t>Albergue de Roncesvalles</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Oihanilun 2</t>
-[...3 lines deleted...]
-        <v>31694</v>
+          <t>Francia 0</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>31650</t>
+        </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Aurizberri / Espinal</t>
+          <t>Orreaga / Roncesvalles</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Erro</t>
+          <t>Orrega / Roncesvalles</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
-      <c r="K38" t="n">
-        <v>22</v>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>2013-04-22T00:00:00</t>
+          <t>05/12/2012</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>UAB00067</t>
+          <t>UAB00063</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Izar</t>
+          <t>Albergue Turístico de Arre</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>El Cristo 6</t>
-[...3 lines deleted...]
-        <v>31230</v>
+          <t>Puente del Peregrino 2</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>31194</t>
+        </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Arre</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Ezcabarte</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>42</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>2013-05-23T00:00:00</t>
+          <t>04/03/2013</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>UAB00068</t>
+          <t>UAB00066</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Albergue Municipal de Huarte</t>
+          <t>Irugoienea</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>San Juan 5</t>
-[...3 lines deleted...]
-        <v>31620</v>
+          <t>Oihanilun 2</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>31694</t>
+        </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Huarte / Uharte</t>
+          <t>Aurizberri / Espinal</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Huarte / Uharte</t>
+          <t>Erro</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>60</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>2013-05-23T00:00:00</t>
+          <t>22/04/2013</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>UAB00070</t>
+          <t>UAB00067</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Albergue Municipal de Zubiri</t>
+          <t>Izar</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Roncesvalles 0</t>
-[...3 lines deleted...]
-        <v>31630</v>
+          <t>El Cristo 6</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>31230</t>
+        </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Zubiri</t>
+          <t>Viana</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Viana</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>44</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>2013-05-06T00:00:00</t>
+          <t>23/05/2013</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>UAB00071</t>
+          <t>UAB00068</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Sierra de Leyre</t>
+          <t>Albergue Municipal de Huarte</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>René Petit 4</t>
-[...3 lines deleted...]
-        <v>31410</v>
+          <t>San Juan 5</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>31620</t>
+        </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Yesa</t>
+          <t>Huarte / Uharte</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Yesa</t>
+          <t>Huarte / Uharte</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>Comarca Sangüesa-Prepirineo</t>
-[...3 lines deleted...]
-        <v>32</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>2013-02-07T00:00:00</t>
+          <t>23/05/2013</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>UAB00072</t>
+          <t>UAB00070</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Anfas</t>
+          <t>Albergue Municipal de Zubiri</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Cordeleros 7</t>
-[...3 lines deleted...]
-        <v>31200</v>
+          <t>Roncesvalles 0</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>31630</t>
+        </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Zubiri</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>34</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>2013-09-19T00:00:00</t>
+          <t>05/06/2013</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>UAB00073</t>
+          <t>UAB00071</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Ur Tanta</t>
+          <t>Sierra de Leyre</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>San Esteban 14</t>
-[...3 lines deleted...]
-        <v>31172</v>
+          <t>René Petit 4</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>31410</t>
+        </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Iltzarbe</t>
+          <t>Yesa</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Valle de Ollo / Ollaran</t>
+          <t>Yesa</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>27</v>
+          <t>Comarca Sangüesa-Prepirineo</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>2013-09-25T00:00:00</t>
+          <t>02/07/2013</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>UAB00074</t>
+          <t>UAB00072</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Armaia</t>
+          <t>Anfas</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Iriartea 25</t>
-[...3 lines deleted...]
-        <v>31416</v>
+          <t>Cordeleros 7</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>31200</t>
+        </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Urzainqui / Urzainki</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Urzainqui / Urzainki</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>24</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>2013-10-21T00:00:00</t>
+          <t>19/09/2013</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>UAB00075</t>
+          <t>UAB00073</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Kattalin Aterpetxea</t>
+          <t>Ur Tanta</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Kattalin Karrika 24 Kattalin</t>
-[...3 lines deleted...]
-        <v>31792</v>
+          <t>San Esteban 14</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>31172</t>
+        </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Legasa</t>
+          <t>Iltzarbe</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Bertizarana</t>
+          <t>Valle de Ollo / Ollaran</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>44</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>2013-11-26T00:00:00</t>
+          <t>25/09/2013</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>UAB00059</t>
+          <t>UAB00074</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Matxinbeltzenea</t>
+          <t>Armaia</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Arretxea 22</t>
-[...3 lines deleted...]
-        <v>31770</v>
+          <t>Iriartea 25</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>31416</t>
+        </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Urzainqui / Urzainki</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Urzainqui / Urzainki</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>60</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>2012-08-22T00:00:00</t>
+          <t>21/10/2013</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>UAB00082</t>
+          <t>UAB00075</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Abarun</t>
+          <t>Kattalin Aterpetxea</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Aurtitz Calle Baja 18 Aurtizko Ostatu</t>
-[...3 lines deleted...]
-        <v>31745</v>
+          <t>Kattalin Karrika 24 Kattalin</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>31792</t>
+        </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Ituren</t>
+          <t>Legasa</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Ituren</t>
+          <t>Bertizarana</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
-      <c r="K48" t="n">
-        <v>39</v>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>2014-07-17T00:00:00</t>
+          <t>26/11/2013</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>UAB00076</t>
+          <t>UAB00059</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Matxitxulo</t>
+          <t>Matxinbeltzenea</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Casa Prekonea 0</t>
-[...3 lines deleted...]
-        <v>31749</v>
+          <t>Arretxea 22</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>31770</t>
+        </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Ezkurra</t>
+          <t>Lesaka</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Ezkurra</t>
+          <t>Lesaka</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Baztan-Bidasoa</t>
         </is>
       </c>
-      <c r="K49" t="n">
-        <v>18</v>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>2014-03-18T00:00:00</t>
+          <t>22/08/2012</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>UAB00077</t>
+          <t>UAB00082</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Andres Muñoz</t>
+          <t>Abarun</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Ruinas de San Pedro s/n 0</t>
-[...3 lines deleted...]
-        <v>31230</v>
+          <t>Aurtitz Calle Baja 18 Aurtizko Ostatu</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>31745</t>
+        </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Ituren</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Viana</t>
+          <t>Ituren</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>46</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>2014-09-04T00:00:00</t>
+          <t>17/07/2014</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>UAB00104</t>
+          <t>UAB00076</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Basoa Suites</t>
+          <t>Matxitxulo</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Robledal de Amati 0</t>
-[...3 lines deleted...]
-        <v>31799</v>
+          <t>Casa Prekonea 0</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>31749</t>
+        </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Lizaso</t>
+          <t>Ezkurra</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Ultzama</t>
+          <t>Ezkurra</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Plazaola-Sakana-Ultzama</t>
-[...3 lines deleted...]
-        <v>10</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>2015-09-06T00:00:00</t>
+          <t>18/03/2014</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>UAB00085</t>
+          <t>UAB00077</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Non stop inn</t>
+          <t>Andres Muñoz</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Irisarri 1</t>
-[...3 lines deleted...]
-        <v>31790</v>
+          <t>Ruinas de San Pedro s/n 0</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>31230</t>
+        </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Igantzi</t>
+          <t>Viana</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Igantzi</t>
+          <t>Viana</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>164</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>2014-09-22T00:00:00</t>
+          <t>09/04/2014</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>UAB00087</t>
+          <t>UAB00104</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Puente</t>
+          <t>Basoa Suites</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Cerco Nuevo 37</t>
-[...3 lines deleted...]
-        <v>31100</v>
+          <t>Robledal de Amati 0</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>31799</t>
+        </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Puente la Reina / Gares</t>
+          <t>Lizaso</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Puente la Reina / Gares</t>
+          <t>Ultzama</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>40</v>
+          <t>Plazaola-Sakana-Ultzama</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>2014-07-11T00:00:00</t>
+          <t>09/06/2015</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>UAB00096</t>
+          <t>UAB00085</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>San Andrés</t>
+          <t>Non stop inn</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Camino de Santiago 4</t>
-[...3 lines deleted...]
-        <v>31190</v>
+          <t>Irisarri 1</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>31790</t>
+        </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Zariquiegui</t>
+          <t>Igantzi</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Cizur</t>
+          <t>Igantzi</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>18</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>2015-04-22T00:00:00</t>
+          <t>22/09/2014</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>UAB00091</t>
+          <t>UAB00087</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Amalur</t>
+          <t>Puente</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Cerco Viejo 3 Bajo</t>
-[...3 lines deleted...]
-        <v>31100</v>
+          <t>Cerco Nuevo 37</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>31100</t>
+        </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>Zona Media</t>
         </is>
       </c>
-      <c r="K55" t="n">
-        <v>20</v>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>2014-12-24T00:00:00</t>
+          <t>07/11/2014</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>UAB00089</t>
+          <t>UAB00096</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Sansol</t>
+          <t>San Andrés</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>2ª del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Barrio Nuevo 4</t>
-[...3 lines deleted...]
-        <v>31220</v>
+          <t>Camino de Santiago 4</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>31190</t>
+        </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Sansol</t>
+          <t>Zariquiegui</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Sansol</t>
+          <t>Cizur</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>24</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>2014-02-12T00:00:00</t>
+          <t>22/04/2015</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>UAB00088</t>
+          <t>UAB00091</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Larrasoaña</t>
+          <t>Amalur</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>San Nicolas 17</t>
-[...3 lines deleted...]
-        <v>31698</v>
+          <t>Cerco Viejo 3 Bajo</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>31100</t>
+        </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Larrasoaña</t>
+          <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>32</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>2014-11-26T00:00:00</t>
+          <t>24/12/2014</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>alberguelarrasoaina@gmail.com</t>
+          <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>No se consiente la publicación</t>
+          <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>626718417</t>
+          <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>UAB00079</t>
+          <t>UAB00089</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Jesús y María</t>
+          <t>Sansol</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Compañia 4</t>
-[...3 lines deleted...]
-        <v>31001</v>
+          <t>Barrio Nuevo 4</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>31220</t>
+        </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Sansol</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Sansol</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>112</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>2014-05-30T00:00:00</t>
+          <t>02/12/2014</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>UAB00098</t>
+          <t>UAB00088</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>La Parada de Zuriain</t>
+          <t>Larrasoaña</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Landa 8</t>
-[...3 lines deleted...]
-        <v>31699</v>
+          <t>San Nicolas 17</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>31698</t>
+        </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Zuriain</t>
+          <t>Larrasoaña</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Esteribar</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
-      <c r="K59" t="n">
-        <v>15</v>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>2015-04-22T00:00:00</t>
+          <t>26/11/2014</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>alberguelarrasoaina@gmail.com</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>626718417</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>UAB00086</t>
+          <t>UAB00079</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Rio Arga Ibaia</t>
+          <t>Jesús y María</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Puente de la Rabia 7</t>
-[...3 lines deleted...]
-        <v>31630</v>
+          <t>Compañia 4</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>31001</t>
+        </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Zubiri</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>20</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>2014-03-10T00:00:00</t>
+          <t>30/05/2014</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>UAB00090</t>
+          <t>UAB00098</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Campo de Reyes</t>
+          <t>La Parada de Zuriain</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>De la Pedrera s/n 0</t>
-[...3 lines deleted...]
-        <v>31300</v>
+          <t>Landa 8</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>31699</t>
+        </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Zuriain</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>15</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>2014-12-23T00:00:00</t>
+          <t>22/04/2015</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>UAB00083</t>
+          <t>UAB00086</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Oasis Trails</t>
+          <t>Rio Arga Ibaia</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Plaza 4</t>
-[...3 lines deleted...]
-        <v>31242</v>
+          <t>Puente de la Rabia 7</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>31630</t>
+        </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Villamayor de Monjardín</t>
+          <t>Zubiri</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Villamayor de Monjardín</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>25</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>2014-08-21T00:00:00</t>
+          <t>03/10/2014</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>UAB00084</t>
+          <t>UAB00090</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Oxanea</t>
+          <t>Campo de Reyes</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Bormapea, s/n 0</t>
-[...3 lines deleted...]
-        <v>31417</v>
+          <t>De la Pedrera s/n 0</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>31300</t>
+        </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Isaba / Izaba</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Isaba / Izaba</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>54</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>2014-08-29T00:00:00</t>
+          <t>23/12/2014</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>UAB00093</t>
+          <t>UAB00083</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Suseia The Pilgrims Home</t>
+          <t>Oasis Trails</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Murelu 12</t>
-[...3 lines deleted...]
-        <v>31630</v>
+          <t>Plaza 4</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>31242</t>
+        </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Zubiri</t>
+          <t>Villamayor de Monjardín</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Villamayor de Monjardín</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>20</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>2015-09-11T00:00:00</t>
+          <t>21/08/2014</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>UAB00100</t>
+          <t>UAB00084</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Capuchinos Rocamador</t>
+          <t>Oxanea</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>1ª del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Rocamador 6</t>
-[...3 lines deleted...]
-        <v>31200</v>
+          <t>Bormapea, s/n 0</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>31417</t>
+        </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>53</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>2015-03-18T00:00:00</t>
+          <t>29/08/2014</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>UAB00101</t>
+          <t>UAB00093</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Santiago Apostol</t>
+          <t>Suseia The Pilgrims Home</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>El Real 0</t>
-[...3 lines deleted...]
-        <v>31100</v>
+          <t>Murelu 12</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>31630</t>
+        </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Puente la Reina / Gares</t>
+          <t>Zubiri</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Puente la Reina / Gares</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>72</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>2015-10-03T00:00:00</t>
+          <t>09/11/2015</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>UAB00095</t>
+          <t>UAB00100</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>San Nicolás</t>
+          <t>Capuchinos Rocamador</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>1ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Soraundi 5 -7</t>
-[...3 lines deleted...]
-        <v>31698</v>
+          <t>Rocamador 6</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>31200</t>
+        </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Larrasoaña</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>40</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>2015-03-25T00:00:00</t>
+          <t>18/03/2015</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>67</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>UAB00099</t>
+          <t>UAB00101</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Acá y Allá</t>
+          <t>Santiago Apostol</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>San Miguel 18</t>
-[...3 lines deleted...]
-        <v>31698</v>
+          <t>El Real 0</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>31100</t>
+        </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Urdaitz / Urdániz</t>
+          <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>10</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>2015-09-04T00:00:00</t>
+          <t>10/03/2015</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>68</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>UAB00102</t>
+          <t>UAB00095</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>El Jardín de Muruzábal</t>
+          <t>San Nicolás</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>1ª del Camino de Santiago</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Monteviejo 21</t>
-[...3 lines deleted...]
-        <v>31152</v>
+          <t>Soraundi 5 -7</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>31698</t>
+        </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Muruzábal</t>
+          <t>Larrasoaña</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Muruzábal</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>30</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>2015-04-16T00:00:00</t>
+          <t>25/03/2015</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>69</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>UAB00097</t>
+          <t>UAB00099</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Haizea</t>
+          <t>Acá y Allá</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Desconocido</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Francia 2</t>
-[...3 lines deleted...]
-        <v>31694</v>
+          <t>San Miguel 18</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>31698</t>
+        </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Aurizberri / Espinal</t>
+          <t>Urdaitz / Urdániz</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Erro</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
-      <c r="K70" t="n">
-        <v>28</v>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>2015-04-22T00:00:00</t>
+          <t>09/04/2015</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>70</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>UAB00103</t>
+          <t>UAB00102</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Albergue de Pamplona-Iruñako Aterpea</t>
+          <t>El Jardín de Muruzábal</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>1ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Carmen 18 Bajo</t>
-[...3 lines deleted...]
-        <v>31001</v>
+          <t>Monteviejo 21</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>31152</t>
+        </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Muruzábal</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Muruzábal</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>24</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>2015-07-05T00:00:00</t>
+          <t>16/04/2015</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>UAB00106</t>
+          <t>UAB00097</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Albergue Plaza Catedral</t>
+          <t>Haizea</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>Desconocido</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Navarreria 35</t>
-[...3 lines deleted...]
-        <v>31001</v>
+          <t>Francia 2</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>31694</t>
+        </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Aurizberri / Espinal</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Pamplona / Iruña</t>
+          <t>Erro</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>42</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>2015-10-06T00:00:00</t>
+          <t>22/04/2015</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>UAB00107</t>
+          <t>UAB00103</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Casa Baztan</t>
+          <t>Albergue de Pamplona-Iruñako Aterpea</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Mayor 46</t>
-[...3 lines deleted...]
-        <v>31133</v>
+          <t>Carmen 18 Bajo</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>31001</t>
+        </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Uterga</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Uterga</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>24</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>2016-03-02T00:00:00</t>
+          <t>07/05/2015</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>73</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>UAB00108</t>
+          <t>UAB00106</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>San Cipriano de Ayegui</t>
+          <t>Albergue Plaza Catedral</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Polideportivo 3</t>
-[...3 lines deleted...]
-        <v>31240</v>
+          <t>Navarreria 35</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>31001</t>
+        </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Ayegui / Aiegi</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Ayegui / Aiegi</t>
+          <t>Pamplona / Iruña</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>42</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>2015-04-08T00:00:00</t>
+          <t>10/06/2015</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>74</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>UAB00110</t>
+          <t>UAB00107</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Villa Lodosa</t>
+          <t>Casa Baztan</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Navarra 147</t>
-[...3 lines deleted...]
-        <v>31580</v>
+          <t>Mayor 46</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>31133</t>
+        </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Uterga</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Lodosa</t>
+          <t>Uterga</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>22</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>2016-05-19T00:00:00</t>
+          <t>03/02/2016</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>UAB00111</t>
+          <t>UAB00108</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Granja Escuela Gure Sustraiak</t>
+          <t>San Cipriano de Ayegui</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Astiturri 0</t>
-[...3 lines deleted...]
-        <v>31172</v>
+          <t>Polideportivo 3</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>31240</t>
+        </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Ollo</t>
+          <t>Ayegui / Aiegi</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Valle de Ollo / Ollaran</t>
+          <t>Ayegui / Aiegi</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>Pamplona y Comarca</t>
-[...3 lines deleted...]
-        <v>36</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>2016-12-08T00:00:00</t>
+          <t>04/08/2015</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>UAB00114</t>
+          <t>UAB00110</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>El Cantero</t>
+          <t>Villa Lodosa</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Esperanza 2</t>
-[...3 lines deleted...]
-        <v>31130</v>
+          <t>Navarra 147</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>31580</t>
+        </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Mañeru</t>
+          <t>Lodosa</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Mañeru</t>
+          <t>Lodosa</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K77" t="n">
-        <v>26</v>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>2016-10-17T00:00:00</t>
+          <t>19/05/2016</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>77</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>UAB00116</t>
+          <t>UAB00111</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Segunda Etapa</t>
+          <t>Granja Escuela Gure Sustraiak</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Roncesvalles 22</t>
-[...3 lines deleted...]
-        <v>31630</v>
+          <t>Astiturri 0</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>31172</t>
+        </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Zubiri</t>
+          <t>Ollo</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Valle de Ollo / Ollaran</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>12</v>
+          <t>Pamplona y Comarca</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>2016-11-14T00:00:00</t>
+          <t>12/08/2016</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>UAB00115</t>
+          <t>UAB00114</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Txakainlo</t>
+          <t>El Cantero</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Barrio Biurrana 21</t>
-[...3 lines deleted...]
-        <v>31770</v>
+          <t>Esperanza 2</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>31130</t>
+        </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Mañeru</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Lesaka</t>
+          <t>Mañeru</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>22</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>2017-03-31T00:00:00</t>
+          <t>17/10/2016</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>79</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>UAB00112</t>
+          <t>UAB00116</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Posada Ecuestre Javier Coronas</t>
+          <t>Segunda Etapa</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Camino del Planillo S/N  0</t>
-[...3 lines deleted...]
-        <v>31300</v>
+          <t>Roncesvalles 22</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>31630</t>
+        </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Zubiri</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Tafalla</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>8</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>2017-11-04T00:00:00</t>
+          <t>14/11/2016</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>80</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>UAB00117</t>
+          <t>UAB00115</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Ágora Hostel</t>
+          <t>Txakainlo</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>2ª del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Callizo Pelaires 3</t>
-[...3 lines deleted...]
-        <v>31200</v>
+          <t>Barrio Biurrana 21</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>31770</t>
+        </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Lesaka</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Lesaka</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>29</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>2017-04-24T00:00:00</t>
+          <t>31/03/2017</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>81</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>UAB00119</t>
+          <t>UAB00112</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Atseden Hostel</t>
+          <t>Posada Ecuestre Javier Coronas</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Camino de Santiago 2</t>
-[...3 lines deleted...]
-        <v>31151</v>
+          <t>Camino del Planillo S/N  0</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>31300</t>
+        </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Obanos</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Obanos</t>
+          <t>Tafalla</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Zona Media</t>
         </is>
       </c>
-      <c r="K82" t="n">
-        <v>12</v>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>2017-06-27T00:00:00</t>
+          <t>11/04/2017</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>82</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>UAB00118</t>
+          <t>UAB00117</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Casa Tiago</t>
+          <t>Ágora Hostel</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>San Martin 11</t>
-[...3 lines deleted...]
-        <v>31243</v>
+          <t>Callizo Pelaires 3</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>31200</t>
+        </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Luquin</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Luquin</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K83" t="n">
-        <v>16</v>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>2017-07-27T00:00:00</t>
+          <t>24/04/2017</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>83</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>UAB00120</t>
+          <t>UAB00119</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Codés</t>
+          <t>Atseden Hostel</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Los Bodegones  0 s/n</t>
-[...3 lines deleted...]
-        <v>31220</v>
+          <t>Camino de Santiago 2</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>31151</t>
+        </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Sansol</t>
+          <t>Obanos</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Sansol</t>
+          <t>Obanos</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>24</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>2017-10-25T00:00:00</t>
+          <t>27/06/2017</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>UAB00121</t>
+          <t>UAB00118</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>La Hostería de Curtidores</t>
+          <t>Casa Tiago</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>1ª del Camino de Santiago</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Curtidores 43</t>
-[...3 lines deleted...]
-        <v>31200</v>
+          <t>San Martin 11</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>31243</t>
+        </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Luquin</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Estella-Lizarra</t>
+          <t>Luquin</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K85" t="n">
-        <v>45</v>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>2017-11-20T00:00:00</t>
+          <t>27/07/2017</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>85</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>UAB00123</t>
+          <t>UAB00120</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Asteia</t>
+          <t>La Vespa Hostel&amp;Bar</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Errotabidea 24</t>
-[...3 lines deleted...]
-        <v>31698</v>
+          <t>Los Bodegones  0 s/n</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>31220</t>
+        </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Larrasoaña</t>
+          <t>Sansol</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Sansol</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>12</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>2018-12-28T00:00:00</t>
+          <t>25/10/2017</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>86</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>UAB00122</t>
+          <t>UAB00121</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Alda Estella Hostel</t>
+          <t>La Hostería de Curtidores</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>1ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Santiago 41</t>
-[...3 lines deleted...]
-        <v>31200</v>
+          <t>Curtidores 43</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>31200</t>
+        </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K87" t="n">
-        <v>99</v>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>2018-08-22T00:00:00</t>
+          <t>20/11/2017</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>87</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>UAB00124</t>
+          <t>UAB00123</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Estrella Guía</t>
+          <t>Asteia</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>La Población 2</t>
-[...3 lines deleted...]
-        <v>31100</v>
+          <t>Errotabidea 24</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>31698</t>
+        </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Puente la Reina / Gares</t>
+          <t>Larrasoaña</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Puente la Reina / Gares</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>19</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>2019-09-01T00:00:00</t>
+          <t>28/12/2018</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>88</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>UAB00125</t>
+          <t>UAB00122</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Palacio de Sansol</t>
+          <t>Alda Estella Hostel</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>del Sindicato 1</t>
-[...3 lines deleted...]
-        <v>31220</v>
+          <t>Santiago 41</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>31200</t>
+        </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Sansol</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Sansol</t>
+          <t>Estella-Lizarra</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K89" t="n">
-        <v>60</v>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>2019-09-26T00:00:00</t>
+          <t>22/08/2018</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P89" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>UAB00126</t>
+          <t>UAB00124</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Hostel la Huertica</t>
+          <t>Estrella Guía</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Salinas 19</t>
-[...3 lines deleted...]
-        <v>31514</v>
+          <t>La Población 2</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>31100</t>
+        </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Valtierra</t>
+          <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Valtierra</t>
+          <t>Puente la Reina / Gares</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>La Ribera</t>
-[...3 lines deleted...]
-        <v>38</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>2020-03-17T00:00:00</t>
+          <t>09/01/2019</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>UAB00127</t>
+          <t>UAB00125</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Amaiur Aterpetxea</t>
+          <t>Palacio de Sansol</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>2ª del Camino de Santiago</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Nagusia 28 1º y 2º</t>
-[...3 lines deleted...]
-        <v>31715</v>
+          <t>del Sindicato 1</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>31220</t>
+        </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Amaiur / Maya</t>
+          <t>Sansol</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Baztan</t>
+          <t>Sansol</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>48</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>2020-06-24T00:00:00</t>
+          <t>26/09/2019</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>UAB00128</t>
+          <t>UAB00126</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Agotzenea</t>
+          <t>Hostel la Huertica</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Zubiri Usetxi Km. 1 0</t>
-[...3 lines deleted...]
-        <v>31630</v>
+          <t>Salinas 19</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>31514</t>
+        </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Zubiri</t>
+          <t>Valtierra</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Valtierra</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>40</v>
+          <t>La Ribera</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>2020-06-25T00:00:00</t>
+          <t>17/03/2020</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>UAB00129</t>
+          <t>UAB00127</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Refugio de Belagua</t>
+          <t>Amaiur Aterpetxea</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Na-137 Km. 52 Puerto de Belagu 0</t>
-[...3 lines deleted...]
-        <v>31417</v>
+          <t>Nagusia 28 1º y 2º</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>31715</t>
+        </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Isaba / Izaba</t>
+          <t>Amaiur / Maya</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Isaba / Izaba</t>
+          <t>Baztan</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>56</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>2020-02-09T00:00:00</t>
+          <t>24/06/2020</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>UAB00130</t>
+          <t>UAB00128</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Entheos</t>
+          <t>Agotzenea</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Baigorri 56</t>
-[...3 lines deleted...]
-        <v>31260</v>
+          <t>Zubiri Usetxi Km. 1 0</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>31630</t>
+        </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Lerín</t>
+          <t>Zubiri</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Lerín</t>
+          <t>Esteribar</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Tierra Estella</t>
-[...3 lines deleted...]
-        <v>22</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>2021-04-26T00:00:00</t>
+          <t>25/06/2020</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P94" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>UAB00131</t>
+          <t>UAB00129</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Irati Barnean</t>
+          <t>Refugio de Belagua</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>1ª del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Larrau 0 s/n</t>
-[...3 lines deleted...]
-        <v>31670</v>
+          <t>Na-137 Km. 52 Puerto de Belagu 0</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>31417</t>
+        </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Orbaizeta</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Orbaizeta</t>
+          <t>Isaba / Izaba</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
-      <c r="K95" t="n">
-        <v>16</v>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>2021-03-06T00:00:00</t>
+          <t>02/09/2020</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>UAB00132</t>
+          <t>UAB00130</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Etxeurdina</t>
+          <t>Entheos</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>del Camino de Santiago</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Río Iranzu 3</t>
-[...3 lines deleted...]
-        <v>31132</v>
+          <t>Baigorri 56</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>31260</t>
+        </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Villatuerta</t>
+          <t>Lerín</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Villatuerta</t>
+          <t>Lerín</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K96" t="n">
-        <v>18</v>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>2021-07-20T00:00:00</t>
+          <t>26/04/2021</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>UAB00133</t>
+          <t>UAB00131</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Lorentx Aterpea</t>
+          <t>Irati Barnean</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>2ª del Camino de Santiago</t>
+          <t>1ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>San Nicolás 56</t>
-[...3 lines deleted...]
-        <v>31640</v>
+          <t>Larrau 0 s/n</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>31670</t>
+        </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Auritz / Burguete</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Auritz / Burguete</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
-      <c r="K97" t="n">
-        <v>42</v>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>2021-09-29T00:00:00</t>
+          <t>03/06/2021</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>97</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>UAB00133</t>
+          <t>UAB00132</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Villamayor de Monjardin</t>
+          <t>Etxeurdina</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>1ª del Camino de Santiago</t>
+          <t>del Camino de Santiago</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Mayor 1</t>
-[...3 lines deleted...]
-        <v>31242</v>
+          <t>Río Iranzu 3</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>31132</t>
+        </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Villamayor de Monjardín</t>
+          <t>Villatuerta</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Villamayor de Monjardín</t>
+          <t>Villatuerta</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>Tierra Estella</t>
         </is>
       </c>
-      <c r="K98" t="n">
-        <v>20</v>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>2022-01-18T00:00:00</t>
+          <t>20/07/2021</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>98</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>UAB00009</t>
+          <t>UAB00133</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Aterpe I</t>
+          <t>Lorentx Aterpea</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>2ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Larreta Karrika 5 Aterpe</t>
-[...3 lines deleted...]
-        <v>31790</v>
+          <t>San Nicolás 56</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>31640</t>
+        </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Arantza</t>
+          <t>Auritz / Burguete</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Arantza</t>
+          <t>Auritz / Burguete</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>45</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>1999-10-21T00:00:00</t>
+          <t>29/09/2021</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>aterpe@arantza.net</t>
+          <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
-          <t>www.arantza.net</t>
+          <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P99" t="inlineStr">
         <is>
-          <t>948634179</t>
+          <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>99</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>UAB00014</t>
+          <t>UAB00133</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Aterpe II</t>
+          <t>Villamayor de Monjardin</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>1ª del Camino de Santiago</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Larreta Karrika 5 Aterpe</t>
-[...3 lines deleted...]
-        <v>31790</v>
+          <t>Mayor 1</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>31242</t>
+        </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Arantza</t>
+          <t>Villamayor de Monjardín</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Arantza</t>
+          <t>Villamayor de Monjardín</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>75</v>
+          <t>Tierra Estella</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>2001-05-16T00:00:00</t>
+          <t>18/01/2022</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>aterpe@arantza.net</t>
+          <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
-          <t>www.arantza.net</t>
+          <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>948634179</t>
+          <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>uab00016</t>
+          <t>UAB00009</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Virgen del Yugo</t>
+          <t>Aterpe I</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>del Monte 0 s/n</t>
-[...3 lines deleted...]
-        <v>31513</v>
+          <t>Larreta Karrika 5 Aterpe</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>31790</t>
+        </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Arantza</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Arguedas</t>
+          <t>Arantza</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>La Ribera</t>
-[...3 lines deleted...]
-        <v>51</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>2001-03-10T00:00:00</t>
+          <t>21/10/1999</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>aterpe@arantza.net</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.arantza.net</t>
         </is>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>948634179</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>UAB00001</t>
+          <t>UAB00014</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Bei.tu</t>
+          <t>Aterpe II</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Aragón 1</t>
-[...3 lines deleted...]
-        <v>31393</v>
+          <t>Larreta Karrika 5 Aterpe</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>31790</t>
+        </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Beire</t>
+          <t>Arantza</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Beire</t>
+          <t>Arantza</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>130</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>1999-09-06T00:00:00</t>
+          <t>16/05/2001</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>aterpe@arantza.net</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>www.arantza.net</t>
         </is>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>Desconocido-No interactuado</t>
+          <t>948634179</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>102</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>UAB00006</t>
+          <t>uab00016</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Sorogain</t>
+          <t>Virgen del Yugo</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sorogain, s/n 0</t>
-[...3 lines deleted...]
-        <v>31695</v>
+          <t>del Monte 0 s/n</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>31513</t>
+        </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Bizkarreta-Gerendiain</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Erro</t>
+          <t>Arguedas</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>50</v>
+          <t>La Ribera</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>1999-07-28T00:00:00</t>
+          <t>03/10/2001</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>103</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>UAB00134</t>
+          <t>UAB00001</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Albergue Municipal de Ribaforada</t>
+          <t>Bei.tu</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Carlos III el Noble 16</t>
-[...3 lines deleted...]
-        <v>31550</v>
+          <t>Aragón 1</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>31393</t>
+        </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Ribaforada</t>
+          <t>Beire</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Ribaforada</t>
+          <t>Beire</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>La Ribera</t>
-[...3 lines deleted...]
-        <v>30</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>2022-05-27T00:00:00</t>
+          <t>09/06/1999</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P104" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>104</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>UAB00013</t>
+          <t>UAB00006</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Doshaches</t>
+          <t>Sorogain</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>de los Fueros 22</t>
-[...3 lines deleted...]
-        <v>31311</v>
+          <t>Sorogain, s/n 0</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>31695</t>
+        </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Figarol</t>
+          <t>Bizkarreta-Gerendiain</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Carcastillo</t>
+          <t>Erro</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>44</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>2000-07-26T00:00:00</t>
+          <t>28/07/1999</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>105</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>UAB00008</t>
+          <t>UAB00134</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Bertiz</t>
+          <t>Albergue Municipal de Ribaforada</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Telleria 57 B/ Telleria</t>
-[...3 lines deleted...]
-        <v>31793</v>
+          <t>Carlos III el Noble 16</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>31550</t>
+        </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Narbarte</t>
+          <t>Ribaforada</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Bertizarana</t>
+          <t>Ribaforada</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>84</v>
+          <t>La Ribera</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>1999-09-16T00:00:00</t>
+          <t>27/05/2022</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>106</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>uab00003</t>
+          <t>UAB00013</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Mendilatz</t>
+          <t>Doshaches</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Pantano de Irabia, km. 4 0</t>
-[...3 lines deleted...]
-        <v>31670</v>
+          <t>de los Fueros 22</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>31311</t>
+        </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Orbaizeta</t>
+          <t>Figarol</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Orbaizeta</t>
+          <t>Carcastillo</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>20</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>1999-07-14T00:00:00</t>
+          <t>26/07/2000</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P107" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>107</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>UAB00002</t>
+          <t>UAB00008</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Casa Iriarte</t>
+          <t>Bertiz</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Mayor 8</t>
-[...3 lines deleted...]
-        <v>31451</v>
+          <t>Telleria 57 B/ Telleria</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>31793</t>
+        </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Oronz / Orontze</t>
+          <t>Narbarte</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Oronz / Orontze</t>
+          <t>Bertizarana</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>45</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>1999-06-16T00:00:00</t>
+          <t>16/09/1999</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P108" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>108</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>UAB00015</t>
+          <t>uab00003</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>San Martín de Unx</t>
+          <t>Mendilatz</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>2ª Categoria</t>
+          <t>1ª Categoria</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>San Martín de Unx-Ujué km. 1 0</t>
-[...3 lines deleted...]
-        <v>31495</v>
+          <t>Pantano de Irabia, km. 4 0</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>31670</t>
+        </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>San Martín de Unx</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>San Martín de Unx</t>
+          <t>Orbaizeta</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Zona Media</t>
-[...3 lines deleted...]
-        <v>32</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>2001-09-19T00:00:00</t>
+          <t>14/07/1999</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P109" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>109</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>UAB00018</t>
+          <t>UAB00002</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Olasenea</t>
+          <t>Casa Iriarte</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Mayor 13</t>
-[...3 lines deleted...]
-        <v>31746</v>
+          <t>Mayor 8</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>31451</t>
+        </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Zubieta</t>
+          <t>Oronz / Orontze</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Zubieta</t>
+          <t>Oronz / Orontze</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>24</v>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>2003-08-21T00:00:00</t>
+          <t>16/06/1999</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>110</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>uab00020</t>
+          <t>UAB00015</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Usda</t>
+          <t>San Martín de Unx</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>San Lorenzo 6</t>
-[...3 lines deleted...]
-        <v>31151</v>
+          <t>San Martín de Unx-Ujué km. 1 0</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>31495</t>
+        </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Obanos</t>
+          <t>San Martín de Unx</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Obanos</t>
+          <t>San Martín de Unx</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>Zona Media</t>
         </is>
       </c>
-      <c r="K111" t="n">
-        <v>30</v>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>2004-07-04T00:00:00</t>
+          <t>19/09/2001</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>111</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>UAB00024</t>
+          <t>UAB00018</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Zaldiko</t>
+          <t>Olasenea</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Puente de la Rabia,1 bajo 1</t>
-[...3 lines deleted...]
-        <v>31630</v>
+          <t>Mayor 13</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>31746</t>
+        </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Zubiri</t>
+          <t>Zubieta</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Esteribar</t>
+          <t>Zubieta</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Pirineo</t>
-[...3 lines deleted...]
-        <v>24</v>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>2006-10-27T00:00:00</t>
+          <t>21/08/2003</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P112" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>112</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>uab00025</t>
+          <t>uab00020</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Binahia</t>
+          <t>Usda</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Albergue turístico</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>1ª Categoria</t>
+          <t>2ª Categoria</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Paraje de Mendiur 0</t>
-[...3 lines deleted...]
-        <v>31794</v>
+          <t>San Lorenzo 6</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>31151</t>
+        </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Arraioz</t>
+          <t>Obanos</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Baztan</t>
+          <t>Obanos</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Baztan-Bidasoa</t>
-[...3 lines deleted...]
-        <v>26</v>
+          <t>Zona Media</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>2005-03-18T00:00:00</t>
+          <t>07/04/2004</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
       <c r="P113" t="inlineStr">
         <is>
           <t>Desconocido-No interactuado</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>113</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
+          <t>UAB00024</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Zaldiko</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Albergue turístico</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>2ª Categoria</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Puente de la Rabia,1 bajo 1</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>31630</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Zubiri</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>Esteribar</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Pirineo</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>27/10/2006</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>Desconocido-No interactuado</t>
+        </is>
+      </c>
+      <c r="O114" t="inlineStr">
+        <is>
+          <t>Desconocido-No interactuado</t>
+        </is>
+      </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>Desconocido-No interactuado</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="n">
+        <v>114</v>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>uab00025</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Binahia</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Albergue turístico</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>1ª Categoria</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Paraje de Mendiur 0</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>31794</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Arraioz</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>Baztan</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Baztan-Bidasoa</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>18/03/2005</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>Desconocido-No interactuado</t>
+        </is>
+      </c>
+      <c r="O115" t="inlineStr">
+        <is>
+          <t>Desconocido-No interactuado</t>
+        </is>
+      </c>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>Desconocido-No interactuado</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="n">
+        <v>115</v>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
           <t>UAB00135</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
+      <c r="C116" t="inlineStr">
         <is>
           <t>Eugi</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E114" t="inlineStr">
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Albergue turístico</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
         <is>
           <t>2ª Categoria</t>
         </is>
       </c>
-      <c r="F114" t="inlineStr">
+      <c r="F116" t="inlineStr">
         <is>
           <t>san gil 28 3</t>
         </is>
       </c>
-      <c r="G114" t="n">
-[...2 lines deleted...]
-      <c r="H114" t="inlineStr">
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>31638</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
         <is>
           <t>Eugi</t>
         </is>
       </c>
-      <c r="I114" t="inlineStr">
+      <c r="I116" t="inlineStr">
         <is>
           <t>Esteribar</t>
         </is>
       </c>
-      <c r="J114" t="inlineStr">
+      <c r="J116" t="inlineStr">
         <is>
           <t>Pirineo</t>
         </is>
       </c>
-      <c r="K114" t="n">
-[...12 lines deleted...]
-      <c r="N114" t="inlineStr">
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>27/02/2023</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
         <is>
           <t>concejodeeugi@gmail.com</t>
         </is>
       </c>
-      <c r="O114" t="inlineStr">
+      <c r="O116" t="inlineStr">
         <is>
           <t>Desconocido</t>
         </is>
       </c>
-      <c r="P114" t="inlineStr">
+      <c r="P116" t="inlineStr">
         <is>
           <t>948304047</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-27T03:13:01Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-27T03:13:01Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-26T09:35:26Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-26T09:35:26Z</dct:modified>
 </cp:coreProperties>
 </file>