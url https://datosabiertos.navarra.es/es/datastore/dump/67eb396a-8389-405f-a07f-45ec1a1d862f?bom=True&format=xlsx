--- v0 (2026-07-26)
+++ v1 (2026-11-07)
@@ -841,953 +841,298 @@
           <t>1</t>
         </is>
       </c>
       <c r="Z3" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="AA3" t="inlineStr">
         <is>
           <t>Curso</t>
         </is>
       </c>
       <c r="AB3" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>21411</t>
+          <t>21969</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Alemán</t>
+          <t>ApLICACIÓN PRÁCTICA DE HERRAMIENTAS DE INTELIGENCIA ARTIFICIAL Y AGENTES DE IA EN EL TRABAJO DE TÉCNICOS QUE REDACTAN Y VISAN PROYECTOS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Autoestudio del idioma</t>
+          <t>El objetivo es conocer en primer lugar que es la IA generativa y a continuación analizar las posibilidades que ofrece la IA generativa para automatizar el visado de proyectos en una oficina técnica, los requisitos que tiene y los principales riesgos asociados.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Curso para personas residentes en la Comunidad Foral de Navarra, preferentemente en situación de desempleo. &lt;p&gt;&lt;/p&gt;</t>
+          <t>El curso está dirigido prioritariamente a personas que redactan y visan proyectos y a altos mandos o mandos intermedios que tienen a su cargo personas encargadas de este tema. También está dirigida a personas interesadas en aspectos incluidos en esta jornada &lt;p&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>16</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>4</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>00:00-00:00</t>
+          <t>09:30-11:30</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>01/01/2026 0:00:00</t>
+          <t>11/03/2026 0:00:00</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>31/12/2026 0:00:00</t>
+          <t>11/03/2026 0:00:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>20</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>SNE</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>Servicio Navarro de Empleo - Nafar Lansare</t>
+          <t>CITI Navarra</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>BURLADA/BURLATA</t>
+          <t>PAMPLONA/IRUÑA</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t>Pamplona y comarca</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>Online</t>
+          <t>Presencial</t>
         </is>
       </c>
       <c r="T4" t="inlineStr">
         <is>
-          <t>FORMACIÓN COMPLEMENTARIA</t>
+          <t>INFORMÁTICA Y COMUNICACIONES</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>GENERAL</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
-          <t>http://www.navarra.es/home_es/Temas/Empleo+y+Economia/Empleo/Formacion/Personas+desempleadas/Default.htm?Id=21411</t>
+          <t>http://www.navarra.es/home_es/Temas/Empleo+y+Economia/Empleo/Formacion/Personas+desempleadas/Default.htm?Id=21969</t>
         </is>
       </c>
       <c r="X4" t="inlineStr">
         <is>
           <t>SNE</t>
         </is>
       </c>
       <c r="Y4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="Z4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="AA4" t="inlineStr">
         <is>
-          <t>Curso</t>
+          <t>Jornada</t>
         </is>
       </c>
       <c r="AB4" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>21412</t>
+          <t>22112</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Francés</t>
+          <t>Orientación e intervención social con personas en riesgo de exclusión</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Autoestudio del idioma</t>
-[...4 lines deleted...]
-          <t>Curso para personas residentes en la Comunidad Foral de Navarra, preferentemente en situación de desempleo. &lt;p&gt;&lt;/p&gt;</t>
+          <t>Identificar los elementos constitutivos que influyen en la exclusión de colectivos vulnerables para plantear iniciativas de integración eficientes a la hora de intervenir.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>23</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>65</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>00:00-00:00</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>01/01/2026 0:00:00</t>
+          <t>17/04/2026 0:00:00</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>31/12/2026 0:00:00</t>
+          <t>11/05/2026 0:00:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>20</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>SNE</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>Servicio Navarro de Empleo - Nafar Lansare</t>
+          <t>Cifyc Formación S.L.</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>BURLADA/BURLATA</t>
+          <t>PALMAS DE GRAN CANARIA (LAS)</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>Pamplona y comarca</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>Online</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
-          <t>FORMACIÓN COMPLEMENTARIA</t>
+          <t>SERVICIOS SOCIOCULTURALES Y A LA COMUNIDAD</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>GENERAL</t>
+          <t>ATENCIÓN SOCIAL</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
-          <t>http://www.navarra.es/home_es/Temas/Empleo+y+Economia/Empleo/Formacion/Personas+desempleadas/Default.htm?Id=21412</t>
+          <t>http://www.navarra.es/home_es/Temas/Empleo+y+Economia/Empleo/Formacion/Personas+desempleadas/Default.htm?Id=22112</t>
         </is>
       </c>
       <c r="X5" t="inlineStr">
         <is>
           <t>SNE</t>
         </is>
       </c>
       <c r="Y5" t="inlineStr">
         <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
           <t>1</t>
         </is>
       </c>
-      <c r="Z5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AA5" t="inlineStr">
         <is>
           <t>Curso</t>
         </is>
       </c>
       <c r="AB5" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
-    </row>
-[...514 lines deleted...]
-      <c r="AC9" t="inlineStr">
+      <c r="AC5" t="inlineStr">
         <is>
           <t>682566109; 928264337</t>
-        </is>
-[...133 lines deleted...]
-          <t>914311466</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-26T23:06:37Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-26T23:06:37Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-07T16:27:58Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-11-07T16:27:58Z</dct:modified>
 </cp:coreProperties>
 </file>