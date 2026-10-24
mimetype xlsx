--- v0 (2026-06-21)
+++ v1 (2026-10-24)
@@ -425,1058 +425,128 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>_id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Ano</t>
-[...9 lines deleted...]
-          <t>Subvencion Media</t>
+          <t>WSACCESO_FICHEROS_EXCEPCION: (-7) El fichero solicitado no exis</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>1998</t>
-[...9 lines deleted...]
-          <t>5511,28</t>
+          <t>&lt;!DOCTYPE html PUBLIC "-//W3C//DTD XHTML 1.0 Strict//EN" "http://www.w3.org/TR/xhtml1/DTD/xhtml1-strict.dtd"&gt;</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>1998</t>
-[...9 lines deleted...]
-          <t>0</t>
+          <t>&lt;html xmlns="http://www.w3.org/1999/xhtml" xml:lang="en"&gt;</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>1999</t>
-[...9 lines deleted...]
-          <t>6895,77</t>
+          <t>&lt;head&gt;&lt;meta http-equiv="Content-Type" content="text/html; charset=utf-8" /&gt;&lt;title&gt;</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>1999</t>
-[...9 lines deleted...]
-          <t>0</t>
+          <t xml:space="preserve">	PÃ¡gina de descarga</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2000</t>
-[...9 lines deleted...]
-          <t>8050,18</t>
+          <t>&lt;/title&gt;&lt;/head&gt;</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2000</t>
-[...9 lines deleted...]
-          <t>0</t>
+          <t>&lt;body&gt;</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2001</t>
-[...9 lines deleted...]
-          <t>8248,61</t>
+          <t>&lt;/body&gt;</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2001</t>
-[...849 lines deleted...]
-          <t>6919,23</t>
+          <t>&lt;/html&gt;</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-21T16:47:04Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-21T16:47:04Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-24T18:44:53Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-24T18:44:53Z</dct:modified>
 </cp:coreProperties>
 </file>