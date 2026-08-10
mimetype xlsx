--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -725,51 +725,51 @@
           <t>www.concerti.es</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>C) Organismos de control o Agentes en materia de Seguridad Industrial</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>71.12</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>Servicios técnicos de ingeniería y otras actividades relacionadas con el asesoramiento técnico</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>Instalaciones petrolíferas</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>para el consumo en la propia instalación y para suministro de vehículos</t>
+          <t>para su consumo en la propia instalación para suministro a vehículos</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>B31732241</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>15-C-120-00060055</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>ENTIDAD DE CONTROL Y CERTIFICACION SL</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>PG IND MUTILVA C/K Nº 7</t>
@@ -1269,29 +1269,29 @@
         <is>
           <t>Reglamentación eléctrica</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>baja tensión</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-22T06:58:15Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-06-22T06:58:15Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T00:56:14Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T00:56:14Z</dct:modified>
 </cp:coreProperties>
 </file>