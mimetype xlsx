--- v1 (2026-08-10)
+++ v2 (2026-09-30)
@@ -1170,51 +1170,51 @@
           <t>31192</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>www.concerti.es</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>C) Organismos de control o Agentes en materia de Seguridad Industrial</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>71.12</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>Servicios técnicos de ingeniería y otras actividades relacionadas con el asesoramiento técnico</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>Incendios. seguridad contra incendios en establecimientos industriales</t>
+          <t>Incendios. seguridad contra incendios en establecimientos industriales -Acreditación anterior a RD164/2025</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Única</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>B71434500</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>15-C-181-00061829</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>INGEICO GESTION Y CONTROL,SL</t>
@@ -1269,29 +1269,29 @@
         <is>
           <t>Reglamentación eléctrica</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>baja tensión</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T00:56:14Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T00:56:14Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-30T00:13:58Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-30T00:13:58Z</dct:modified>
 </cp:coreProperties>
 </file>