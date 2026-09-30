--- v2 (2026-09-30)
+++ v3 (2026-09-30)
@@ -1269,29 +1269,29 @@
         <is>
           <t>Reglamentación eléctrica</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>baja tensión</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-30T00:13:58Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-30T00:13:58Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-30T01:57:34Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-30T01:57:34Z</dct:modified>
 </cp:coreProperties>
 </file>