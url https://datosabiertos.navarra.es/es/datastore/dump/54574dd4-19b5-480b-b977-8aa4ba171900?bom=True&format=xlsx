--- v0 (2026-08-24)
+++ v1 (2026-10-24)
@@ -9699,44 +9699,2354 @@
         <is>
           <t>OFICINA DE BUENAS PRACTICAS Y ANTICORRUPCION DE LA COMUNIDAD FORAL DE NAVARRA</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
     </row>
+    <row r="218">
+      <c r="A218" t="n">
+        <v>217</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>ADMINISTRACION DE JUSTICIA</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>174</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>307</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>649</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="n">
+        <v>218</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>CONSEJO DE NAVARRA</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="n">
+        <v>219</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE COHESIÓN TERRITORIAL</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>270</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="n">
+        <v>220</v>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE CULTURA, DEPORTE Y TURISMO</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>229</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>402</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="n">
+        <v>221</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>O.A. INSTITUTO NAVARRO DEL DEPORTE Y DE LA ACTIVIDAD FISICA</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="n">
+        <v>222</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE DERECHOS SOCIALES, ECONOMIA SOCIAL Y EMPLEO</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>341</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>196</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>1098</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="n">
+        <v>223</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>O.A. AGENCIA NAVARRA DE AUTONOMIA Y DESARROLLO DE LAS PERSONAS</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>190</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>438</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>756</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="n">
+        <v>224</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>O.A. SERVICIO NAVARRO DE EMPLEO-NAFAR LANSARE</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>189</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="n">
+        <v>225</v>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE DESARROLLO RURAL Y MEDIO AMBIENTE</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>582</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="n">
+        <v>226</v>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE ECONOMIA Y HACIENDA</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>221</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>102</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>480</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="n">
+        <v>227</v>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>O.A. HACIENDA FORAL DE NAVARRA</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>185</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>333</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="n">
+        <v>228</v>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE EDUCACION</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>5570</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>5466</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>1152</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>397</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>12593</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="n">
+        <v>229</v>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE INDUSTRIA Y DE TRANSICION ECOLOGICA Y DIGITAL EMPRESARIAL</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="n">
+        <v>230</v>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE INTERIOR, FUNCION PUBLICA Y JUSTICIA</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>208</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>1778</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>217</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>2335</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="n">
+        <v>231</v>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE MEMORIA Y CONVIVENCIA, ACCIÓN EXTERIOR Y EUSKERA</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="n">
+        <v>232</v>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>O.A. EUSKARABIDEA-INSTITUTO NAVARRO DEL EUSKERA</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="n">
+        <v>233</v>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE PRESIDENCIA E IGUALDAD</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>245</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="n">
+        <v>234</v>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>O.A. INSTITUTO NAVARRO PARA LA IGUALDAD / NAFARROAKO BERDINTASUNERAKO INSTITUTUA</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="n">
+        <v>235</v>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>O.A. OFICINA DE ANALISIS Y PROSPECCION</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="n">
+        <v>236</v>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE SALUD</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>3190</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>5081</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>2563</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>3392</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>14268</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="n">
+        <v>237</v>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>O.A. INSTITUTO DE SALUD PUBLICA Y LABORAL DE NAVARRA</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>373</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="n">
+        <v>238</v>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>O.A. SERVICIO NAVARRO DE SALUD-OSASUNBIDEA</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>3031</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>4979</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>2409</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>3371</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>13822</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="n">
+        <v>239</v>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE UNIVERSIDAD, INNOVACION Y TRANSFORMACION DIGITAL</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>142</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="n">
+        <v>240</v>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE VIVIENDA, JUVENTUD Y POLÍTICAS MIGRATORIAS</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="n">
+        <v>241</v>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>O.A. INSTITUTO NAVARRO DE LA JUVENTUD</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="n">
+        <v>242</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>GOBIERNO DE NAVARRA (GABINETE)</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="n">
+        <v>243</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>OFICINA DE BUENAS PRACTICAS Y ANTICORRUPCION DE LA COMUNIDAD FORAL DE NAVARRA</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="n">
+        <v>244</v>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>ADMINISTRACION DE JUSTICIA</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>171</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>308</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>642</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="n">
+        <v>245</v>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>CONSEJO DE NAVARRA</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="n">
+        <v>246</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE COHESIÓN TERRITORIAL</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>268</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="n">
+        <v>247</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE CULTURA, DEPORTE Y TURISMO</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>406</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="n">
+        <v>248</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>O.A. INSTITUTO NAVARRO DEL DEPORTE Y DE LA ACTIVIDAD FISICA</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="n">
+        <v>249</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE DERECHOS SOCIALES, ECONOMIA SOCIAL Y EMPLEO</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>355</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>198</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>430</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>1097</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="n">
+        <v>250</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>O.A. AGENCIA NAVARRA DE AUTONOMIA Y DESARROLLO DE LAS PERSONAS</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>192</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>423</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>744</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="n">
+        <v>251</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>O.A. SERVICIO NAVARRO DE EMPLEO-NAFAR LANSARE</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>195</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="n">
+        <v>252</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE DESARROLLO RURAL Y MEDIO AMBIENTE</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>299</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>582</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="n">
+        <v>253</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE ECONOMIA Y HACIENDA</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>482</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="n">
+        <v>254</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>O.A. HACIENDA FORAL DE NAVARRA</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>336</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="n">
+        <v>255</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE EDUCACION</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>5836</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>5793</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>1232</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>401</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>13285</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="n">
+        <v>256</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE INDUSTRIA Y DE TRANSICION ECOLOGICA Y DIGITAL EMPRESARIAL</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="n">
+        <v>257</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE INTERIOR, FUNCION PUBLICA Y JUSTICIA</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>217</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>1757</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>184</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>2292</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="n">
+        <v>258</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE MEMORIA Y CONVIVENCIA, ACCIÓN EXTERIOR Y EUSKERA</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="n">
+        <v>259</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>O.A. EUSKARABIDEA-INSTITUTO NAVARRO DEL EUSKERA</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="n">
+        <v>260</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE PRESIDENCIA E IGUALDAD</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>246</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="n">
+        <v>261</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>O.A. INSTITUTO NAVARRO PARA LA IGUALDAD / NAFARROAKO BERDINTASUNERAKO INSTITUTUA</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="n">
+        <v>262</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>O.A. OFICINA DE ANALISIS Y PROSPECCION</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="n">
+        <v>263</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE SALUD</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>3209</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>4875</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>2419</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>3175</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>13720</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="n">
+        <v>264</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>O.A. INSTITUTO DE SALUD PUBLICA Y LABORAL DE NAVARRA</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>365</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="n">
+        <v>265</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>O.A. SERVICIO NAVARRO DE SALUD-OSASUNBIDEA</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>3051</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>4774</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>2268</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>3154</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>13279</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="n">
+        <v>266</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE UNIVERSIDAD, INNOVACION Y TRANSFORMACION DIGITAL</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="n">
+        <v>267</v>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>DEPARTAMENTO DE VIVIENDA, JUVENTUD Y POLÍTICAS MIGRATORIAS</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="n">
+        <v>268</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>O.A. INSTITUTO NAVARRO DE LA JUVENTUD</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="n">
+        <v>269</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>GOBIERNO DE NAVARRA (GABINETE)</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="n">
+        <v>270</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>OFICINA DE BUENAS PRACTICAS Y ANTICORRUPCION DE LA COMUNIDAD FORAL DE NAVARRA</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-24T06:18:42Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-24T06:18:42Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-24T08:12:43Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-10-24T08:12:43Z</dct:modified>
 </cp:coreProperties>
 </file>