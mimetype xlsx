--- v0 (2026-07-30)
+++ v1 (2026-09-19)
@@ -3770,30844 +3770,30844 @@
           <t>31263</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>901,52</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>F31128416</t>
+          <t>F31128135</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>HNOS. CABODEVILLA</t>
+          <t>GAZTABIDE</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>1982-09-30</t>
+          <t>1983-05-12</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>TABAR</t>
+          <t>GOIZUETA</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>MAYOR, S/N</t>
+          <t>GAZTAMBIDE</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>31449</t>
+          <t>31754</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>601,01</t>
+          <t>60,10</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2403</t>
+          <t>4624</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>F31099740</t>
+          <t>F31131634</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>GONZALEZ PERCAZ</t>
+          <t>GORBATON</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>1982-10-06</t>
+          <t>1983-05-24</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>ZIORDIA</t>
+          <t>PUENTE LA REINA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>SANTA MARIA, S/N</t>
+          <t>CRA. MENDIGORRIA, S/N</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>31809</t>
+          <t>31100</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>5409,11</t>
+          <t>24070,53</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2799</t>
+          <t>4667</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>F31212905</t>
+          <t>F31141229</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>SANTA URSULA</t>
+          <t>VALMAYOR</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>1982-10-07</t>
+          <t>1983-05-24</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>MURILLO EL FRUTO</t>
+          <t>SESMA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>MAYOR, S/N</t>
+          <t>ESCALZOS, S/N</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>31313</t>
+          <t>31293</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>27045,54</t>
+          <t>1322,23</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2846</t>
+          <t>4668</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>122</t>
-[...4 lines deleted...]
-          <t>F31020753</t>
+          <t>165</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>SAN BLAS</t>
+          <t>YOAREAK</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>1982-10-15</t>
+          <t>1983-05-31</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>RIBAFORADA</t>
-[...4 lines deleted...]
-          <t>CARLOS III, 23</t>
+          <t>LEYUN</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31483</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>7212,15</t>
+          <t>2704,55</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2953</t>
+          <t>4680</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>V31140528</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>ZUGORDIA</t>
+          <t>SANZ-ANCIN</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>1982-10-15</t>
+          <t>1983-06-22</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>VIDAURRE</t>
+          <t>ZUBIELQUI</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>CALLE ZALDU Nº 15</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>31176</t>
+          <t>31241</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>2404,05</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2957</t>
+          <t>4730</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>167</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>F31100209</t>
+          <t>F31129570</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>LA LANDA</t>
+          <t>JESUS SARRASQUETA E HIJOS</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>1982-10-15</t>
+          <t>1983-06-22</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>PAMPLONA</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>calle Navarro Villoslada, nº1, 3º derecha</t>
+          <t>GRAL. FRANCO, S/N</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>31003</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>120202,42</t>
+          <t>1202,02</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2958</t>
+          <t>4732</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>168</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>F31099757</t>
+          <t>F31178999</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>ERROTALDEA</t>
+          <t>GRANJA AVICOLA HUERTA</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>1982-10-15</t>
+          <t>1983-07-18</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>ILARREGUI</t>
+          <t>CORTES</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>PRINCIPE DE VIANA, 33</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>54091,09</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2959</t>
+          <t>4788</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>169</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>F31078090</t>
+          <t>F31138050</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>SAT 3206 GARCIA 128 NA DE RESPONSABILIDAD LIMITADA</t>
+          <t>LAGUNAZO</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>1982-10-22</t>
+          <t>1983-07-18</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>MURCHANTE</t>
+          <t>BERBINZANA</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>CALLE RADA, Nº 16 A</t>
+          <t>NUEVA, 1</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>31521</t>
+          <t>31252</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>160000,00</t>
+          <t>2944,96</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>3206</t>
+          <t>4796</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>170</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>F31170954</t>
+          <t>F31143993</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>SOTOA</t>
+          <t>URRA</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>1982-10-22</t>
+          <t>1983-08-03</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ALCOZ</t>
+          <t>ZURUCUAIN</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>San Bartolomé, s/n</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31292</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>5409,11</t>
+          <t>90151,81</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>3208</t>
+          <t>4835</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>F31141658</t>
+          <t>F31139397</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>SAN ANTON</t>
+          <t>USTARROZ SANZ</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>1982-10-22</t>
+          <t>1983-08-03</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>BUÑUEL</t>
+          <t>ARGUEDAS</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>CRA. RIBAFORADA, S/N</t>
+          <t>MAYOR, 2</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>31540</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>7212,15</t>
+          <t>540,91</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>3215</t>
+          <t>4836</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>67</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>F31161235</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>LAS ERAS</t>
+          <t>SANTA LUCIA</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>1982-10-22</t>
+          <t>1983-08-18</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>SESMA</t>
+          <t>ZOLINA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>CRA. LOS ARCOS, 15</t>
+          <t>SAN ESTEBAN, S/N</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>31293</t>
+          <t>31192</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>540,91</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>3217</t>
+          <t>4858</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>68</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>174</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>F31131154</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>SAN SALVADOR</t>
+          <t>EL BELCHO</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>1982-10-22</t>
+          <t>1983-08-18</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>CARCASTILLO</t>
-[...4 lines deleted...]
-          <t>PL. DE LA IGLESIA, S/N</t>
+          <t>ARGUEDAS</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>31310</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>10</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>173031,38</t>
+          <t>8414,17</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>3246</t>
+          <t>4873</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>69</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>F31134745</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>ZALDUZPIA</t>
+          <t>MARCHITE</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>1982-10-22</t>
+          <t>1983-09-28</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>SALINAS DE ORO</t>
+          <t>FUSTIÑANA</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>PABLO SARASATE, 54</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>31175</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>15025,30</t>
+          <t>3717,00</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>3260</t>
+          <t>4917</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>70</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>176</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>F31210420</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>ARGA</t>
+          <t>MANDANDI</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>1982-10-22</t>
+          <t>1983-09-28</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>LARRAGA</t>
+          <t>GANUZA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>PL. AYUNTAMIENTO, S/N</t>
+          <t>MAYOR, S/N</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>31251</t>
+          <t>31241</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>1370,31</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>3335</t>
+          <t>4922</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>177</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>F31139330</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>SANTA ENGRACIA</t>
+          <t>SALA OSCOZ</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>1982-02-24</t>
+          <t>1983-10-10</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>RIBAFORADA</t>
+          <t>UDABE</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>SAN FERMIN, 15</t>
+          <t>CASA URRA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31869</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>4934</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
+          <t>178</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>F31138019</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>VIRGEN DE JERUSALEN</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>1983-10-24</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>ARTAJONA</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>CRA. MARCILLA, S/N</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>31140</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
           <t>3</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...38 lines deleted...]
-      </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>3005,06</t>
+          <t>252425,08</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>4945</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>73</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>179</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>F31118557</t>
+          <t>F31140924</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>ALAIZA</t>
+          <t>EL PORTILLO</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>1982-02-26</t>
+          <t>1983-10-24</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>CARCAR</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>PRINCIPE DE VIANA, 3</t>
+          <t>MAYOR, 7</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31579</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>1202,02</t>
+          <t>1262,13</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>4955</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>74</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>180</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>F31111693</t>
+          <t>F31140619</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>SARDA</t>
+          <t>HNOS. MARTINEZ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>1982-03-12</t>
+          <t>1983-10-24</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>LERIN</t>
+          <t>LUQUIN</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Ctra. San Adrián Estella, Km. 27</t>
+          <t>LA FUENTE, S/N</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>31260</t>
+          <t>31243</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>53369,87</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>4956</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>182</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>F31137102</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>SAN BARTOLOME</t>
+          <t>GRANJA SAN JOSE</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>1982-03-31</t>
+          <t>1983-12-29</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ARTAJONA</t>
+          <t>TUDELA</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>ROBLES PINTADO, 5 BAJO</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>31140</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>222,37</t>
+          <t>48080,97</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>5016</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>8</t>
-[...4 lines deleted...]
-          <t>B31657828</t>
+          <t>183</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>EL CERCO</t>
+          <t>REG. MONTE Y ZARIGUALDIA</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>1982-03-31</t>
+          <t>1983-12-29</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>ARTAJONA</t>
+          <t>LEGARIA</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>HOSPITAL, S/N</t>
+          <t>SAN MARTIN</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>31140</t>
+          <t>31281</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>20</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>348,59</t>
+          <t>601,01</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>5025</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>77</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>188</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>F31020365</t>
+          <t>F31139678</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>MENDIGORRIA</t>
+          <t>IRIGUIBEL</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>1982-03-31</t>
+          <t>1984-02-28</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>MENDIGORRIA</t>
+          <t>ELCOAZ</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>SANTA MARIA, 4</t>
+          <t>SAN PEDRO, 1</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>31150</t>
+          <t>31448</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>288,49</t>
+          <t>4507,50</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>5137</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>189</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>EL SOTO</t>
+          <t>ANCIN ICHASO</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>1982-04-05</t>
+          <t>1984-02-28</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>BERBINZANA</t>
+          <t>MORENTIN</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>BAJA, S/N</t>
+          <t>MORENTIN</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>31252</t>
+          <t>31264</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>186,31</t>
+          <t>1202,02</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>5138</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>79</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>190</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>F31155203</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>IBERREKA</t>
+          <t>EL ARENAL</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>1982-04-22</t>
+          <t>1984-03-12</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>GARRALDA</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>E. AROSTEGUI, 1</t>
+          <t>CALVO SOTELO, S/N</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>31693</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>5048,50</t>
+          <t>2524,25</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>5151</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>80</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>191</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>F31123417</t>
+          <t>F31226277</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>EL CAMPILLO</t>
+          <t>GASCON</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>1982-04-22</t>
+          <t>1984-03-12</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>MARCILLA</t>
+          <t>FIGAROL</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>D. PEDRO I, 19</t>
+          <t>EL REINO, 3</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>31340</t>
+          <t>31311</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>7212,15</t>
+          <t>540,91</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>5156</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>81</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>F31065717</t>
+          <t>F31174816</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>SARBIL</t>
+          <t>VIVEROS BERBINZANA</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>1982-04-22</t>
+          <t>1984-03-12</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ETXAURI</t>
+          <t>BERBINZANA</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>FINCA SARBIL-ECHAURI</t>
+          <t>MAYOR</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>31174</t>
+          <t>31252</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>32400,00</t>
+          <t>180,30</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>5157</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>82</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>194</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>F31156094</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>LA MAQUINA</t>
+          <t>SOTO CIORDIA</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>1982-04-22</t>
+          <t>1984-03-12</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>CORTES</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>PL. DUQUES MIRANDA</t>
+          <t>PABLO SARASATE, 8-4º</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>7813,16</t>
+          <t>2040,05</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>5168</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>83</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>195</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>F31139140</t>
+          <t>F31147895</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>LOS HUERTOS</t>
+          <t>RIBAFUENTES</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>1982-04-22</t>
+          <t>1984-03-23</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>LERIN</t>
+          <t>ANDOSILLA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>MAYOR, S/N</t>
+          <t>RAMON Y CAJAL, 147</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>31260</t>
+          <t>31261</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>4327,29</t>
+          <t>4177,03</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>5183</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>197</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>F31153414</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>GRANJA EL OLIVAR</t>
+          <t>GOITICUCHA</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>1982-04-22</t>
+          <t>1984-04-02</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>VILLAFRANCA</t>
+          <t>USI</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>CRA. PAMPLONA, S/N</t>
+          <t>CASA GOITICUCHA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>31330</t>
+          <t>31193</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>114192,30</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>5228</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>85</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>198</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>F31136286</t>
+          <t>F31143464</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>SAN ESTEBAN</t>
+          <t>AYECHU</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>1982-05-04</t>
+          <t>1984-04-16</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>AZAGRA</t>
+          <t>CARCASTILLO</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>RIO EGA,3-3¬</t>
+          <t>MAYOR, 40</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>31560</t>
+          <t>31310</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>901,52</t>
+          <t>2404,05</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>5250</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>86</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>199</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>F31075252</t>
+          <t>F31156086</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>EL SOTO</t>
+          <t>PERTALAK-IRUIN</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>1982-05-07</t>
+          <t>1984-05-25</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>ARIZKUN</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>GRAL. CABANILLAS, S/N</t>
+          <t>PERTALAS IRUIN, S/N</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31713</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>5409,11</t>
+          <t>3600,00</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>5280</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>87</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>200</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>F31114150</t>
+          <t>F31154719</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>ZARRAPEA</t>
+          <t>LARRAYA</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>1982-05-07</t>
+          <t>1984-05-25</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>IZA</t>
+          <t>IRISO</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>San Martín, s/n</t>
+          <t>SAN PEDRO, S/N</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>31170</t>
+          <t>31421</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>19232,40</t>
+          <t>3303,04</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>5282</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>88</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>F31100357</t>
+          <t>F31150535</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>EL PLANILLO</t>
+          <t>SANTA LUCIA</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>1982-05-07</t>
+          <t>1984-06-04</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>TAFALLA</t>
+          <t>VILLATUERTA</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>SANTA MARIA, 54</t>
+          <t>TERMINO SAN MIGUEL</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31132</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>60101,21</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>5297</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>203</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>F31100373</t>
+          <t>F31141179</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>LENGUSUEK</t>
+          <t>GARBISU</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>1982-05-07</t>
+          <t>1984-06-04</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>IRAIZOTZ</t>
+          <t>MUZKITZ</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>C/ SAN MARTIN, Nº 39</t>
+          <t>SAN MARTIN</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31867</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>12621,26</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>5318</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>F31141682</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>FORCALA</t>
+          <t>ILUNDAIN</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>1982-05-07</t>
+          <t>1984-06-04</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>LUMBIER</t>
+          <t>ASTRAIN</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>BARRIO DEL PILAR, S/N</t>
+          <t>AVDA. DEL PERDON, 20</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>31440</t>
+          <t>31190</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>5323</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>205</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>F31076441</t>
+          <t>F31142540</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>CAMINO MAQUINA</t>
+          <t>GALBARRENA</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>1982-05-07</t>
+          <t>1984-06-11</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>CORTES</t>
+          <t>ARRAITZ-ORKIN</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>PL. MAYOR, Nº 3-3ºDcha.</t>
+          <t>LA ASUNCION, 3</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>5341</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>206</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>F31100191</t>
+          <t>F31154750</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>SANTA ANA</t>
+          <t>ETXEBERRIA</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>1982-05-07</t>
+          <t>1984-06-11</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>MELIDA</t>
+          <t>ARRAITZ-ORKIN</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>ZUMALACARREGUI, S/N</t>
+          <t>CASA ETXEBERRIA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>31382</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>9015,18</t>
+          <t>3000,00</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>5348</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>207</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>F31142458</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>PARDO-RESANO</t>
+          <t>ETXEBERRIA</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>1982-05-13</t>
+          <t>1984-06-20</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>ANDOSILLA</t>
+          <t>AGORRETA</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>CASA ETXEBERRIA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>31261</t>
+          <t>31639</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>2404,05</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>397</t>
+          <t>5374</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>208</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>F31096662</t>
+          <t>F31141864</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>CONEJOS CORELLA</t>
+          <t>PETRINEA</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>1982-05-13</t>
+          <t>1984-06-20</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>CORELLA</t>
+          <t>ALBIASU</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>CNO. DE LA ESTANCA,S/N</t>
+          <t>SAN GREGORIO,7</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>31591</t>
+          <t>31877</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>42070,85</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>5380</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>209</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>F31141518</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>LA LAGUNA</t>
+          <t>EL OLMAR</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>1982-05-13</t>
+          <t>1984-06-20</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>MARCILLA</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>CAPUCHINOS,7-5¬C</t>
+          <t>CTRA. VILLAFRANCA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31340</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>9015,18</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>5384</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>A31191299</t>
+          <t>G31153836</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>LAS PALMAS</t>
+          <t>LAREJU</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>1982-05-13</t>
+          <t>1984-06-20</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>SAN ADRIAN</t>
+          <t>ABAURREA BAJA</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>CRA. ESTELLA, 10</t>
+          <t>SAN MARTIN, S/N</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31692</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>342,58</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>5387</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>97</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>212</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>F31142433</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>MONTEAGUDO</t>
+          <t>VILLAR-OTEIZA</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>1982-05-13</t>
+          <t>1984-06-20</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>MONTEAGUDO</t>
+          <t>DICASTILLO</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>MONTEAGUDO</t>
+          <t>SAN PEDRO, 43</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>31522</t>
+          <t>31263</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>408,69</t>
+          <t>1262,13</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>5389</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>98</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>215</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>F31100498</t>
+          <t>F31198641</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>EL SASO</t>
+          <t>URRUTIA</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>1982-05-18</t>
+          <t>1984-06-20</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>LERIN</t>
+          <t>CASEDA</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>NUEVA,S/N</t>
+          <t>CAMINO BARTULIO, 1</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>31260</t>
+          <t>31490</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>7212,15</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>5395</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>99</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>216</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>F31148935</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>LA HUERTA</t>
+          <t>IBARREA</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>1982-05-24</t>
+          <t>1984-06-20</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>MURILLO EL CUENDE</t>
+          <t>ARRONIZ</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>MAYOR,S/N</t>
+          <t>CARRETERA, S/N</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>31391</t>
+          <t>31243</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>10</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>3005,96</t>
+          <t>3005,06</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>5398</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>217</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>F31115900</t>
+          <t>F31153588</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>VALDORBA</t>
+          <t>MOLINAR</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>1982-05-24</t>
+          <t>1984-07-03</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>BARASOAIN</t>
+          <t>BERBINZANA</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>CRUZ DE MAYO, S/N</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>31395</t>
+          <t>31252</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>4327,29</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>485</t>
+          <t>5409</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>218</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>F31113228</t>
+          <t>F31144488</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>SIFER</t>
+          <t>ARAÑOTZ</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>1982-05-27</t>
+          <t>1984-07-03</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>SAN ADRIAN</t>
+          <t>IRAIZOTZ</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>CNO.DEL MARINAL,S/N</t>
+          <t>SAN MARTIN, S/N</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>9</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>5409,11</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>5421</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>102</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>219</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>F31129893</t>
+          <t>F31147143</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>MORRAS-AGUINAGA</t>
+          <t>EXCOVIN</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>1982-06-07</t>
+          <t>1984-07-03</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>ABARZUZA</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Ctra. Zabal s/n</t>
+          <t>IRURZUN, 33</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>31178</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>425247,50</t>
+          <t>5264,87</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>5422</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>103</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>221</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>F31141500</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>CHAMORABERRI</t>
+          <t>DEHESA BONAMAISON</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>1982-06-07</t>
+          <t>1984-07-03</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>GOIZUETA</t>
+          <t>ABLITAS</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Bº AITASEMEGUI</t>
+          <t>FINCA BONAMAISON</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>31754</t>
+          <t>31523</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>2404,05</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>5431</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>104</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>224</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>F31147663</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>REGADIO MARGEN IZDA.</t>
+          <t>ALAVA-ULLATE</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>1982-06-07</t>
+          <t>1984-08-03</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>MILAGRO</t>
+          <t>MURCHANTE</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>AVDA. FRANCO, 5</t>
+          <t>MURCHANTE</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31521</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>21696,54</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>5499</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>105</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>226</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>F31112972</t>
+          <t>F31144173</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>SAN ISIDRO</t>
+          <t>MANOLIN</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>1982-06-09</t>
+          <t>1984-10-09</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>DICASTILLO</t>
+          <t>FUSTIÑANA</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>VEGA DEL POZO, S/N</t>
+          <t>J. ESTEBAN CHAVARRIA, 4</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>31263</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>5593</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>106</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>F31139793</t>
+          <t>F31149990</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>RIBERGAN</t>
+          <t>DE ANDRES</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>1982-06-17</t>
+          <t>1984-11-02</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>MURCHANTE</t>
+          <t>BERBINZANA</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>MAYOR, N/N</t>
+          <t>BAJA, S/N</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>31521</t>
+          <t>31252</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>18931,88</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>5635</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>107</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>228</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>F31123979</t>
+          <t>F31155831</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>AVICOLA ERRAZKIN</t>
+          <t>AZPIROZ-OQUIÑENA</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>1982-06-17</t>
+          <t>1984-11-23</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>ERRAZKIN</t>
+          <t>ARRUITZ</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>BºERASOTE DE ERRAZQUIN</t>
+          <t>SAN CRISTOBAL,S/N</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>31891</t>
+          <t>31878</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>38224,37</t>
+          <t>2404,05</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>5642</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>108</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>229</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>F31094923</t>
+          <t>F31157522</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>VALONSADERO</t>
+          <t>TERES</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>1982-06-21</t>
+          <t>1984-11-23</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>FUNES</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Cº VIEJO MURCHANTE, S/N</t>
+          <t>GRAL. MOLA, 19</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31360</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>24040,48</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>5652</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>109</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>232</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>F31084973</t>
+          <t>F31148042</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>VIRGEN DEL SOTO</t>
+          <t>PASTIZALES DE OLAZ</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>1982-06-21</t>
+          <t>1985-03-04</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>LUMBIER</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>FEDERICO MAYO,1</t>
+          <t>MAYOR, 67</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31440</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>12020,24</t>
+          <t>57697,16</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>721</t>
+          <t>5801</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>110</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>398</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>F31098288</t>
+          <t>F31198575</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>HNOS. EDERRA</t>
+          <t>NIVEL LASER</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>1982-06-21</t>
+          <t>1987-07-23</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>VILLAFRANCA</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>MARTINEZ DE ARIZALA, S/N</t>
+          <t>TUDELA, 8</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>31330</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>0</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>7212,15</t>
+          <t>721,21</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>111</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>550</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>F31128135</t>
+          <t>F31401789</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>GAZTABIDE</t>
+          <t>IRULEKU</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>1983-05-12</t>
+          <t>1992-06-12</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>GOIZUETA</t>
+          <t>IZA</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>GAZTAMBIDE</t>
+          <t>PARAJE EL SOTO, S/N</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>31754</t>
+          <t>31170</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>26</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>60,10</t>
+          <t>86245,24</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>4624</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>112</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>551</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>F31131634</t>
+          <t>F31402654</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>GORBATON</t>
+          <t>LERGA</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>1983-05-24</t>
+          <t>1992-06-17</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>PUENTE LA REINA</t>
+          <t>LERGA</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>CRA. MENDIGORRIA, S/N</t>
+          <t>SAN FRANCISCO JAVIER</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>31100</t>
+          <t>31494</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>27</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>24070,53</t>
+          <t>8,11</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>4667</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>113</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>552</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>F31141229</t>
+          <t>F31411366</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>VALMAYOR</t>
+          <t>SANTIAGO</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>1983-05-24</t>
+          <t>1992-09-04</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>SESMA</t>
+          <t>PUEYO</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>ESCALZOS, S/N</t>
+          <t>SANZ LARUMBE</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>31293</t>
+          <t>31394</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>16</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>1322,23</t>
+          <t>48,08</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>4668</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>114</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>553</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>F31411077</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>YOAREAK</t>
+          <t>LENTRISQUETA</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>1983-05-31</t>
+          <t>1992-09-04</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>LEYUN</t>
+          <t>MIRANDA DE ARGA</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>SAN BENITO, S/N</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>31483</t>
+          <t>31253</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>2704,55</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>4680</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>115</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>554</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>V31140528</t>
+          <t>F31415615</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>SANZ-ANCIN</t>
+          <t>SAN ISIDRO LABRADOR</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>1983-06-22</t>
+          <t>1992-09-25</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ZUBIELQUI</t>
+          <t>BARGOTA</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>CALLE ZALDU Nº 15</t>
+          <t>REAL, S/N</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>31241</t>
+          <t>31229</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>196</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>2404,05</t>
+          <t>1177,98</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>4730</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>116</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>556</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>F31129570</t>
+          <t>F31421100</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>JESUS SARRASQUETA E HIJOS</t>
+          <t>TABACHAVANA</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>1983-06-22</t>
+          <t>1992-11-25</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>MURIETA</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>GRAL. FRANCO, S/N</t>
+          <t>CTRA. VITORIA S/N</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31280</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>19</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>1202,02</t>
+          <t>114,00</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>4732</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>117</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>558</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>F31178999</t>
+          <t>F31422066</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>GRANJA AVICOLA HUERTA</t>
+          <t>CASA GORRIZ</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>1983-07-18</t>
+          <t>1992-12-10</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>CORTES</t>
+          <t>SAN MARTIN DE UNX</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>PRINCIPE DE VIANA, 33</t>
+          <t>PLAZA SANTA MARIA, 2</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31495</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>54091,09</t>
+          <t>2404,05</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>4788</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>118</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>559</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>F31138050</t>
+          <t>F31422876</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>LAGUNAZO</t>
+          <t>LA FACERIA</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>1983-07-18</t>
+          <t>1992-12-14</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>BERBINZANA</t>
+          <t>FUNES</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>NUEVA, 1</t>
+          <t>AVENIDA PERALTA, 34</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>31252</t>
+          <t>31360</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>2944,96</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>4796</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>119</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>560</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>F31143993</t>
+          <t>F31431372</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>URRA</t>
+          <t>LOS PLANILLOS</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>1983-08-03</t>
+          <t>1993-01-22</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>ZURUCUAIN</t>
+          <t>ANDOSILLA</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>San Bartolomé, s/n</t>
+          <t>RAMON Y CAJAL, 2</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>31292</t>
+          <t>31261</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>29</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>90151,81</t>
+          <t>1524,74</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>4835</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>120</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>561</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>F31139397</t>
+          <t>F31433949</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>USTARROZ SANZ</t>
+          <t>LA ATALAYA</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>1983-08-03</t>
+          <t>1993-02-23</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>ARGUEDAS</t>
+          <t>CORTES</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>MAYOR, 2</t>
+          <t>CAMINO DE LA MAQUINA, S/N</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>540,91</t>
+          <t>2163,66</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>4836</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>121</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>562</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>F31161235</t>
+          <t>F31437239</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>SANTA LUCIA</t>
+          <t>FRUTAS Y VERDURAS CASTEL-RUIZ</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>1983-08-18</t>
+          <t>1993-03-10</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ZOLINA</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>SAN ESTEBAN, S/N</t>
+          <t>C/ MURO, Nº 4 - 3º</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>31192</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>540,91</t>
+          <t>23379,34</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>4858</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>122</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>563</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>F31131154</t>
+          <t>F31442635</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>EL BELCHO</t>
+          <t>CIDACOS</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>1983-08-18</t>
+          <t>1993-04-20</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ARGUEDAS</t>
+          <t>OLITE</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>P.CARLOS III EL NOBLE,16</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31390</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>8414,17</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>4873</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>123</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>564</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>F31134745</t>
+          <t>F31452246</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>MARCHITE</t>
+          <t>FRUTICOLA NAVARRA</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>1983-09-28</t>
+          <t>1993-04-26</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>FUSTIÑANA</t>
+          <t>PAMPLONA</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>PABLO SARASATE, 54</t>
-[...4 lines deleted...]
-          <t>31510</t>
+          <t>Mº DE LA OLIVA, 6</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>25</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>3717,00</t>
+          <t>595,00</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>4917</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>124</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>565</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>F31210420</t>
+          <t>F31444979</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>MANDANDI</t>
+          <t>SANTA EUFEMIA</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>1983-09-28</t>
+          <t>1993-05-03</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>GANUZA</t>
+          <t>SANTACARA</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>MAYOR, S/N</t>
+          <t>CALLE PAMPLONA, 23</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>31241</t>
+          <t>31314</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>12000,00</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>4922</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>566</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>F31139330</t>
+          <t>F31453616</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>SALA OSCOZ</t>
+          <t>AGOPAR</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>1983-10-10</t>
+          <t>1993-06-24</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>UDABE</t>
+          <t>FONTELLAS</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>CASA URRA</t>
+          <t>LAS ERAS, S/N</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>31869</t>
+          <t>31512</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>4808,10</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>4934</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>567</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>F31138019</t>
+          <t>F31455835</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>VIRGEN DE JERUSALEN</t>
+          <t>FALCONT CREST</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>1983-10-24</t>
+          <t>1993-06-22</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>ARTAJONA</t>
+          <t>ARRONIZ</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>CRA. MARCILLA, S/N</t>
+          <t>GRETA, 48</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>31140</t>
+          <t>31243</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>252425,08</t>
+          <t>360,61</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>4945</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>568</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>F31140924</t>
+          <t>F31461007</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>EL PORTILLO</t>
+          <t>ORTA-VALDEMOROS</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>1983-10-24</t>
+          <t>1993-07-22</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>CARCAR</t>
+          <t>FONTELLAS</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>MAYOR, 7</t>
+          <t>GABARDA, 20</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>31579</t>
+          <t>31512</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>1262,13</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>4955</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>128</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>570</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>F31140619</t>
+          <t>F31459019</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>HNOS. MARTINEZ</t>
+          <t>EL ROMERAL</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>1983-10-24</t>
+          <t>1993-09-08</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>LUQUIN</t>
+          <t>VILLAMAYOR DE MONJARD</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>LA FUENTE, S/N</t>
+          <t>SANTA MARIA, 4</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>31243</t>
+          <t>31242</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>360,61</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>4956</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>571</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>F31137102</t>
+          <t>F31463763</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>GRANJA SAN JOSE</t>
+          <t>MORENICA DE UJUE</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>1983-12-29</t>
+          <t>1993-10-11</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>UJUE</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>ROBLES PINTADO, 5 BAJO</t>
+          <t>SAN ANTON, 2</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31496</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>48080,97</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>5016</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>572</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>F31466857</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>REG. MONTE Y ZARIGUALDIA</t>
+          <t>SESMA</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>1983-12-29</t>
+          <t>1993-11-02</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>LEGARIA</t>
+          <t>SESMA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>SAN MARTIN</t>
+          <t>CRA. LODOSA, km. 3</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>31281</t>
+          <t>31293</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>11</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>601,01</t>
+          <t>2058,47</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>5025</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>573</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>F31139678</t>
+          <t>F31469570</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>IRIGUIBEL</t>
+          <t>LAS LEONAS</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>1984-02-28</t>
+          <t>1993-11-15</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ELCOAZ</t>
+          <t>RIBAFORADA</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>SAN PEDRO, 1</t>
+          <t>PRINCIPE DE VIANA, 24</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>31448</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>4507,50</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>5137</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>574</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>F31470602</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>ANCIN ICHASO</t>
+          <t>LA CUESTA</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>1984-02-28</t>
+          <t>1993-11-22</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>MORENTIN</t>
+          <t>SESMA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>MORENTIN</t>
+          <t>COSTANILLA, S/N</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>31264</t>
+          <t>31293</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>180</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>1202,02</t>
+          <t>1087,83</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>5138</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>575</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>F31155203</t>
+          <t>F31470693</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>EL ARENAL</t>
+          <t>DIAZ DE ZERIO</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>1984-03-12</t>
+          <t>1993-11-22</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>VIANA</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>CALVO SOTELO, S/N</t>
+          <t>C/ SAN MIGUEL, Nº 3</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31230</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>2524,25</t>
+          <t>7450,89</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>5151</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>576</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>F31226277</t>
+          <t>F31472350</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>GASCON</t>
+          <t>CUARTO-CHICO</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>1984-03-12</t>
+          <t>1993-12-13</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>FIGAROL</t>
+          <t>CADREITA</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>EL REINO, 3</t>
+          <t>GALO AGREDA, S/N</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>31311</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>540,91</t>
+          <t>24040,48</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>5156</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>577</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>F31174816</t>
+          <t>F31476153</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>VIVEROS BERBINZANA</t>
+          <t>ESCRIBANO</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>1984-03-12</t>
+          <t>1993-12-20</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>BERBINZANA</t>
+          <t>CASTEJON</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>MAYOR</t>
+          <t>SAN ISIDRO, 20</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>31252</t>
+          <t>31590</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>180,30</t>
+          <t>24040,48</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>5157</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>136</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>578</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>F31156094</t>
+          <t>F31482516</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>SOTO CIORDIA</t>
+          <t>J.J. AGUAS</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>1984-03-12</t>
+          <t>1994-02-14</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>TRAIBUENAS</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>PABLO SARASATE, 8-4º</t>
+          <t>SAN JUAN, 13</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31315</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>2040,05</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>5168</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>579</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>F31147895</t>
+          <t>F31485717</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>RIBAFUENTES</t>
+          <t>MONTE DE PEÑA</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>1984-03-23</t>
+          <t>1994-02-21</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ANDOSILLA</t>
-[...4 lines deleted...]
-          <t>RAMON Y CAJAL, 147</t>
+          <t>PEÑA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>31261</t>
+          <t>31409</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>4177,03</t>
+          <t>432,73</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>5183</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>580</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>F31153414</t>
+          <t>F31489164</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>GOITICUCHA</t>
+          <t>FRIGORIFICOS FALCON</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>1984-04-02</t>
+          <t>1994-03-14</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>USI</t>
+          <t>SANGÜESA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>CASA GOITICUCHA</t>
+          <t>CRA. A SOS, S/N</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>31193</t>
+          <t>31400</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>300,51</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>5228</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>581</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>F31143464</t>
+          <t>F31498108</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>AYECHU</t>
+          <t>SAICA</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>1984-04-16</t>
+          <t>1994-05-16</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>CARCASTILLO</t>
+          <t>MENDAVIA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>MAYOR, 40</t>
+          <t>SAN SEBASTIAN, 1</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>31310</t>
+          <t>31587</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>2404,05</t>
+          <t>901,52</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>5250</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>583</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>F31156086</t>
+          <t>F31513062</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>PERTALAK-IRUIN</t>
+          <t>HARAGI</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>1984-05-25</t>
+          <t>1994-10-11</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>ARIZKUN</t>
+          <t>ESTELLA</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>PERTALAS IRUIN, S/N</t>
+          <t>María Azpilicueta, 2-1º B</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>31713</t>
+          <t>31200</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>3600,00</t>
+          <t>360,60</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>5280</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>584</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>F31154719</t>
+          <t>F31519960</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>LARRAYA</t>
+          <t>GAUR</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>1984-05-25</t>
+          <t>1994-11-28</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>IRISO</t>
+          <t>URRITZOLA-GALAIN</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>SAN PEDRO, S/N</t>
+          <t>CASA AZPIKOETXEA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>31421</t>
+          <t>31799</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>3303,04</t>
+          <t>36000,00</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>5282</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>586</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>F31150535</t>
+          <t>F31532799</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>SANTA LUCIA</t>
+          <t>ZUMARDI GANADUTEGIA</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>1984-06-04</t>
+          <t>1995-02-27</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>VILLATUERTA</t>
+          <t>MARCILLA</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>TERMINO SAN MIGUEL</t>
+          <t>FINCA EL OLMAZ, C. VILLA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>31132</t>
+          <t>31340</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>60101,21</t>
+          <t>5409,11</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>5297</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>143</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>587</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>F31141179</t>
+          <t>F31540552</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>GARBISU</t>
+          <t>FRUHORNA</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>1984-06-04</t>
+          <t>1995-06-02</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>MUZKITZ</t>
+          <t>RIBAFORADA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>SAN MARTIN</t>
+          <t>AVDA. DEL CARMEN, S/N</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>31867</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>81136,63</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>5318</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>144</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>589</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>F31141682</t>
+          <t>F31552771</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>ILUNDAIN</t>
+          <t>FARIN</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>1984-06-04</t>
+          <t>1995-11-23</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>ASTRAIN</t>
+          <t>CORTES</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>AVDA. DEL PERDON, 20</t>
+          <t>Cra. De Novillas, 59</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>31190</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>601,01</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>5323</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>145</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>590</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>F31142540</t>
+          <t>F31554801</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>GALBARRENA</t>
+          <t>CHAMPIÑONES J.R.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>1984-06-11</t>
+          <t>1995-12-18</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ARRAITZ-ORKIN</t>
+          <t>SARTAGUDA</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>LA ASUNCION, 3</t>
+          <t>ROSARIO, 8</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31589</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>5341</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>146</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>591</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>F31154750</t>
+          <t>F31562671</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>ETXEBERRIA</t>
+          <t>PLANTAS DE INVERNADERO PRECIADO</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>1984-06-11</t>
+          <t>1996-02-26</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>ARRAITZ-ORKIN</t>
+          <t>CADREITA</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>CASA ETXEBERRIA</t>
+          <t>CAMINO DE ALFARO, S/N</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>5348</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>147</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>592</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>F31142458</t>
+          <t>F31562697</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>ETXEBERRIA</t>
+          <t>ERASONEA</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>1984-06-20</t>
+          <t>1996-03-01</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>AGORRETA</t>
+          <t>OLITE</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>CASA ETXEBERRIA</t>
+          <t>SAN PEDRO, 13</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>31639</t>
+          <t>31390</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>1803,04</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>5374</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>148</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>593</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>F31141864</t>
+          <t>F31563893</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>PETRINEA</t>
+          <t>IRUMENDI</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>1984-06-20</t>
+          <t>1996-03-18</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ALBIASU</t>
+          <t>GORRONZ OLANO</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>SAN GREGORIO,7</t>
+          <t>ASUNCION, 3</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>31877</t>
+          <t>31799</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>3840,00</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>5380</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>149</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>594</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>F31141518</t>
+          <t>F31564743</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>EL OLMAR</t>
+          <t>IRAIN</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>1984-06-20</t>
+          <t>1996-03-18</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>MARCILLA</t>
+          <t>BEUNZA</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>CTRA. VILLAFRANCA</t>
+          <t>CALLE ASUNCIÓN, S/N</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>31340</t>
+          <t>31867</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>5930,02</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>5384</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>150</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>595</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>G31153836</t>
+          <t>F31566979</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>LAREJU</t>
+          <t>ULTZAMAKOAK</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>1984-06-20</t>
+          <t>1996-04-15</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>ABAURREA BAJA</t>
+          <t>LANTZ-31798</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>SAN MARTIN, S/N</t>
+          <t>CRTA. NACIONAL 121-A, KM 25 (dirección Pamplona-Irún)</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>31692</t>
+          <t>31798</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>87266,73</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>5387</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>151</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>597</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>F31142433</t>
+          <t>F31589310</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>VILLAR-OTEIZA</t>
+          <t>JUANSANCENEA</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>1984-06-20</t>
+          <t>1997-01-21</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>DICASTILLO</t>
+          <t>ECHARRI (ECHARRI)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>SAN PEDRO, 43</t>
+          <t>SANTA CRUZ</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>31263</t>
+          <t>31174</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>1262,13</t>
+          <t>36060,73</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>5389</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>152</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>598</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>F31198641</t>
+          <t>F31593908</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>URRUTIA</t>
+          <t>ETXALAR</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>1984-06-20</t>
+          <t>1997-03-11</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>CASEDA</t>
+          <t>ECHALAR</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>CAMINO BARTULIO, 1</t>
+          <t>BARRIO ORIZKI</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>31490</t>
+          <t>31760</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>5395</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>153</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>600</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>F31148935</t>
+          <t>F31598253</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>IBARREA</t>
+          <t>SIERRA PERRA</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>1984-06-20</t>
+          <t>1997-03-24</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>ARRONIZ</t>
+          <t>LERIN</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>CARRETERA, S/N</t>
+          <t>CRA. CALAHORRA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>31243</t>
+          <t>31260</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>3005,06</t>
+          <t>721,20</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>5398</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>154</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>601</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>F31153588</t>
+          <t>F31597438</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>MOLINAR</t>
+          <t>PRECEBO Nº 1</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>1984-07-03</t>
+          <t>1997-04-14</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>BERBINZANA</t>
+          <t>DESOJO</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>CRUZ DE MAYO, S/N</t>
+          <t>CARRETERA, S/N</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>31252</t>
+          <t>31229</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>4327,29</t>
+          <t>751,26</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>5409</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>155</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>602</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>F31144488</t>
+          <t>F31597420</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>ARAÑOTZ</t>
+          <t>PRECEBO Nº 2</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>1984-07-03</t>
+          <t>1997-04-15</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>IRAIZOTZ</t>
+          <t>ABARZUZA</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>SAN MARTIN, S/N</t>
+          <t>DISEMINADO</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31178</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>8</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>5409,11</t>
+          <t>2494,20</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>5421</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>156</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>603</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>F31147143</t>
+          <t>F31598840</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>EXCOVIN</t>
+          <t>EGUZKI</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>1984-07-03</t>
+          <t>1997-04-21</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>AUZA</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>IRURZUN, 33</t>
+          <t>SAN MARTIN, 13</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>5264,87</t>
+          <t>4507,59</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>5422</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>157</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>604</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>F31141500</t>
+          <t>F31598915</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>DEHESA BONAMAISON</t>
+          <t>INVERURBI</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>1984-07-03</t>
+          <t>1997-05-05</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>ABLITAS</t>
+          <t>SARTAGUDA</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>FINCA BONAMAISON</t>
+          <t>SAN ANTON, 2</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>31523</t>
+          <t>31589</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>2404,05</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>5431</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>158</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>605</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>F31147663</t>
+          <t>F31601438</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>ALAVA-ULLATE</t>
+          <t>RAMAZAR</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>1984-08-03</t>
+          <t>1997-06-02</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>MURCHANTE</t>
+          <t>MENDAVIA</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>MURCHANTE</t>
+          <t>VIRGEN DE LEGARDA, 48</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>31521</t>
+          <t>31587</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>9015,18</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>5499</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>159</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>606</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>F31144173</t>
+          <t>F31602154</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>MANOLIN</t>
+          <t>AZANZA</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>1984-10-09</t>
+          <t>1997-06-09</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>FUSTIÑANA</t>
+          <t>AURITZ/BURGUETE</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>J. ESTEBAN CHAVARRIA, 4</t>
+          <t>SAN NICOLAS, 25</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>31510</t>
+          <t>31640</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>4687,89</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>5593</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>160</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>607</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>F31149990</t>
+          <t>F31606106</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>DE ANDRES</t>
+          <t>JUNCAR</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>1984-11-02</t>
+          <t>1997-08-04</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>BERBINZANA</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>BAJA, S/N</t>
+          <t>IRURZUN, 85</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>31252</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>3606,00</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>5635</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>161</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>608</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>F31155831</t>
+          <t>F31624729</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>AZPIROZ-OQUIÑENA</t>
+          <t>GAZ</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>1984-11-23</t>
+          <t>1998-03-16</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ARRUITZ</t>
+          <t>VALTIERRA</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>SAN CRISTOBAL,S/N</t>
+          <t>AVDA. CARLOS III, S/N</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>31878</t>
+          <t>31514</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>2404,05</t>
-[...4 lines deleted...]
-          <t>5642</t>
+          <t>1803,04</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>162</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>609</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>F31157522</t>
+          <t>F31627458</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>TERES</t>
+          <t>SANTA CRUZ</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>1984-11-23</t>
+          <t>1998-04-23</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>FUNES</t>
+          <t>LANTZ</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>GRAL. MOLA, 19</t>
+          <t>SANTA CRUZ, 7</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>31360</t>
+          <t>31798</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>1803,04</t>
-[...4 lines deleted...]
-          <t>5652</t>
+          <t>4507,59</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>163</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>232</t>
-[...4 lines deleted...]
-          <t>F31148042</t>
+          <t>68</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>PASTIZALES DE OLAZ</t>
+          <t>SAN ANDRES</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>1985-03-04</t>
+          <t>1982-06-28</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>LUMBIER</t>
+          <t>BUÑUEL</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>MAYOR, 67</t>
+          <t>M. NACIONAL, 7</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>31440</t>
+          <t>31540</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>57697,16</t>
+          <t>63106,27</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>5801</t>
+          <t>769</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>164</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>69</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>F31198575</t>
+          <t>F31288285</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>NIVEL LASER</t>
+          <t>UNICAMBRA=UNION DE CAMPOS</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>1987-07-23</t>
+          <t>1982-06-28</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>VILLAFRANCA</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>TUDELA, 8</t>
+          <t>EZA, 5</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>31330</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>19</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>721,21</t>
+          <t>8173,76</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>770</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>165</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>70</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>F31401789</t>
+          <t>F31073869</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>IRULEKU</t>
+          <t>RECUEJA</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>1992-06-12</t>
+          <t>1982-06-28</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>IZA</t>
+          <t>TAFALLA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>PARAJE EL SOTO, S/N</t>
+          <t>AVDA. PAMPLONA, 6</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>31170</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>86245,24</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>771</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>166</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>72</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>F31402654</t>
+          <t>F31142904</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>LERGA</t>
+          <t>VILOR</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>1992-06-17</t>
+          <t>1982-06-28</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>LERGA</t>
+          <t>MILAGRO</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>SAN FRANCISCO JAVIER</t>
+          <t>ORTIGOSO</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>31494</t>
+          <t>31320</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>8,11</t>
+          <t>24040,48</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>808</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>167</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>75</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>F31411366</t>
+          <t>F31114952</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>SANTIAGO</t>
+          <t>LA TRAVESIA</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>1992-09-04</t>
+          <t>1982-07-06</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>PUEYO</t>
+          <t>CORTES</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>SANZ LARUMBE</t>
+          <t>Atalaya, s/n</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>31394</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>48,08</t>
+          <t>401012,09</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>896</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>168</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>77</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>F31411077</t>
+          <t>F31005125</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>LENTRISQUETA</t>
+          <t>SAN ISIDRO</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>1992-09-04</t>
+          <t>1982-07-09</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>MIRANDA DE ARGA</t>
+          <t>MELIDA</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>SAN BENITO, S/N</t>
+          <t>ZUMALACARREGUI, S/N</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>31253</t>
+          <t>31382</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>27428,99</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>934</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>169</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>554</t>
-[...4 lines deleted...]
-          <t>F31415615</t>
+          <t>78</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>SAN ISIDRO LABRADOR</t>
+          <t>NOVELETA</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>1992-09-25</t>
+          <t>1982-07-09</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>BARGOTA</t>
+          <t>NOVELETA</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>REAL, S/N</t>
+          <t>SOL, S/N</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>31229</t>
+          <t>31292</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>73</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>1177,98</t>
+          <t>4424,05</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>935</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>170</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>79</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>F31421100</t>
+          <t>F31063878</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>TABACHAVANA</t>
+          <t>LA NAVA</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>1992-11-25</t>
+          <t>1982-07-12</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>MURIETA</t>
+          <t>VILLAFRANCA</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>CTRA. VITORIA S/N</t>
+          <t>PL. ESPAñA, 6</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>31280</t>
+          <t>31330</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>10</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>114,00</t>
+          <t>30050,61</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>959</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>171</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>80</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>F31422066</t>
+          <t>F31069685</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>CASA GORRIZ</t>
+          <t>SAN FERMIN</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>1992-12-10</t>
+          <t>1982-07-12</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>SAN MARTIN DE UNX</t>
+          <t>TAFALLA</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>PLAZA SANTA MARIA, 2</t>
+          <t>CRA. ZARAGOZA, KM. 37</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>31495</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>2404,05</t>
+          <t>930000,00</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>960</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>172</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>81</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>F31422876</t>
+          <t>F31135296</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>LA FACERIA</t>
+          <t>SAN ISIDRO</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>1992-12-14</t>
+          <t>1982-07-15</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>FUNES</t>
+          <t>ARRONIZ</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>AVENIDA PERALTA, 34</t>
+          <t>CNO. SAN ANDRES, S/N</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>31360</t>
+          <t>31243</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>90151,82</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>989</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>173</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>82</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>F31431372</t>
+          <t>F31137391</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>LOS PLANILLOS</t>
+          <t>MACUM</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>1993-01-22</t>
+          <t>1982-07-22</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>ANDOSILLA</t>
+          <t>FUSTIÑANA</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>RAMON Y CAJAL, 2</t>
+          <t>PL. FUEROS, 11</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>31261</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>10</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>1524,74</t>
+          <t>1003,69</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1170</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>174</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>85</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>F31433949</t>
+          <t>F31228760</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>LA ATALAYA</t>
+          <t>BOYERAL I</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>1993-02-23</t>
+          <t>1982-07-29</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>CORTES</t>
+          <t>GABARDERAL</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>CAMINO DE LA MAQUINA, S/N</t>
+          <t>JUVENTUD, S/N</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31409</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>2163,66</t>
+          <t>2704,55</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1315</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>175</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>86</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>F31437239</t>
+          <t>F31096092</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>FRUTAS Y VERDURAS CASTEL-RUIZ</t>
+          <t>HNOS. ESPARZA</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>1993-03-10</t>
+          <t>1982-07-29</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>RADA</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>C/ MURO, Nº 4 - 3º</t>
+          <t>RADA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31383</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>23379,34</t>
+          <t>9616,19</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1316</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>176</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>563</t>
-[...4 lines deleted...]
-          <t>F31442635</t>
+          <t>87</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>CIDACOS</t>
+          <t>BORNAS</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>1993-04-20</t>
+          <t>1982-08-30</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>OLITE</t>
+          <t>GABARDERAL</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>P.CARLOS III EL NOBLE,16</t>
+          <t>EL MONTE</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31409</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1358</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>177</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>88</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>F31452246</t>
+          <t>F31100050</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>FRUTICOLA NAVARRA</t>
+          <t>GRANJA MONTE HONDO</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>1993-04-26</t>
+          <t>1982-08-30</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>PAMPLONA</t>
+          <t>MILAGRO</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Mº DE LA OLIVA, 6</t>
+          <t>GRANJA MONTE HONDO</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>31320</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>595,00</t>
+          <t>118839,13</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1359</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>178</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>565</t>
-[...4 lines deleted...]
-          <t>F31444979</t>
+          <t>90</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>SANTA EUFEMIA</t>
+          <t>BARRANCO DE BARATIÑONES</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>1993-05-03</t>
+          <t>1982-08-30</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>SANTACARA</t>
+          <t>GABARDERAL</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>CALLE PAMPLONA, 23</t>
+          <t>LA PLAZA, S/N</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>31314</t>
+          <t>31409</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>12000,00</t>
+          <t>5409,11</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1361</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>179</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>92</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>F31453616</t>
+          <t>F31115298</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>AGOPAR</t>
+          <t>HNOS. OLIVER</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>1993-06-24</t>
+          <t>1982-08-30</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>FONTELLAS</t>
+          <t>BUÑUEL</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>LAS ERAS, S/N</t>
+          <t>AVDA. ESTACION, S/N</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>31512</t>
+          <t>31540</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>4808,10</t>
+          <t>1009700,31</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1397</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>180</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>93</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>F31455835</t>
+          <t>F31129919</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>FALCONT CREST</t>
+          <t>OYANZARRA</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>1993-06-22</t>
+          <t>1982-08-30</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>ARRONIZ</t>
+          <t>BARASOAIN</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>GRETA, 48</t>
+          <t>GRAL. FRANCO, 15</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>31243</t>
+          <t>31395</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>360,61</t>
+          <t>3000,00</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1401</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>181</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>568</t>
-[...4 lines deleted...]
-          <t>F31461007</t>
+          <t>94</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>ORTA-VALDEMOROS</t>
+          <t>VALDOBITA</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>1993-07-22</t>
+          <t>1982-08-30</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>FONTELLAS</t>
+          <t>SESMA</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>GABARDA, 20</t>
+          <t>EL CURA, S/N</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>31512</t>
+          <t>31293</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>7212,15</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1425</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>182</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>570</t>
-[...4 lines deleted...]
-          <t>F31459019</t>
+          <t>95</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>EL ROMERAL</t>
+          <t>LAMBIDE</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>1993-09-08</t>
+          <t>1982-08-30</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>VILLAMAYOR DE MONJARD</t>
+          <t>ARRUITZ</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>SANTA MARIA, 4</t>
+          <t>ARRUIZ</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>31242</t>
+          <t>31878</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>360,61</t>
+          <t>2524,25</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1426</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>183</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>96</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>F31463763</t>
+          <t>F31143951</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>MORENICA DE UJUE</t>
+          <t>HNOS. ERVITI</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>1993-10-11</t>
+          <t>1982-08-30</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>UJUE</t>
+          <t>ALCOZ</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>SAN ANTON, 2</t>
+          <t>CASERIO GURUCENA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>31496</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>1262,13</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1475</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>184</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>99</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>F31466857</t>
+          <t>F31100423</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>SESMA</t>
+          <t>SAN MARCOS</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>1993-11-02</t>
+          <t>1982-09-07</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>SESMA</t>
+          <t>MURILLO DE YERRI</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>CRA. LODOSA, km. 3</t>
+          <t>MURILLO DE YERRI</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>31293</t>
+          <t>31292</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>2058,47</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1546</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>185</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>573</t>
+          <t>100</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>F31469570</t>
+          <t>F31156870</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>LAS LEONAS</t>
+          <t>URRIZTURRIA</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>1993-11-15</t>
+          <t>1982-09-07</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>RIBAFORADA</t>
+          <t>AURIZBERRI/ESPINAL</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>PRINCIPE DE VIANA, 24</t>
+          <t>SAN BARTOLOME, 22</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31694</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>8251,90</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1547</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>186</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>F31470602</t>
+          <t>F31129786</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>LA CUESTA</t>
+          <t>SANTA CATALINA</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>1993-11-22</t>
+          <t>1982-09-10</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>SESMA</t>
-[...4 lines deleted...]
-          <t>COSTANILLA, S/N</t>
+          <t>CIAURRIZ</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>31293</t>
+          <t>31799</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>1087,83</t>
+          <t>9435,89</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1602</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>187</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>F31470693</t>
+          <t>F31100035</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>DIAZ DE ZERIO</t>
+          <t>EL MIRADOR</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>1993-11-22</t>
+          <t>1982-09-10</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>VIANA</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>C/ SAN MIGUEL, Nº 3</t>
+          <t>UGARTE DOñA MARIA, 10</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>31230</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>7450,89</t>
+          <t>12020,24</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1667</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>188</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>576</t>
-[...4 lines deleted...]
-          <t>F31472350</t>
+          <t>103</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>CUARTO-CHICO</t>
+          <t>PASTIZAL DE ARDAJA</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>1993-12-13</t>
+          <t>1982-09-10</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>CADREITA</t>
+          <t>GARAIOA</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>GALO AGREDA, S/N</t>
+          <t>SAN ANDRES, 32</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31692</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>24040,48</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1676</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>189</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>577</t>
-[...4 lines deleted...]
-          <t>F31476153</t>
+          <t>104</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>ESCRIBANO</t>
+          <t>LOZA</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>1993-12-20</t>
+          <t>1982-09-10</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>CASTEJON</t>
+          <t>LOZA</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>SAN ISIDRO, 20</t>
+          <t>LOZA-C. DE ANSOAIN</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>31590</t>
+          <t>31195</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>24040,48</t>
+          <t>51086,03</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1677</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>190</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>F31482516</t>
+          <t>F31220783</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>J.J. AGUAS</t>
+          <t>LAS GIMENAS</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>1994-02-14</t>
+          <t>1982-09-10</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>TRAIBUENAS</t>
+          <t>FONTELLAS</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>SAN JUAN, 13</t>
+          <t>CASA PARROQUIAL</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>31315</t>
+          <t>31512</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>19</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>3006,00</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1691</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>191</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>579</t>
+          <t>106</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>F31485717</t>
+          <t>F31099708</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>MONTE DE PEÑA</t>
+          <t>LA TORRIEN</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>1994-02-21</t>
+          <t>1982-09-15</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>PEÑA</t>
+          <t>ARMAÑANZAS</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>CRA.AGUILAR DE CODES,S/N</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>31409</t>
+          <t>31228</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>432,73</t>
+          <t>26666,91</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1721</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>192</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>580</t>
-[...4 lines deleted...]
-          <t>F31489164</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>FRIGORIFICOS FALCON</t>
+          <t>ELOSTABARREA</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>1994-03-14</t>
+          <t>1982-09-15</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>SANGÜESA</t>
-[...4 lines deleted...]
-          <t>CRA. A SOS, S/N</t>
+          <t>ARRIBA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>31400</t>
+          <t>31891</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>300,51</t>
+          <t>7212,15</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1741</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>193</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>581</t>
-[...4 lines deleted...]
-          <t>F31498108</t>
+          <t>108</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>SAICA</t>
+          <t>GARCIA-GARDE</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>1994-05-16</t>
+          <t>1982-09-15</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>MENDAVIA</t>
+          <t>SANTACARA</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>SAN SEBASTIAN, 1</t>
+          <t>CRA. AIBAR, S/N</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>31587</t>
+          <t>31314</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>901,52</t>
+          <t>7212,15</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1742</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>194</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>109</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>F31513062</t>
+          <t>F31100142</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>HARAGI</t>
+          <t>SANTA AGUEDA</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>1994-10-11</t>
+          <t>1982-09-15</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>ESTELLA</t>
+          <t>UNDIANO</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>María Azpilicueta, 2-1º B</t>
+          <t>CNO. URDIBARREN, Nº 8</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>31200</t>
+          <t>31190</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>360,60</t>
+          <t>5400,00</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1807</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>195</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>110</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>F31519960</t>
+          <t>F31160146</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>GAUR</t>
+          <t>GRANJA UCAR</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>1994-11-28</t>
+          <t>1982-09-15</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>URRITZOLA-GALAIN</t>
+          <t>PAMPLONA</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>CASA AZPIKOETXEA</t>
-[...4 lines deleted...]
-          <t>31799</t>
+          <t>PL. FUEROS, 11-1º</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>36000,00</t>
+          <t>9015,18</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1813</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>196</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>586</t>
-[...4 lines deleted...]
-          <t>F31532799</t>
+          <t>111</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>ZUMARDI GANADUTEGIA</t>
+          <t>ESTAMUS</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>1995-02-27</t>
+          <t>1982-09-15</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>MARCILLA</t>
+          <t>MELIDA</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>FINCA EL OLMAZ, C. VILLA</t>
+          <t>SAN FRANCISCO, S/N</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>31340</t>
+          <t>31382</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>5409,11</t>
+          <t>9015,18</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1814</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>197</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>587</t>
-[...4 lines deleted...]
-          <t>F31540552</t>
+          <t>113</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>FRUHORNA</t>
+          <t>SANTA EULALIA</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>1995-06-02</t>
+          <t>1982-09-15</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>RIBAFORADA</t>
+          <t>ETXAURI</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>AVDA. DEL CARMEN, S/N</t>
+          <t>JOSE UNANUA, S/N</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31174</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>81136,63</t>
+          <t>60101,21</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1826</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>198</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>589</t>
-[...4 lines deleted...]
-          <t>F31552771</t>
+          <t>115</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>FARIN</t>
+          <t>EL PUENTE</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>1995-11-23</t>
+          <t>1982-09-15</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>CORTES</t>
+          <t>ARAZURI</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Cra. De Novillas, 59</t>
+          <t>SAN JUAN, 19</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31170</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>8</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>601,01</t>
+          <t>3365,67</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1829</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>199</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>590</t>
+          <t>118</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>F31554801</t>
+          <t>F31187891</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>CHAMPIÑONES J.R.</t>
+          <t>SOLANO</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>1995-12-18</t>
+          <t>1982-09-30</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>SARTAGUDA</t>
+          <t>CARCASTILLO</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>ROSARIO, 8</t>
+          <t>CRA. M¬ LA OLIVA, S/N</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>31589</t>
+          <t>31310</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>2163,64</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2396</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>200</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>137</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>F31562671</t>
+          <t>F31099690</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>PLANTAS DE INVERNADERO PRECIADO</t>
+          <t>BOD. SAN ISIDRO</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>1996-02-26</t>
+          <t>1982-10-23</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>CADREITA</t>
+          <t>DESOJO</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>CAMINO DE ALFARO, S/N</t>
+          <t>CRA. LOGROñO</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31229</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>7031,84</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3379</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>201</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>592</t>
+          <t>138</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>F31562697</t>
+          <t>F31184658</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>ERASONEA</t>
+          <t>CAMINO A. Y C.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>1996-03-01</t>
+          <t>1982-11-05</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>OLITE</t>
+          <t>FONTELLAS</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>SAN PEDRO, 13</t>
+          <t>PL. FUEROS, S/N</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31512</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>22</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>19232,39</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3662</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>202</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>139</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>F31563893</t>
+          <t>F31133564</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>IRUMENDI</t>
+          <t>SIJESAT</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>1996-03-18</t>
+          <t>1982-11-29</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>GORRONZ OLANO</t>
+          <t>AZQUETA</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>ASUNCION, 3</t>
+          <t>LA CARRETERA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>31799</t>
+          <t>31241</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>3840,00</t>
+          <t>5409,11</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4070</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>203</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>594</t>
-[...4 lines deleted...]
-          <t>F31564743</t>
+          <t>142</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>IRAIN</t>
+          <t>GRANJA CUNIC. AYEGUI</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>1996-03-18</t>
+          <t>1983-01-07</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>BEUNZA</t>
+          <t>AYEGUI</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>CALLE ASUNCIÓN, S/N</t>
+          <t>SAN PELAYO, S/N</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>31867</t>
+          <t>31240</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>5930,02</t>
+          <t>4868,20</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4225</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>204</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>144</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>F31566979</t>
+          <t>V31145865</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>ULTZAMAKOAK</t>
+          <t>ANDALORREA</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>1996-04-15</t>
+          <t>1983-01-27</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>LANTZ-31798</t>
+          <t>GARTZAIN</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>CRTA. NACIONAL 121-A, KM 25 (dirección Pamplona-Irún)</t>
+          <t>C/ ANDALORREA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>31798</t>
+          <t>31730</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>87266,73</t>
+          <t>3005,00</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4322</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>205</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>597</t>
-[...4 lines deleted...]
-          <t>F31589310</t>
+          <t>146</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>JUANSANCENEA</t>
+          <t>GRANJA LA BARRENA</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>1997-01-21</t>
+          <t>1983-02-17</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>ECHARRI (ECHARRI)</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>SANTA CRUZ</t>
+          <t>P. SARASATE,8-4¬DCHA.</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>31174</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>36060,73</t>
+          <t>1202,02</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4358</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>206</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>148</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>F31593908</t>
+          <t>F31121197</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>ETXALAR</t>
+          <t>LIZARRAGA</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>1997-03-11</t>
+          <t>1983-02-17</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>ECHALAR</t>
+          <t>URDIAIN</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>BARRIO ORIZKI</t>
+          <t>Cra. Vitoria, s/n</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>31760</t>
+          <t>31810</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>1262,13</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4363</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>207</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>149</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>F31598253</t>
+          <t>F31146640</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>SIERRA PERRA</t>
+          <t>LA RIBERA</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>1997-03-24</t>
+          <t>1983-03-04</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>LERIN</t>
+          <t>CABANILLAS</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>CRA. CALAHORRA</t>
+          <t>RAMON Y CAJAL, 25</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>31260</t>
+          <t>31511</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>721,20</t>
+          <t>901,52</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4436</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>208</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>F31597438</t>
+          <t>F31135627</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>PRECEBO Nº 1</t>
+          <t>GUEMBE-RODRIGUEZ</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>1997-04-14</t>
+          <t>1983-03-10</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>DESOJO</t>
+          <t>LERIN</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>CARRETERA, S/N</t>
+          <t>NUEVA, S/N</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>31229</t>
+          <t>31260</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>751,26</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4465</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>209</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>602</t>
-[...4 lines deleted...]
-          <t>F31597420</t>
+          <t>152</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>PRECEBO Nº 2</t>
+          <t>MATEO-LIZARRAGA</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>1997-04-15</t>
+          <t>1983-03-10</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ABARZUZA</t>
-[...4 lines deleted...]
-          <t>DISEMINADO</t>
+          <t>IMIRIZALDU</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>31178</t>
+          <t>31448</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>2494,20</t>
+          <t>5769,72</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4469</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>210</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>F31598840</t>
+          <t>F31139827</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>EGUZKI</t>
+          <t>IVERPA, S.A.T.</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>1997-04-21</t>
+          <t>1983-03-23</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>AUZA</t>
+          <t>SANGÜESA</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>SAN MARTIN, 13</t>
+          <t>ENRIQUE LABRIT, 31</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31400</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>4507,59</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4491</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>211</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>154</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>F31598915</t>
+          <t>F31126329</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>INVERURBI</t>
+          <t>BASALDE</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>1997-05-05</t>
+          <t>1983-03-23</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>SARTAGUDA</t>
+          <t>TAFALLA</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>SAN ANTON, 2</t>
+          <t>ALTO DE LAS CRUCES, S/N</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>31589</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>2404,05</t>
+          <t>721,21</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4505</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>212</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>605</t>
-[...4 lines deleted...]
-          <t>F31601438</t>
+          <t>155</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>RAMAZAR</t>
+          <t>EGA</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>1997-06-02</t>
+          <t>1983-03-29</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>MENDAVIA</t>
+          <t>ANDOSILLA</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>VIRGEN DE LEGARDA, 48</t>
+          <t>CRA. CARCAR, S/N</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>31587</t>
+          <t>31261</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>55</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>9015,18</t>
+          <t>564,95</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4516</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>213</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>606</t>
-[...4 lines deleted...]
-          <t>F31602154</t>
+          <t>156</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>AZANZA</t>
+          <t>MONJARDIN</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>1997-06-09</t>
+          <t>1983-03-29</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>AURITZ/BURGUETE</t>
+          <t>YESA</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>SAN NICOLAS, 25</t>
+          <t>YESA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>31640</t>
+          <t>31410</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>4687,89</t>
+          <t>1202,02</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4528</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>214</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>607</t>
-[...4 lines deleted...]
-          <t>F31606106</t>
+          <t>157</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>JUNCAR</t>
+          <t>QUEILES</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>1997-08-04</t>
+          <t>1983-04-13</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>CASCANTE</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>IRURZUN, 85</t>
+          <t>CRA. TUDELA, S/N</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31520</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>38</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>3606,00</t>
+          <t>408,69</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4569</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>215</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>158</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>F31624729</t>
+          <t>F31182108</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>GAZ</t>
+          <t>ASPRA</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>1998-03-16</t>
+          <t>1983-05-02</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>VALTIERRA</t>
+          <t>MURCHANTE</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>AVDA. CARLOS III, S/N</t>
+          <t>CUESTA CHARAS, 14</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>31514</t>
+          <t>31521</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>901,52</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>4598</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>216</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>159</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>F31138522</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>SAN ANDRES</t>
+          <t>SAT ECHEVERRIA 4615 (159 NA)</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>1982-06-28</t>
+          <t>1983-05-05</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>BUÑUEL</t>
+          <t>ARRUITZ</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>M. NACIONAL, 7</t>
+          <t>CASA ECHEVERRIA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>31540</t>
+          <t>31878</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>63106,27</t>
+          <t>3011,07</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>769</t>
+          <t>4615</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>217</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>236</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>F31288285</t>
+          <t>F31156151</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>UNICAMBRA=UNION DE CAMPOS</t>
+          <t>CASA MAESTRO</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>1982-06-28</t>
+          <t>1985-05-20</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>TUDELA</t>
-[...4 lines deleted...]
-          <t>EZA, 5</t>
+          <t>ESNOTZ</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31697</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>8173,76</t>
+          <t>26962,24</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>5912</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>218</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>237</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>F31073869</t>
+          <t>F31152846</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>RECUEJA</t>
+          <t>MENDI-TXOKO</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>1982-06-28</t>
+          <t>1985-05-20</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>TAFALLA</t>
-[...4 lines deleted...]
-          <t>AVDA. PAMPLONA, 6</t>
+          <t>RIPA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31799</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>43272,87</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>5925</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>219</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>239</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>F31142904</t>
+          <t>F31152051</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>VILOR</t>
+          <t>ALCALDE-RUIZ</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>1982-06-28</t>
+          <t>1985-05-31</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>MILAGRO</t>
+          <t>CORTES</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>ORTIGOSO</t>
+          <t>LAS CADENAS, 12-1¬</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>24040,48</t>
+          <t>9015,18</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>808</t>
+          <t>5938</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>220</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>240</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>F31114952</t>
+          <t>F31153505</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>LA TRAVESIA</t>
+          <t>LAS VIÑAS</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>1982-07-06</t>
+          <t>1985-05-31</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>CORTES</t>
-[...4 lines deleted...]
-          <t>Atalaya, s/n</t>
+          <t>AIBAR</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31460</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>401012,09</t>
+          <t>27045,54</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>5945</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>221</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>241</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>F31005125</t>
+          <t>F31153521</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>SAN ISIDRO</t>
+          <t>EL PINAR</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>1982-07-09</t>
+          <t>1985-06-20</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>MELIDA</t>
-[...4 lines deleted...]
-          <t>ZUMALACARREGUI, S/N</t>
+          <t>TABAR</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>31382</t>
+          <t>31449</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>27428,99</t>
+          <t>31553,14</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>5974</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>222</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>242</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>F31155237</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>NOVELETA</t>
+          <t>ARMENDARIZ</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>1982-07-09</t>
+          <t>1985-06-20</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>NOVELETA</t>
+          <t>NOAIN</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>SOL, S/N</t>
+          <t>REAL, 12</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>31292</t>
+          <t>31110</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>4424,05</t>
+          <t>61303,23</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>5978</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>223</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>243</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>F31063878</t>
+          <t>F31152556</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>LA NAVA</t>
+          <t>LOPERENA</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>1982-07-12</t>
+          <t>1985-07-22</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>VILLAFRANCA</t>
+          <t>TABAR</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>PL. ESPAñA, 6</t>
+          <t>C/ SAN JUAN, Nº 10</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>31330</t>
+          <t>31449</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>30050,61</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>6023</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>224</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>244</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>F31069685</t>
+          <t>F31155328</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>SAN FERMIN</t>
+          <t>BELMA</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>1982-07-12</t>
+          <t>1985-07-22</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>TAFALLA</t>
+          <t>UHARTE</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>CRA. ZARAGOZA, KM. 37</t>
+          <t>ZUBIERTE, 65</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31620</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>930000,00</t>
+          <t>4808,10</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>960</t>
+          <t>6024</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>225</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>245</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>F31135296</t>
+          <t>F31158579</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>SAN ISIDRO</t>
+          <t>CONCEBAR</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>1982-07-15</t>
+          <t>1985-07-22</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>ARRONIZ</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>CNO. SAN ANDRES, S/N</t>
+          <t>LA FUENTE, 16</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>31243</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>90151,82</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>989</t>
+          <t>6027</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>226</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>246</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>F31137391</t>
+          <t>F31153513</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>MACUM</t>
+          <t>GRANJA S. FCO. JAVIER</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>1982-07-22</t>
+          <t>1985-08-02</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>FUSTIÑANA</t>
-[...4 lines deleted...]
-          <t>PL. FUEROS, 11</t>
+          <t>SANGÜESA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>31510</t>
+          <t>31400</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>1003,69</t>
+          <t>21636,44</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>1170</t>
+          <t>6037</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>227</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>247</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>F31228760</t>
+          <t>F31153133</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>BOYERAL I</t>
+          <t>BORDONABA</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>1982-07-29</t>
+          <t>1985-08-02</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>GABARDERAL</t>
+          <t>BUÑUEL</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>JUVENTUD, S/N</t>
+          <t>GRAL. FRANCO, 67</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>31409</t>
+          <t>31540</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>2704,55</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>1315</t>
+          <t>6042</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>228</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>249</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>F31096092</t>
+          <t>F31155575</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>HNOS. ESPARZA</t>
+          <t>SECADERO SILVA-AGUAS</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>1982-07-29</t>
+          <t>1985-09-03</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>RADA</t>
+          <t>TRAIBUENAS</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>RADA</t>
+          <t>SAN JUAN, 13</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>31383</t>
+          <t>31315</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>9616,19</t>
+          <t>60101,21</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>1316</t>
+          <t>6064</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>229</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>F31155542</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>BORNAS</t>
+          <t>IBIRICU</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>1982-08-30</t>
+          <t>1985-09-12</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>GABARDERAL</t>
+          <t>SANTACARA</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>EL MONTE</t>
+          <t>LA PAJA, S/N</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>31409</t>
+          <t>31314</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>6077</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>230</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>252</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>F31100050</t>
+          <t>F31155856</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>GRANJA MONTE HONDO</t>
+          <t>ECHALECU</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>1982-08-30</t>
+          <t>1985-09-20</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>MILAGRO</t>
+          <t>OLLACARIZQUETA</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>GRANJA MONTE HONDO</t>
+          <t>TEJERIA, S/N</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31193</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>118839,13</t>
+          <t>5409,11</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>6102</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>231</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>253</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>F31158330</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>BARRANCO DE BARATIÑONES</t>
+          <t>EL RASO</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>1982-08-30</t>
+          <t>1985-09-20</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>GABARDERAL</t>
-[...4 lines deleted...]
-          <t>LA PLAZA, S/N</t>
+          <t>VALTIERRA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>31409</t>
+          <t>31514</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>5409,11</t>
+          <t>18030,00</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>1361</t>
+          <t>6109</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>232</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>255</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>F31115298</t>
+          <t>F31169204</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>HNOS. OLIVER</t>
+          <t>HERMANOS ZUBIRIA</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>1982-08-30</t>
+          <t>1985-09-20</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>BUÑUEL</t>
+          <t>CARCASTILLO</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>AVDA. ESTACION, S/N</t>
+          <t>Polígono San Juan 3, bloque 2</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>31540</t>
+          <t>31310</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>1009700,31</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>1397</t>
+          <t>6112</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>233</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>257</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>F31129919</t>
+          <t>F31155641</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>OYANZARRA</t>
+          <t>PARTIPALLARES</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>1982-08-30</t>
+          <t>1985-10-31</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>BARASOAIN</t>
+          <t>LARRAGA</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>GRAL. FRANCO, 15</t>
+          <t>PARTIPALLARES, S/N</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>31395</t>
+          <t>31251</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>1401</t>
+          <t>6169</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>234</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>259</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>F31156581</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>VALDOBITA</t>
+          <t>GRANJA SANTA ISABEL</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>1982-08-30</t>
+          <t>1985-10-31</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>SESMA</t>
+          <t>MURCHANTE</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>EL CURA, S/N</t>
+          <t>P. VIRGEN LA CABEZA,14</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>31293</t>
+          <t>31521</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>7212,15</t>
+          <t>277667,50</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>1425</t>
+          <t>6188</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>235</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>260</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>F31155880</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>LAMBIDE</t>
+          <t>LARREAZA</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>1982-08-30</t>
+          <t>1985-10-31</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>ARRUITZ</t>
+          <t>GUIRGUILLANO</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>ARRUIZ</t>
+          <t>COTO ORENDAIN Y ZABALA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>31878</t>
+          <t>31291</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>2524,25</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>1426</t>
+          <t>6189</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>236</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>261</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>F31143951</t>
+          <t>F31162456</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>HNOS. ERVITI</t>
+          <t>BARRANCO DE AGUA SALADA</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>1982-08-30</t>
+          <t>1985-11-21</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>ALCOZ</t>
-[...4 lines deleted...]
-          <t>CASERIO GURUCENA</t>
+          <t>VILLAFRANCA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31330</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>30</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>1262,13</t>
+          <t>1410,94</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>6207</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>237</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>262</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>F31100423</t>
+          <t>F31157019</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>SAN MARCOS</t>
+          <t>EL TOMILLO</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>1982-09-07</t>
+          <t>1985-11-28</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>MURILLO DE YERRI</t>
+          <t>CADREITA</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>MURILLO DE YERRI</t>
+          <t>SAN MIGUEL, 14</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>31292</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>3005,06</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>1546</t>
+          <t>6220</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>238</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>263</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>F31156870</t>
+          <t>F31157407</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>URRIZTURRIA</t>
+          <t>ZAKARDI</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>1982-09-07</t>
+          <t>1985-11-28</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>AURIZBERRI/ESPINAL</t>
+          <t>ARRUITZ</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>SAN BARTOLOME, 22</t>
+          <t>Caserio Zurguiñenea</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>31694</t>
+          <t>31878</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>8251,90</t>
+          <t>6310,63</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>1547</t>
+          <t>6226</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>239</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>265</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>F31129786</t>
+          <t>F31156508</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>SANTA CATALINA</t>
+          <t>KOLJEVI</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>1982-09-10</t>
+          <t>1985-11-28</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>CIAURRIZ</t>
+          <t>ARGUEDAS</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>DEL VAL, S/N</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>31799</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>9435,89</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>1602</t>
+          <t>6233</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>240</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>266</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>F31100035</t>
+          <t>F31157902</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>EL MIRADOR</t>
+          <t>OSTA</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>1982-09-10</t>
+          <t>1985-11-28</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>BUÑUEL</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>UGARTE DOñA MARIA, 10</t>
+          <t>NORTE, S/N</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31540</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>12020,24</t>
+          <t>3612,00</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>1667</t>
+          <t>6239</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>241</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>268</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>F31164395</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>PASTIZAL DE ARDAJA</t>
+          <t>GANADOS IRIBARREN</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>1982-09-10</t>
+          <t>1985-11-28</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>GARAIOA</t>
+          <t>REDIN</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>SAN ANDRES, 32</t>
+          <t>SAN ANDRES, 6</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>31692</t>
+          <t>31482</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>2404,05</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>1676</t>
+          <t>6248</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>242</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>269</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>F31162266</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>LOZA</t>
+          <t>IRISARRI</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>1982-09-10</t>
+          <t>1985-12-11</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>LOZA</t>
+          <t>AÑEZCAR</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>LOZA-C. DE ANSOAIN</t>
+          <t>SAN ANDRES, 17</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>31195</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>51086,03</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>1677</t>
+          <t>6268</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>243</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>270</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>F31220783</t>
+          <t>F31157464</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>LAS GIMENAS</t>
+          <t>EL ESCOPAR</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>1982-09-10</t>
+          <t>1985-12-11</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>FONTELLAS</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>CASA PARROQUIAL</t>
+          <t>OLITE, S/N</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>31512</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>3006,00</t>
+          <t>3606,00</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>1691</t>
+          <t>6277</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>244</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>271</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>F31099708</t>
+          <t>F31175540</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>LA TORRIEN</t>
+          <t>ZIKARAYA</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>1982-09-15</t>
+          <t>1985-12-11</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>ARMAÑANZAS</t>
+          <t>BURGUI</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>CRA.AGUILAR DE CODES,S/N</t>
+          <t>MAYOR, S/N</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>31228</t>
+          <t>31412</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>26666,91</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>1721</t>
+          <t>6282</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>245</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>F31170608</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>ELOSTABARREA</t>
+          <t>VALCALDERA</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>1982-09-15</t>
+          <t>1985-12-20</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>ARRIBA</t>
+          <t>CADREITA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>31891</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>159</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>7212,15</t>
+          <t>1549,94</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>1741</t>
+          <t>6309</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>246</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>273</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>F31164452</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>GARCIA-GARDE</t>
+          <t>MORANTE</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>I</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>1982-09-15</t>
+          <t>1985-12-23</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>SANTACARA</t>
-[...4 lines deleted...]
-          <t>CRA. AIBAR, S/N</t>
+          <t>VILLAFRANCA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>31314</t>
+          <t>31330</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>10</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>7212,15</t>
+          <t>2890,13</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>1742</t>
+          <t>6325</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>247</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>274</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>F31100142</t>
+          <t>F31161086</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>SANTA AGUEDA</t>
+          <t>GANADERA SAN ANTON</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>1982-09-15</t>
+          <t>1985-01-21</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>UNDIANO</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>CNO. URDIBARREN, Nº 8</t>
+          <t>Marques de Estella,4</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>31190</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>29</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>5400,00</t>
+          <t>346084,00</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>1807</t>
+          <t>6343</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>248</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>275</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>F31160146</t>
+          <t>F31161300</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>GRANJA UCAR</t>
+          <t>EL CALDERO</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>1982-09-15</t>
+          <t>1986-01-21</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>PAMPLONA</t>
+          <t>CORELLA</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>PL. FUEROS, 11-1º</t>
+          <t>MURO BAJO, 13</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>31591</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>9015,18</t>
+          <t>1081,82</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>1813</t>
+          <t>6352</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>249</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>276</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>F31161607</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>ESTAMUS</t>
+          <t>GARBIÑE</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>1982-09-15</t>
+          <t>1986-01-21</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>MELIDA</t>
+          <t>ESNOTZ</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>SAN FRANCISCO, S/N</t>
+          <t>SAN MARTIN, S/N</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>31382</t>
+          <t>31697</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>9015,18</t>
+          <t>3200,00</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>1814</t>
+          <t>6353</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>250</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>277</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>F31162803</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>SANTA EULALIA</t>
+          <t>IZAGA</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>1982-09-15</t>
+          <t>1986-01-21</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>ETXAURI</t>
+          <t>ACOTAIN</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>JOSE UNANUA, S/N</t>
+          <t>MAYOR, S/N</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>31174</t>
+          <t>31481</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>60101,21</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>1826</t>
+          <t>6356</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>251</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>280</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>F31162670</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>EL PUENTE</t>
+          <t>LA MINA</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>1982-09-15</t>
+          <t>1986-01-28</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>ARAZURI</t>
-[...4 lines deleted...]
-          <t>SAN JUAN, 19</t>
+          <t>ESPARZA DE GALAR</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>31170</t>
+          <t>31191</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>3365,67</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>1829</t>
+          <t>6403</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>252</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>F31187891</t>
+          <t>F31177082</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>SOLANO</t>
+          <t>LA TEJERIA</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>1982-09-30</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>CARCASTILLO</t>
+          <t>SANGÜESA</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>CRA. M¬ LA OLIVA, S/N</t>
+          <t>AVDA. ARAGON, 45</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>31310</t>
+          <t>31400</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>2163,64</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2396</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>253</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>282</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>F31099690</t>
+          <t>F31177090</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>BOD. SAN ISIDRO</t>
+          <t>CESAR</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>1982-10-23</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>DESOJO</t>
+          <t>SANGÜESA</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>CRA. LOGROñO</t>
+          <t>AMADORES, 16</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>31229</t>
+          <t>31400</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>7031,84</t>
+          <t>5409,11</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>3379</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>254</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>283</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>F31184658</t>
+          <t>F31164296</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>CAMINO A. Y C.</t>
+          <t>OBANOS</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>1982-11-05</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>FONTELLAS</t>
+          <t>MARCILLA</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>PL. FUEROS, S/N</t>
+          <t>CARRETERA MARCILLA-VILLAFRANCA, KM. 2,8</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>31512</t>
+          <t>31340</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>19232,39</t>
+          <t>108182,18</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>3662</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>255</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>284</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>F31133564</t>
+          <t>F31177066</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>SIJESAT</t>
+          <t>FERNANDEZ DE PIEROLA</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>1982-11-29</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>AZQUETA</t>
+          <t>MENDAVIA</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>LA CARRETERA</t>
+          <t>VISTA BELLA, 10</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>31241</t>
+          <t>31587</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>30</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>5409,11</t>
+          <t>901,52</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>4070</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>256</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>289</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>GRANJA CUNIC. AYEGUI</t>
+          <t>MORE-AGUA</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>1983-01-07</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>AYEGUI</t>
+          <t>MURCHANTE</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>SAN PELAYO, S/N</t>
+          <t>CONDE, 21</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>31240</t>
+          <t>31521</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>4868,20</t>
+          <t>4507,59</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>4225</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>257</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>V31145865</t>
+          <t>F31177165</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>ANDALORREA</t>
+          <t>CULTIVADORES DE ESPARRAGO</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>1983-01-27</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>GARTZAIN</t>
+          <t>ARGUEDAS</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>C/ ANDALORREA</t>
+          <t>REAL, 20</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>31730</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>126</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>3005,00</t>
+          <t>378,64</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>4322</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>258</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>293</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>F31173644</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>GRANJA LA BARRENA</t>
+          <t>EL CERRO</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>1983-02-17</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>TUDELA</t>
-[...4 lines deleted...]
-          <t>P. SARASATE,8-4¬DCHA.</t>
+          <t>ZABALZA (IBARGOITI)</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31472</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>1202,02</t>
+          <t>2404,05</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>4358</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>259</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>294</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>F31121197</t>
+          <t>F31177025</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>LIZARRAGA</t>
+          <t>LOS BLANCOS</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>1983-02-17</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>URDIAIN</t>
+          <t>CORTES</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Cra. Vitoria, s/n</t>
+          <t>PIGNATELLI, 9 A</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>31810</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>1262,13</t>
+          <t>3005,06</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>4363</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>260</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>295</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>F31146640</t>
+          <t>F31173636</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>LA RIBERA</t>
+          <t>ZARIGUALDIA</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>1983-03-04</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>CABANILLAS</t>
+          <t>MURIETA</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>RAMON Y CAJAL, 25</t>
+          <t>CALLE ZORKUNA 7, 2º IZDA.</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>31511</t>
+          <t>31280</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>901,52</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>4436</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>261</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>296</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>F31135627</t>
+          <t>F31174014</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>GUEMBE-RODRIGUEZ</t>
+          <t>BEKO-ERROTOA</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>1983-03-10</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>LERIN</t>
+          <t>LESAKA</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>NUEVA, S/N</t>
+          <t>BARRIO FRAIN, S/N</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>31260</t>
+          <t>31770</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>540,91</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>4465</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>262</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>297</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>F31173362</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>MATEO-LIZARRAGA</t>
+          <t>LOSA</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>1983-03-10</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>IMIRIZALDU</t>
+          <t>GUERENDIAIN (ELORZ)</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>SAN JUAN, 2</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>31448</t>
+          <t>31119</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>5769,72</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>4469</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>263</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>299</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>F31139827</t>
+          <t>F31174527</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>IVERPA, S.A.T.</t>
+          <t>MORAGA</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>1983-03-23</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>SANGÜESA</t>
-[...4 lines deleted...]
-          <t>ENRIQUE LABRIT, 31</t>
+          <t>ARGUIÑARIZ</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>31400</t>
+          <t>31174</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>450,76</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>4491</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>264</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>303</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>F31126329</t>
+          <t>V31170442</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>BASALDE</t>
+          <t>ORDOÑEZ</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>1983-03-23</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>TAFALLA</t>
+          <t>BERIAIN</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>ALTO DE LAS CRUCES, S/N</t>
+          <t>SAN MARTIN, 20</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31191</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>721,21</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>4505</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>265</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>305</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>F31174212</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>EGA</t>
+          <t>YEGUADA NAVARRA</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>1983-03-29</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>ANDOSILLA</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>CRA. CARCAR, S/N</t>
+          <t>P. MARQUES VADILLO, 9 6¬</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>31261</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>564,95</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>4516</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>266</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>306</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>F31177215</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>MONJARDIN</t>
+          <t>PESTRIZ</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>1983-03-29</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>YESA</t>
+          <t>BUÑUEL</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>YESA</t>
+          <t>FINCA PESTRIZ</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>31410</t>
+          <t>31540</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>1202,02</t>
+          <t>4207,08</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>4528</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>267</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>307</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>F31173669</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>QUEILES</t>
+          <t>EL VIVERO</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>1983-04-13</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>CASCANTE</t>
+          <t>VALTIERRA</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>CRA. TUDELA, S/N</t>
+          <t>VALLE DE GOÑI, Nº 15</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>31520</t>
+          <t>31514</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>408,69</t>
+          <t>2404,05</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>4569</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>268</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>308</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>F31182108</t>
+          <t>F31177314</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>ASPRA</t>
+          <t>PINA HERMANOS</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>1983-05-02</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>MURCHANTE</t>
-[...4 lines deleted...]
-          <t>CUESTA CHARAS, 14</t>
+          <t>CADREITA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>31521</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>901,52</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>4598</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>269</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>309</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>F31138522</t>
+          <t>F31174980</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>SAT ECHEVERRIA 4615 (159 NA)</t>
+          <t>AGR.CEREALISTA MONTEJURRA</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>1983-05-05</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>ARRUITZ</t>
-[...4 lines deleted...]
-          <t>CASA ECHEVERRIA</t>
+          <t>DICASTILLO</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>31878</t>
+          <t>31263</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>54</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>3011,07</t>
+          <t>14424,29</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>4615</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>270</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>310</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>F31156151</t>
+          <t>F31175300</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>CASA MAESTRO</t>
+          <t>ETXALDEA</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>1985-05-20</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>ESNOTZ</t>
+          <t>ZABALCETA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>31697</t>
+          <t>31422</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>26962,24</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>5912</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>271</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>312</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>F31152846</t>
+          <t>F31174295</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>MENDI-TXOKO</t>
+          <t>FRUTAS RUIZ CALVILLO</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>1985-05-20</t>
+          <t>1986-05-05</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>RIPA</t>
+          <t>RIBAFORADA</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>PRINCIPE DE VIANA, 4</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>31799</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>43272,87</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>5925</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>272</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>760</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>F31152051</t>
+          <t>V71462550</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>ALCALDE-RUIZ</t>
+          <t>SAT VIVEROS OLEA DE RESPONSABILIDAD LIMITADA 760 NA</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>1985-05-31</t>
+          <t>2022-09-28</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>CORTES</t>
+          <t>FUNES-31360</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>LAS CADENAS, 12-1¬</t>
+          <t>PLAZA DE LOS AUROROS, Nº 3</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31360</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>9015,18</t>
-[...4 lines deleted...]
-          <t>5938</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>273</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>761</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>F31153505</t>
+          <t>V71468789</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>LAS VIÑAS</t>
+          <t>SAT MORIONES GOÑI DE RESPONSABILIDAD LIMITADA 761 NA</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>1985-05-31</t>
+          <t>2023-01-24</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>AIBAR</t>
+          <t>CARCASTILLO-31310</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>CALLE TUDELA, Nº 20</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>31460</t>
+          <t>31310</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>27045,54</t>
-[...4 lines deleted...]
-          <t>5945</t>
+          <t>6000,00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>274</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>762</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>F31153521</t>
+          <t>V71475057</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>EL PINAR</t>
+          <t>SAT ELITE DE RESPONSABILIDAD LIMITADA 762 NA</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>1985-06-20</t>
+          <t>2023-03-10</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>TABAR</t>
+          <t>CIRAUQUI-31131</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>CALLE MORONDOBA, Nº 8</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>31449</t>
+          <t>31131</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>31553,14</t>
-[...4 lines deleted...]
-          <t>5974</t>
+          <t>90000,00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>275</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>763</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>F31155237</t>
+          <t>V71472336</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>ARMENDARIZ</t>
+          <t>SAT VITA ET VINEA DE RESPONSABILIDAD LIMITADA 763 NA</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>1985-06-20</t>
+          <t>2023-03-14</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>NOAIN</t>
+          <t>ANDOSILLA</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>REAL, 12</t>
+          <t>C/ RAMÓN Y CAJAL, 62</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>31110</t>
+          <t>31261</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>61303,23</t>
-[...4 lines deleted...]
-          <t>5978</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>276</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>764</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>F31152556</t>
+          <t>V71484463</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>LOPERENA</t>
+          <t>SAT PEÑA EL MOLINO DE RESPONSABILIDAD LIMITADA 764 NA</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>1985-07-22</t>
+          <t>2023-06-22</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>TABAR</t>
+          <t>ORKOIEN</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>C/ SAN JUAN, Nº 10</t>
+          <t>POLIGONO INDUSTRIAL COMARCA 1, CALLE M Nº 15</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>31449</t>
+          <t>31160</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>3606,07</t>
-[...4 lines deleted...]
-          <t>6023</t>
+          <t>300,00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>277</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>765</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>F31155328</t>
+          <t>V71493134</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>BELMA</t>
+          <t>SAT TORRECILLA MARTINEZ DE RESPONSABILIDAD LIMITADA 765 NA</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>1985-07-22</t>
+          <t>2024-02-07</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>UHARTE</t>
+          <t>OTEIZA</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>ZUBIERTE, 65</t>
+          <t>C/ ERROTABIDEA, 6-1º A</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>31620</t>
+          <t>31250</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>4808,10</t>
-[...4 lines deleted...]
-          <t>6024</t>
+          <t>4500,00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>278</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>766</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>F31158579</t>
+          <t>V71496913</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>CONCEBAR</t>
+          <t>SAT LA TORCA DE RESPONSABILIDAD ILIMITADA 766 NA</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>1985-07-22</t>
+          <t>2024-02-12</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>ARRONIZ</t>
+          <t>GENEVILLA-31227</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>LA FUENTE, 16</t>
+          <t>CARRETERA LAZAGURRIA Nº 5 A</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>31243</t>
+          <t>31227</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>3606,07</t>
-[...4 lines deleted...]
-          <t>6027</t>
+          <t>369443,00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>279</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>767</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>F31153513</t>
+          <t>V71490213</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>GRANJA S. FCO. JAVIER</t>
+          <t>SAT OTAZU DE RESPONSABILIDAD LIMITADA 767 NA</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>1985-08-02</t>
+          <t>2024-02-22</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>SANGÜESA</t>
+          <t>MIRANDA DE ARGA-31253</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>CALLE DEHESA, Nº 16</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>31400</t>
+          <t>31253</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>21636,44</t>
-[...4 lines deleted...]
-          <t>6037</t>
+          <t>3300,00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>280</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>768</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>F31153133</t>
+          <t>V71511273</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>BORDONABA</t>
+          <t>SAT LOSBOR DE RESPONSABILIDAD LIMITADA 768 NA</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>1985-08-02</t>
+          <t>2024-08-27</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>BUÑUEL</t>
+          <t>CORTES-31530</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>GRAL. FRANCO, 67</t>
+          <t>CALLE DEL LAVADERO, Nº 5-1ºD</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>31540</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>18030,36</t>
-[...4 lines deleted...]
-          <t>6042</t>
+          <t>3300,00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>281</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>769</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>F31155575</t>
+          <t>V71498372</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>SECADERO SILVA-AGUAS</t>
+          <t>SAT BEROIZ DE RESPONSABILIDAD LIMITADA 769 NA</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>1985-09-03</t>
+          <t>2024-11-07</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>TRAIBUENAS</t>
+          <t>CASEDA-31490</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>SAN JUAN, 13</t>
+          <t>CALLE BAJADA SAN BLAS, Nº 22</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>31315</t>
+          <t>31490</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>60101,21</t>
-[...4 lines deleted...]
-          <t>6064</t>
+          <t>3300,00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>282</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>770</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>F31155542</t>
+          <t>V71523849</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>IBIRICU</t>
+          <t>SAT RIPAS Y CIA DE RESPONSABILIDAD LIMITADA  770  NA</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>1985-09-12</t>
+          <t>2025-04-03</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>SANTACARA</t>
+          <t>EL BUSTO</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>LA PAJA, S/N</t>
+          <t>C/ SAN ANDRES, nº 16</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>31314</t>
+          <t>31229</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>3606,07</t>
-[...4 lines deleted...]
-          <t>6077</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>283</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>771</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>F31155856</t>
+          <t>V71527535</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>ECHALECU</t>
+          <t>SAT EGIARRETA LIMITADA 771 NA</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>1985-09-20</t>
+          <t>2025-04-14</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>OLLACARIZQUETA</t>
+          <t>ETXEBERRI-ARAKIL</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>TEJERIA, S/N</t>
+          <t>CARRETERA MADOZ S/N EDIFICIO LACTURALE,</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>31193</t>
+          <t>31868</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>5409,11</t>
-[...4 lines deleted...]
-          <t>6102</t>
+          <t>4000,00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>284</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>772</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>F31158330</t>
+          <t>V71556286</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>EL RASO</t>
+          <t>AGROGANADERA CM SAT DE RESPONSABILIDAD LIMITADA 772 NA</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>1985-09-20</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>VALTIERRA</t>
+          <t>LARRAGA</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>CARRETERA BERBINZANA, Nº 7</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>31514</t>
+          <t>31251</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>18030,00</t>
-[...4 lines deleted...]
-          <t>6109</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>285</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>402</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>F31169204</t>
+          <t>F31127251</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>HERMANOS ZUBIRIA</t>
+          <t>SAN LUIS</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>1985-09-20</t>
+          <t>1987-07-23</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>CARCASTILLO</t>
+          <t>ETAYO</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Polígono San Juan 3, bloque 2</t>
+          <t>MAYOR, 18</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>31310</t>
+          <t>31281</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>6000,00</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>6112</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>286</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>403</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>F31155641</t>
+          <t>F31371974</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>PARTIPALLARES</t>
+          <t>ARRAMENDI</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>1985-10-31</t>
+          <t>1987-08-03</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>LARRAGA</t>
+          <t>ALDAZ DE ECHAVACOIZ</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>PARTIPALLARES, S/N</t>
+          <t>POLIGONO ARRAMENDI</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>31251</t>
+          <t>31892</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>6169</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>287</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>404</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>F31156581</t>
+          <t>F31198757</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>GRANJA SANTA ISABEL</t>
+          <t>EBRO</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>1985-10-31</t>
+          <t>1987-08-03</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>MURCHANTE</t>
+          <t>MUTILVA</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>P. VIRGEN LA CABEZA,14</t>
+          <t>POLIGONO INDUSTRIAL MUTILVA BAJA, CALLE E, 11, 2º A</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>31521</t>
+          <t>31192</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>277667,50</t>
+          <t>480820,00</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>6188</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>288</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>407</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>F31155880</t>
+          <t>F31219033</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>LARREAZA</t>
+          <t>SANTA BARBARA</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>1985-10-31</t>
+          <t>1987-09-29</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>GUIRGUILLANO</t>
-[...4 lines deleted...]
-          <t>COTO ORENDAIN Y ZABALA</t>
+          <t>ABARZUZA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>31291</t>
+          <t>31178</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
           <t>1803,04</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>6189</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>289</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>408</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>F31162456</t>
+          <t>F31202427</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>BARRANCO DE AGUA SALADA</t>
+          <t>AYARATE</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>1985-11-21</t>
+          <t>1987-09-29</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>VILLAFRANCA</t>
+          <t>LARRAONA</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>SANTA MARINA, Nº 14</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>31330</t>
+          <t>31270</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>1410,94</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>6207</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>290</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>409</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>F31157019</t>
+          <t>F31201700</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>EL TOMILLO</t>
+          <t>SANTA MARIA DEL PERDON</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>1985-11-28</t>
+          <t>1987-09-29</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>CADREITA</t>
-[...4 lines deleted...]
-          <t>SAN MIGUEL, 14</t>
+          <t>UNDIANO</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31190</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>3005,06</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>6220</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>291</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>410</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>F31157407</t>
+          <t>F31205412</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>ZAKARDI</t>
+          <t>COSCA</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>1985-11-28</t>
+          <t>1987-10-27</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>ARRUITZ</t>
+          <t>FITERO</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Caserio Zurguiñenea</t>
+          <t>NIENCEBAS, S/N</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>31878</t>
+          <t>31593</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>6310,63</t>
+          <t>1202,02</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>6226</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>292</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>411</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>F31156508</t>
+          <t>F31203938</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>KOLJEVI</t>
+          <t>JURIO TANCO</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>1985-11-28</t>
+          <t>1987-10-27</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>ARGUEDAS</t>
+          <t>MURILLO EL FRUTO</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>DEL VAL, S/N</t>
+          <t>MAGDALENA, S/N</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31313</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>14484,39</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>6233</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>293</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>412</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>F31157902</t>
+          <t>F31206881</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>OSTA</t>
+          <t>JARDILAN</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>1985-11-28</t>
+          <t>1987-12-02</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>BUÑUEL</t>
+          <t>PAMPLONA</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>NORTE, S/N</t>
-[...4 lines deleted...]
-          <t>31540</t>
+          <t>TORRALBA DEL RIO,1-5</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>3612,00</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>6239</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>294</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>413</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>F31164395</t>
+          <t>F31195951</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>GANADOS IRIBARREN</t>
+          <t>HUERTA DE PERALTA</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>1985-11-28</t>
+          <t>1987-12-02</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>REDIN</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>SAN ANDRES, 6</t>
+          <t>CTRA. ARLAS-MARCILLA KM 3,5</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>31482</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>2404,05</t>
+          <t>493428,25</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>6248</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>295</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>414</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>F31162266</t>
+          <t>F31207681</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>IRISARRI</t>
+          <t>MOROTOS</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>1985-12-11</t>
+          <t>1987-12-02</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>AÑEZCAR</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>SAN ANDRES, 17</t>
+          <t>JULIAN GAYARRE,12-1</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>31195</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>7212,15</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>6268</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>296</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>415</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>F31157464</t>
+          <t>F31206915</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>EL ESCOPAR</t>
+          <t>UTXUNEA</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>1985-12-11</t>
+          <t>1987-12-02</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>DONAMARIA</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>OLITE, S/N</t>
+          <t>CASA UTXUNEA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31750</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>3606,00</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>6277</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>297</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>417</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>F31175540</t>
+          <t>F31207277</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>ZIKARAYA</t>
+          <t>SARARTE</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>1985-12-11</t>
+          <t>1987-12-02</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>BURGUI</t>
+          <t>LACUNZA</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>MAYOR, S/N</t>
+          <t>URIZ 11</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>31412</t>
+          <t>31830</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>14424,29</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>6282</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>298</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>419</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>F31170608</t>
+          <t>F31209307</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>VALCALDERA</t>
+          <t>DOÑA JUANA</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>1985-12-20</t>
+          <t>1988-01-20</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>CADREITA</t>
+          <t>FIGAROL</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>ENCIERRO 9</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31311</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>1549,94</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>6309</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>299</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>420</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>F31164452</t>
+          <t>F31209083</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>MORANTE</t>
+          <t>LECUMBERRI</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>1985-12-23</t>
+          <t>1988-01-20</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>VILLAFRANCA</t>
+          <t>SADA</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>CUATRO ESQUINAS 1</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>31330</t>
+          <t>31491</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>2890,13</t>
+          <t>1081,82</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>6325</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>300</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>421</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>F31161086</t>
+          <t>F31208978</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>GANADERA SAN ANTON</t>
+          <t>RONCESVALLES ORREAGA</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>1985-01-21</t>
+          <t>1988-01-20</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>PERALTA</t>
-[...4 lines deleted...]
-          <t>Marques de Estella,4</t>
+          <t>ORREAGA/RONCESVALLES</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31650</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>14</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>346084,00</t>
+          <t>18764,88</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>6343</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>301</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>424</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>F31161300</t>
+          <t>F31143837</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>EL CALDERO</t>
+          <t>ENDINAVA</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>1986-01-21</t>
+          <t>1988-01-20</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>CORELLA</t>
+          <t>SARTAGUDA</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>MURO BAJO, 13</t>
+          <t>CAMINO LA PRESA S/N</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>31591</t>
+          <t>31589</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>1081,82</t>
+          <t>13222,27</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>6352</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>302</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>425</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>F31161607</t>
+          <t>F31212699</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>GARBIÑE</t>
+          <t>MONASTERIO DE FITERO</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>1986-01-21</t>
+          <t>1988-02-16</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>ESNOTZ</t>
+          <t>FITERO</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>SAN MARTIN, S/N</t>
+          <t>CALLE POZO, 16</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>31697</t>
+          <t>31593</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>3200,00</t>
+          <t>72121,45</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>6353</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>303</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>426</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>F31162803</t>
+          <t>F31212343</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>IZAGA</t>
+          <t>GARMENDI</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>1986-01-21</t>
+          <t>1988-02-23</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>ACOTAIN</t>
+          <t>TABAR</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>MAYOR, S/N</t>
+          <t>SAN JUAN, S/N</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>31481</t>
+          <t>31449</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>540,91</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>6356</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>304</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>427</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>F31162670</t>
+          <t>F31212640</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>LA MINA</t>
+          <t>ITURKAIZ</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>1986-01-28</t>
+          <t>1988-02-23</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>ESPARZA DE GALAR</t>
+          <t>BERUETE</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>CASA MICHETONEA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>31191</t>
+          <t>31866</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>5409,11</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>6403</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>305</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>428</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>F31177082</t>
+          <t>F31214729</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>LA TEJERIA</t>
+          <t>KOJUA</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-03-16</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>SANGÜESA</t>
+          <t>MILAGRO</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>AVDA. ARAGON, 45</t>
+          <t>ALMADIEROS, S/N</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>31400</t>
+          <t>31320</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>306</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>430</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>F31177090</t>
+          <t>F31218274</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>CESAR</t>
+          <t>ORDOÑEZ-FERNANDEZ</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-03-16</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>SANGÜESA</t>
+          <t>TORRES DEL RIO</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>AMADORES, 16</t>
+          <t>SAN ANDRES, 10</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>31400</t>
+          <t>31229</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>5409,11</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>307</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>432</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>F31164296</t>
+          <t>F31217912</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>OBANOS</t>
+          <t>URELINMEZ</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-04-21</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>MARCILLA</t>
+          <t>LINZOAIN</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>CARRETERA MARCILLA-VILLAFRANCA, KM. 2,8</t>
+          <t>LINZOAIN (VALLE ERRO)</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>31340</t>
+          <t>31696</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>108182,18</t>
+          <t>25242,51</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>308</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>434</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>F31177066</t>
+          <t>F31217292</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>FERNANDEZ DE PIEROLA</t>
+          <t>MIQUELEIZ</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-04-21</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>MENDAVIA</t>
+          <t>JAURRIETA</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>VISTA BELLA, 10</t>
+          <t>BAJA SN</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>31587</t>
+          <t>31691</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>901,52</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>309</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>435</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>F31217813</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>MORE-AGUA</t>
+          <t>MENDI</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-04-21</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>MURCHANTE</t>
+          <t>ECHARRI (ECHARRI)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>CONDE, 21</t>
+          <t>SAN ISIDRO, SN</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>31521</t>
+          <t>31174</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>4507,59</t>
+          <t>1202,02</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>310</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>436</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>F31177165</t>
+          <t>F31216245</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>CULTIVADORES DE ESPARRAGO</t>
+          <t>EAURTA</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-04-21</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>ARGUEDAS</t>
+          <t>JAURRIETA</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>REAL, 20</t>
+          <t>BAJA S/N</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31691</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>378,64</t>
+          <t>14500,00</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>311</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>437</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>F31173644</t>
+          <t>F31216807</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>EL CERRO</t>
+          <t>MENDITXURI-AUZPERRI</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-04-21</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>ZABALZA (IBARGOITI)</t>
+          <t>AURIZBERRI/ESPINAL</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>SAN BARTOLOME, SN</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>31472</t>
+          <t>31694</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>2404,05</t>
+          <t>2539,42</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>312</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>438</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>F31177025</t>
+          <t>F31217151</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>LOS BLANCOS</t>
+          <t>IRUHERRI</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-04-21</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>CORTES</t>
+          <t>ERRO</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>PIGNATELLI, 9 A</t>
+          <t>SAN ESTEBAN, SN</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31697</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>3005,06</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>313</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>440</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>F31173636</t>
+          <t>F31218753</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>ZARIGUALDIA</t>
+          <t>INVERPRAO</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-05-11</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>MURIETA</t>
+          <t>CARCAR</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>CALLE ZORKUNA 7, 2º IZDA.</t>
+          <t>PLAZUELA, 5</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>31280</t>
+          <t>31579</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>1081822,00</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>314</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>441</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>F31174014</t>
+          <t>F31219223</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>BEKO-ERROTOA</t>
+          <t>CORRAL NUEVO</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-05-11</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>LESAKA</t>
-[...4 lines deleted...]
-          <t>BARRIO FRAIN, S/N</t>
+          <t>AYEGUI</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>31770</t>
+          <t>31240</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>540,91</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>315</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>442</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>F31173362</t>
+          <t>V31217805</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>LOSA</t>
+          <t>OTXATE</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-05-11</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>GUERENDIAIN (ELORZ)</t>
+          <t>JAURRIETA</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>SAN JUAN, 2</t>
+          <t>LLANA, 16</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>31119</t>
+          <t>31691</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>316</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>443</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>F31174527</t>
+          <t>F31217904</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>MORAGA</t>
+          <t>BAIGURA</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-05-11</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>ARGUIÑARIZ</t>
+          <t>ABAURREA ALTA</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>CASA CHIQUIRRIN</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>31174</t>
+          <t>31692</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>450,76</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>317</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>444</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>V31170442</t>
+          <t>F31218126</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>ORDOÑEZ</t>
+          <t>SAN MARTIN-VILLANUEVA</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-05-11</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>BERIAIN</t>
+          <t>ESPARZA DE GALAR</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>SAN MARTIN, 20</t>
+          <t>MAYOR, 11</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>31191</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
           <t>1803,04</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>318</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>305</t>
+          <t>445</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>F31174212</t>
+          <t>F31217888</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>YEGUADA NAVARRA</t>
+          <t>LAGUNAK</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-05-11</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>ABAURREA ALTA</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>P. MARQUES VADILLO, 9 6¬</t>
+          <t>CASA JUANKO</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31692</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>319</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>446</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>F31177215</t>
+          <t>F31220270</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>PESTRIZ</t>
+          <t>GAZTELUZAR</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-06-14</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>BUÑUEL</t>
+          <t>ABAURREA ALTA</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>FINCA PESTRIZ</t>
+          <t>SAN PEDRO, 12</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>31540</t>
+          <t>31692</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>4207,08</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>320</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>447</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>F31173669</t>
+          <t>F31220635</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>EL VIVERO</t>
+          <t>ARRIBARGOI</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-06-14</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>VALTIERRA</t>
+          <t>ORBAITZETA</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>VALLE DE GOÑI, Nº 15</t>
+          <t>SAN PEDRO, S/N</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>31514</t>
+          <t>31670</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>2404,05</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>321</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>448</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>F31177314</t>
+          <t>F31221716</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>PINA HERMANOS</t>
+          <t>IBAIALDE</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-06-14</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>CADREITA</t>
+          <t>UHARTE</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>POLIGONO ARETA, S/N</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31620</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>322</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>309</t>
+          <t>449</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>F31174980</t>
+          <t>F31220718</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>AGR.CEREALISTA MONTEJURRA</t>
+          <t>AMATRIAIN-LORENTE</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-06-14</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>DICASTILLO</t>
+          <t>ANDOSILLA</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>VIRGEN DE LA CERCA, 11</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>31263</t>
+          <t>31261</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>14424,29</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>323</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>451</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>F31175300</t>
+          <t>F31221963</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>ETXALDEA</t>
+          <t>LA PEÑA</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-06-14</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>ZABALCETA</t>
+          <t>TAFALLA</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>LA PEÑA, 19</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>31422</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>3000,00</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>324</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>454</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>F31174295</t>
+          <t>F31220874</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>FRUTAS RUIZ CALVILLO</t>
+          <t>BIKAIN</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>1986-05-05</t>
+          <t>1988-06-14</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>RIBAFORADA</t>
+          <t>ETXARRI</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>PRINCIPE DE VIANA, 4</t>
+          <t>CASA ONGI</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31174</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>325</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>456</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>F31226566</t>
+          <t>F31221427</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>HIRUENA</t>
+          <t>LASA-ARMENDARIZ</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>1988-10-11</t>
+          <t>1988-06-14</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>ETXALEKU</t>
+          <t>GOÑI</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>SAN ESTEBAN, S/N</t>
+          <t>SAN ANTON, S/N</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>31869</t>
+          <t>31172</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
           <t>10818,22</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>326</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>457</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>F31227093</t>
+          <t>F31221146</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>PEREZ-MATEO</t>
+          <t>UGARTE</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>1988-10-11</t>
+          <t>1988-06-14</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>CARCAR</t>
+          <t>PUENTE LA REINA</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>DOROTEA, S/N</t>
+          <t>CERCO NUEVO, 45</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>31579</t>
+          <t>31100</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>327</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>458</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>F31226939</t>
+          <t>F31221500</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>EL PEPO</t>
+          <t>VIÑEDOS TIERRA ESTELLA</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>1988-10-11</t>
+          <t>1988-06-14</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>VILLAMAYOR DE MONJARD</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>CALLE HERMANOS PEREZ NIEVAS Nº 29 -2º A</t>
+          <t>SAN ANDRES,8</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31242</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>328</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>459</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>F31227911</t>
+          <t>F31225626</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>LA SOBEÑA</t>
+          <t>AVICOLA SANTA MARIA</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>1988-11-25</t>
+          <t>1988-07-27</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>AZAGRA</t>
+          <t>ARBIZU</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>NAVAS DE TOLOSA, 54</t>
+          <t>AVDA. PAMPLONA, 8</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>31560</t>
+          <t>31839</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>27045,54</t>
+          <t>3005,06</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>329</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>460</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>F31227309</t>
+          <t>F31222763</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>EL PRAO</t>
+          <t>ULZAMA</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>1988-11-25</t>
+          <t>1988-07-27</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>CARCASTILLO</t>
+          <t>ELTZABURU</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>GENERAL MOLA, S/N</t>
+          <t>SAN MARCELO, S/N</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>31310</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>19232,39</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>330</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>461</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>F31223118</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>BARANDIARAN</t>
+          <t>VALLARMEN</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>1988-10-25</t>
+          <t>1988-07-27</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>ETXARRI ARANAZ</t>
+          <t>MEANO</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>BARRIO DE LIZARRUSTI</t>
+          <t>SANTA MARIA, 30</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>31820</t>
+          <t>31</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>14424,29</t>
+          <t>360,61</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>331</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>462</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>F31229107</t>
+          <t>F31222854</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>LOREA</t>
+          <t>AMAIUR</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>1988-11-18</t>
+          <t>1988-07-27</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>AIBAR</t>
+          <t>MAYA DEL BAZTAN</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>SANTA MARIA, S/N</t>
+          <t>CASERIO ALEMANTONEA</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>31460</t>
+          <t>31715</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>8</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>105777,69</t>
+          <t>25242,51</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>332</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>463</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>F31229479</t>
+          <t>F31224579</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>PIONEROS</t>
+          <t>LA QUEMADA</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>1988-11-18</t>
+          <t>1988-07-27</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>FUSTIÑANA</t>
+          <t>CARCASTILLO</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>LUIS BEAUMONT, 8</t>
+          <t>IGLESIA, 6</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>31510</t>
+          <t>31310</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>3005,06</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>333</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>464</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>F31229982</t>
+          <t>V31224884</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>LA CHORROTA</t>
+          <t>CASA EZCURRA</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>1988-12-02</t>
+          <t>1988-09-05</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>MURILLO EL FRUTO</t>
+          <t>IZURDIAGA</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>SAN GREGORIO, S/N</t>
+          <t>SAN MIGUEL, 9</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>31313</t>
+          <t>31868</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>721,21</t>
+          <t>901,52</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>334</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>466</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>F31229750</t>
+          <t>F31225394</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>VISONDOR</t>
+          <t>BEKOETXE</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>1988-12-02</t>
+          <t>1988-09-05</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>IHABAR</t>
-[...4 lines deleted...]
-          <t>ARDANZARRETA, S/N</t>
+          <t>ARBIZU</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>31850</t>
+          <t>31839</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>68515,38</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>335</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>467</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>F31247653</t>
+          <t>F31225956</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>ARTIEDA</t>
+          <t>SAN GINES</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>1989-01-24</t>
+          <t>1988-09-05</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>AIBAR</t>
         </is>
       </c>
-      <c r="H336" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>31460</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>336</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>468</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>F31247661</t>
+          <t>F31225584</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>PALACIOS</t>
+          <t>IBARGOITI</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>1989-01-24</t>
+          <t>1988-09-05</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>MURILLO EL FRUTO</t>
-[...4 lines deleted...]
-          <t>CALVARIO, S/N</t>
+          <t>URBICAIN</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>31313</t>
+          <t>31421</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
           <t>901,52</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>337</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>470</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>F31234453</t>
+          <t>F31225022</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>GORA</t>
+          <t>LA CERCA</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>1989-01-24</t>
+          <t>1988-09-05</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>SALDIAS</t>
+          <t>RADA</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>CASA KOSKORRONEA</t>
+          <t>MONTEJURRA, 2</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>31747</t>
+          <t>31383</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
           <t>10818,22</t>
         </is>
       </c>
       <c r="L338" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>338</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>472</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>F31235013</t>
+          <t>F31226970</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>CUVI</t>
+          <t>VISONES MENDIA</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>1989-01-24</t>
+          <t>1988-10-11</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>MILAGRO</t>
+          <t>ARRONIZ</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>NAVAS DE TOLOSA, S/N</t>
+          <t>HOSPITAL, 3</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31243</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>36060,73</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>339</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>473</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>F31234693</t>
+          <t>F31226566</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>HERMANOS GOñI</t>
+          <t>HIRUENA</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>1989-02-01</t>
+          <t>1988-10-11</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>SAN VICENTE</t>
+          <t>ETXALEKU</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>MAYOR, 5</t>
+          <t>SAN ESTEBAN, S/N</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>31448</t>
+          <t>31869</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>14424,29</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>340</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>474</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>F31234818</t>
+          <t>F31227093</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>BOCI</t>
+          <t>PEREZ-MATEO</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>1989-02-01</t>
+          <t>1988-10-11</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>CORTES</t>
+          <t>CARCAR</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>PLAZA MAYOR, 1 - 1º IZDA.</t>
+          <t>DOROTEA, S/N</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31579</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
           <t>10818,22</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>341</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>475</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>F31237845</t>
+          <t>F31226939</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>MARTIXENIA</t>
+          <t>EL PEPO</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>1989-03-13</t>
+          <t>1988-10-11</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>ALCOZ</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>SAN ESTEBAN, 7</t>
+          <t>CALLE HERMANOS PEREZ NIEVAS Nº 29 -2º A</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>45075,91</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>342</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>476</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>F31243066</t>
+          <t>F31227911</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>GUILLEN</t>
+          <t>LA SOBEÑA</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>1989-03-13</t>
+          <t>1988-11-25</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>OLITE</t>
+          <t>AZAGRA</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>MERINDAD DE ULTRAPUERTOS 3, 1º DCHA.</t>
+          <t>NAVAS DE TOLOSA, 54</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31560</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>27045,54</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>343</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>477</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>F31237779</t>
+          <t>F31227309</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>LOS LLANOS</t>
+          <t>EL PRAO</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>1989-02-01</t>
+          <t>1988-11-25</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>MILAGRO</t>
+          <t>CARCASTILLO</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>PARAJE MONTE HONDO</t>
+          <t>GENERAL MOLA, S/N</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31310</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>344</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>498</t>
-[...4 lines deleted...]
-          <t>F31239049</t>
+          <t>478</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>NARBER</t>
+          <t>BARANDIARAN</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>1989-03-21</t>
+          <t>1988-10-25</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>EZCAROZ</t>
+          <t>ETXARRI ARANAZ</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>LA MAGDALENA, 1</t>
+          <t>BARRIO DE LIZARRUSTI</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>31690</t>
+          <t>31820</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>14424,29</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>345</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>479</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>F31238876</t>
+          <t>F31229107</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>COSECA</t>
+          <t>LOREA</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>1989-03-21</t>
+          <t>1988-11-18</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>VILLAFRANCA</t>
+          <t>AIBAR</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>CRA. PAMPLONA, 21</t>
+          <t>SANTA MARIA, S/N</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>31330</t>
+          <t>31460</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>105777,69</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>346</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>480</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>F31240211</t>
+          <t>F31229479</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>GAYARRE ARRONDO</t>
+          <t>PIONEROS</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>1989-03-21</t>
+          <t>1988-11-18</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>FUSTIÑANA</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>GENERAL MOLA, 34</t>
+          <t>LUIS BEAUMONT, 8</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>31510</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>347</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>481</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>F31238363</t>
+          <t>F31229982</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>SAN MIGUEL</t>
+          <t>LA CHORROTA</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>1989-03-21</t>
+          <t>1988-12-02</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>CADREITA</t>
+          <t>MURILLO EL FRUTO</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>GENERAL VARELA, 2</t>
+          <t>SAN GREGORIO, S/N</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31313</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>12621,25</t>
+          <t>721,21</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>348</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>482</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>F31239205</t>
+          <t>F31229750</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>URBI</t>
+          <t>VISONDOR</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>1989-03-21</t>
+          <t>1988-12-02</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>UHARTE</t>
+          <t>IHABAR</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>CRA. FRANCIA, KM. 5,4</t>
+          <t>ARDANZARRETA, S/N</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>31620</t>
+          <t>31850</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="L349" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>349</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>483</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>F31240468</t>
+          <t>F31247653</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>ESTADO DE BUENAMAISON</t>
+          <t>ARTIEDA</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>1989-04-12</t>
+          <t>1989-01-24</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>AIBAR</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>CUESTA ESTACION, 10-4º</t>
+          <t>ARRABAL, S/N</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31460</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>72120,00</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>350</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>484</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>F31240161</t>
+          <t>F31247661</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>SIERRA DE PERALTA</t>
+          <t>PALACIOS</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>1989-04-12</t>
+          <t>1989-01-24</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>MURILLO EL FRUTO</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>AVDA. DE LEIZAUR, 3</t>
+          <t>CALVARIO, S/N</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31313</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>901,52</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>351</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>486</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>F31247687</t>
+          <t>F31234453</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>SOTO NUEVO</t>
+          <t>GORA</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>1989-04-20</t>
+          <t>1989-01-24</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>SAN ADRIAN</t>
+          <t>SALDIAS</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>OP. PARROQUIALES, 15</t>
+          <t>CASA KOSKORRONEA</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31747</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>57697,16</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>352</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>488</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>F31244395</t>
+          <t>F31235013</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>LIZARRALDE</t>
+          <t>CUVI</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>1989-05-17</t>
+          <t>1989-01-24</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>ZIORDIA</t>
+          <t>MILAGRO</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>SANTA LUCIA, S/N</t>
+          <t>NAVAS DE TOLOSA, S/N</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>31809</t>
+          <t>31320</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>353</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>490</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>F31243660</t>
+          <t>F31234693</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>IRICIBAR</t>
+          <t>HERMANOS GOñI</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>1989-05-17</t>
+          <t>1989-02-01</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>LABIANO</t>
+          <t>SAN VICENTE</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>MENDIKOA, 1</t>
+          <t>MAYOR, 5</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>31192</t>
+          <t>31448</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>14424,29</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>354</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>492</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>F3121252</t>
+          <t>F31234818</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>LUR-BELTZ</t>
+          <t>BOCI</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>1989-05-17</t>
+          <t>1989-02-01</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>ARDANAZ DE IZAGAONDOA</t>
+          <t>CORTES</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>CASA ZUGARRONDO</t>
+          <t>PLAZA MAYOR, 1 - 1º IZDA.</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>31421</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>126212,54</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>355</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>494</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>F31244197</t>
+          <t>F31237845</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>SAN FRANCISCO</t>
+          <t>MARTIXENIA</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>1989-05-17</t>
+          <t>1989-03-13</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>MILAGRO</t>
+          <t>ALCOZ</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>SARASATE, 1</t>
+          <t>SAN ESTEBAN, 7</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J356" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>72121,45</t>
+          <t>45075,91</t>
         </is>
       </c>
       <c r="L356" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>356</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>516</t>
+          <t>495</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>F31243652</t>
+          <t>F31243066</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>ECHARTE BIURRUN</t>
+          <t>GUILLEN</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>1989-05-17</t>
+          <t>1989-03-13</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>TAJONAR</t>
+          <t>OLITE</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>LA FUENTE, 9</t>
+          <t>MERINDAD DE ULTRAPUERTOS 3, 1º DCHA.</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>31192</t>
+          <t>31390</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>3000,00</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>357</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>517</t>
+          <t>497</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>F31247430</t>
+          <t>F31237779</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>LA BIONA</t>
+          <t>LOS LLANOS</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>1989-06-21</t>
+          <t>1989-02-01</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>MARCILLA</t>
+          <t>MILAGRO</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>ANA DE VELASCO, 6</t>
+          <t>PARAJE MONTE HONDO</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>31340</t>
+          <t>31320</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>358</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>498</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>F31251721</t>
+          <t>F31239049</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>VIñEDOS BIDARTEA</t>
+          <t>NARBER</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>1989-07-11</t>
+          <t>1989-03-21</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>AÑORBE</t>
+          <t>EZCAROZ</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>MAYOR, S/N</t>
+          <t>LA MAGDALENA, 1</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>31154</t>
+          <t>31690</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>721,20</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L359" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>359</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>499</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>F31251713</t>
+          <t>F31238876</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>VIÑEDOS NEQUEAS</t>
+          <t>COSECA</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>1989-07-11</t>
+          <t>1989-03-21</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>AÑORBE</t>
+          <t>VILLAFRANCA</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>CALLE MAYOR S/N</t>
+          <t>CRA. PAMPLONA, 21</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>31154</t>
+          <t>31330</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>117373,00</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L360" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
         <v>360</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>500</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>F31249295</t>
+          <t>F31240211</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>RAMORENA</t>
+          <t>GAYARRE ARRONDO</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>1989-08-02</t>
+          <t>1989-03-21</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>ARIZU</t>
+          <t>FUSTIÑANA</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>CASA RAMORENA</t>
+          <t>GENERAL MOLA, 34</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>31798</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>9616,19</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>361</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>501</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>F31253263</t>
+          <t>F31238363</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>AITA TA SEMIAK</t>
+          <t>SAN MIGUEL</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>1989-11-09</t>
+          <t>1989-03-21</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>LARRAINTZAR</t>
+          <t>CADREITA</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>SAN PEDRO, S/N</t>
+          <t>GENERAL VARELA, 2</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>12621,25</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
         <v>362</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>502</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>F31255045</t>
+          <t>F31239205</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>LAS FOYAS</t>
+          <t>URBI</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>1989-11-09</t>
+          <t>1989-03-21</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>CORELLA</t>
+          <t>UHARTE</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>MERCED, 24</t>
+          <t>CRA. FRANCIA, KM. 5,4</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>31591</t>
+          <t>31620</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n">
         <v>363</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>505</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>F31240468</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>HNOS. SANCHEZ</t>
+          <t>ESTADO DE BUENAMAISON</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>1989-11-23</t>
+          <t>1989-04-12</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>CORNELIO ARELLANO, 9</t>
+          <t>CUESTA ESTACION, 10-4º</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>72120,00</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n">
         <v>364</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>506</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>F31257413</t>
+          <t>F31240161</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>LA BALSA</t>
+          <t>SIERRA DE PERALTA</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>1989-12-05</t>
+          <t>1989-04-12</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>CADREITA</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>CALLE ARENAL, Nº 7</t>
+          <t>AVDA. DE LEIZAUR, 3</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J365" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>13784,62</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n">
         <v>365</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>529</t>
+          <t>509</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>F31255763</t>
+          <t>F31247687</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>S.A.M.E.C.</t>
+          <t>SOTO NUEVO</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>1989-12-19</t>
+          <t>1989-04-20</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>SAN ADRIAN</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>PASEO DE CAPUCHINAS, 3</t>
+          <t>OP. PARROQUIALES, 15</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>57697,16</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n">
         <v>366</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>510</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>F31244395</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>LARBERO</t>
+          <t>LIZARRALDE</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>1990-02-15</t>
+          <t>1989-05-17</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>UITZI</t>
+          <t>ZIORDIA</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>CASA MARTINPERENEA</t>
+          <t>SANTA LUCIA, S/N</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>31877</t>
+          <t>31809</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n">
         <v>367</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>512</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>F31263866</t>
+          <t>F31243660</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>SAN SATURNINO</t>
+          <t>IRICIBAR</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>1990-03-07</t>
+          <t>1989-05-17</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>PAMPLONA</t>
+          <t>LABIANO</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>AVDA. ZARAGOZA, 21-1º</t>
+          <t>MENDIKOA, 1</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>31192</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>450,76</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n">
         <v>368</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>513</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>F31266752</t>
+          <t>F3121252</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>LOS CARTUCHOS</t>
+          <t>LUR-BELTZ</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>1990-05-08</t>
+          <t>1989-05-17</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>CADREITA</t>
+          <t>ARDANAZ DE IZAGAONDOA</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>QUEIPO DE LLANO, 43</t>
+          <t>CASA ZUGARRONDO</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>31515</t>
+          <t>31421</t>
         </is>
       </c>
       <c r="J369" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>8420,18</t>
+          <t>126212,54</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="n">
         <v>369</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>514</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>F31269608</t>
+          <t>F31244197</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>NOLANAHI</t>
+          <t>SAN FRANCISCO</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>1990-05-30</t>
+          <t>1989-05-17</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>LIZASO</t>
+          <t>MILAGRO</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>SAN SIMON, S/N</t>
+          <t>SARASATE, 1</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>31799</t>
+          <t>31320</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>72121,45</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n">
         <v>370</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>516</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>F31272354</t>
+          <t>F31243652</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>IRUBIDE</t>
+          <t>ECHARTE BIURRUN</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>1990-06-20</t>
+          <t>1989-05-17</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>GARRALDA</t>
+          <t>TAJONAR</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>SAN JUAN, S/N</t>
+          <t>LA FUENTE, 9</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>31693</t>
+          <t>31192</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>2704,55</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n">
         <v>371</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>517</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>F31293400</t>
+          <t>F31247430</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>SAN ANTONIO</t>
+          <t>LA BIONA</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>1990-09-26</t>
+          <t>1989-06-21</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>BARGOTA</t>
+          <t>MARCILLA</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>NUEVA, 20</t>
+          <t>ANA DE VELASCO, 6</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>31229</t>
+          <t>31340</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>721,21</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n">
         <v>372</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>543</t>
+          <t>518</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>F31287220</t>
+          <t>F31251721</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>ERRARTEA</t>
+          <t>VIñEDOS BIDARTEA</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>1990-10-15</t>
+          <t>1989-07-11</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>EZCAROZ</t>
+          <t>AÑORBE</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>ROCHAPEA, 15</t>
+          <t>MAYOR, S/N</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>31690</t>
+          <t>31154</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>721,20</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n">
         <v>373</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>544</t>
+          <t>519</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>F31315237</t>
+          <t>F31251713</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>IZIA</t>
+          <t>VIÑEDOS NEQUEAS</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>1991-02-15</t>
+          <t>1989-07-11</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>ITOIZ</t>
+          <t>AÑORBE</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>CALLE MAYOR S/N</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>31438</t>
+          <t>31154</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>35</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>117373,00</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n">
         <v>374</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>545</t>
+          <t>520</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>F31325228</t>
+          <t>F31249295</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>IRIBURIA</t>
+          <t>RAMORENA</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>1991-03-05</t>
+          <t>1989-08-02</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>GARDE</t>
+          <t>ARIZU</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>BARRIO IRIBURIA</t>
+          <t>CASA RAMORENA</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>31414</t>
+          <t>31798</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>45075,91</t>
+          <t>9616,19</t>
         </is>
       </c>
       <c r="L375" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
         <v>375</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>524</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>F31333446</t>
+          <t>F31253263</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>FINCA EL PLANO</t>
+          <t>AITA TA SEMIAK</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>1991-03-12</t>
+          <t>1989-11-09</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>SAN ADRIAN</t>
+          <t>LARRAINTZAR</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>AVDA. CELSO MUERZA,S/N</t>
+          <t>SAN PEDRO, S/N</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>2404,48</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L376" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
         <v>376</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>525</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>F31359003</t>
+          <t>F31255045</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>VIRGEN DEL ROBLEDO</t>
+          <t>LAS FOYAS</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>1991-08-05</t>
+          <t>1989-11-09</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>UBAGO</t>
+          <t>CORELLA</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>MERCED, 24</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>31219</t>
+          <t>31591</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
         <v>377</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>548</t>
-[...4 lines deleted...]
-          <t>F31383896</t>
+          <t>526</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>DOMINGUEZ-TERES</t>
+          <t>HNOS. SANCHEZ</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>1992-02-18</t>
+          <t>1989-11-23</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>FUNES</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>PORTEGADO, 1</t>
+          <t>CORNELIO ARELLANO, 9</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>31360</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>13895,40</t>
+          <t>18030,36</t>
         </is>
       </c>
       <c r="L378" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
         <v>378</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>527</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>F31421407</t>
+          <t>F31257413</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>SERVIAGRO</t>
+          <t>LA BALSA</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>1992-05-09</t>
+          <t>1989-12-05</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>OLITE</t>
+          <t>CADREITA</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>CALLE CATALAIN 9</t>
+          <t>CALLE ARENAL, Nº 7</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>48000,00</t>
+          <t>13784,62</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>379</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>402</t>
+          <t>529</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>F31127251</t>
+          <t>F31255763</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>SAN LUIS</t>
+          <t>S.A.M.E.C.</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>1987-07-23</t>
+          <t>1989-12-19</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>ETAYO</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>MAYOR, 18</t>
+          <t>PASEO DE CAPUCHINAS, 3</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>31281</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>6000,00</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L380" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>380</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>403</t>
-[...4 lines deleted...]
-          <t>F31371974</t>
+          <t>532</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>ARRAMENDI</t>
+          <t>LARBERO</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>1987-08-03</t>
+          <t>1990-02-15</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>ALDAZ DE ECHAVACOIZ</t>
+          <t>UITZI</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>POLIGONO ARRAMENDI</t>
+          <t>CASA MARTINPERENEA</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>31892</t>
+          <t>31877</t>
         </is>
       </c>
       <c r="J381" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L381" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n">
         <v>381</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>534</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>F31198757</t>
+          <t>F31263866</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>EBRO</t>
+          <t>SAN SATURNINO</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>1987-08-03</t>
+          <t>1990-03-07</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>MUTILVA</t>
+          <t>PAMPLONA</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>POLIGONO INDUSTRIAL MUTILVA BAJA, CALLE E, 11, 2º A</t>
-[...4 lines deleted...]
-          <t>31192</t>
+          <t>AVDA. ZARAGOZA, 21-1º</t>
         </is>
       </c>
       <c r="J382" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>480820,00</t>
+          <t>450,76</t>
         </is>
       </c>
       <c r="L382" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n">
         <v>382</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>536</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>F31219033</t>
+          <t>F31266752</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>SANTA BARBARA</t>
+          <t>LOS CARTUCHOS</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>1987-09-29</t>
+          <t>1990-05-08</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>ABARZUZA</t>
+          <t>CADREITA</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>QUEIPO DE LLANO, 43</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>31178</t>
+          <t>31515</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>8420,18</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="n">
         <v>383</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>408</t>
+          <t>538</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>F31202427</t>
+          <t>F31269608</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>AYARATE</t>
+          <t>NOLANAHI</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>1987-09-29</t>
+          <t>1990-05-30</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>LARRAONA</t>
+          <t>LIZASO</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>SANTA MARINA, Nº 14</t>
+          <t>SAN SIMON, S/N</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>31270</t>
+          <t>31799</t>
         </is>
       </c>
       <c r="J384" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
           <t>10818,22</t>
         </is>
       </c>
       <c r="L384" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n">
         <v>384</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>409</t>
+          <t>540</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>F31201700</t>
+          <t>F31272354</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>SANTA MARIA DEL PERDON</t>
+          <t>IRUBIDE</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>1987-09-29</t>
+          <t>1990-06-20</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>UNDIANO</t>
+          <t>GARRALDA</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>SAN JUAN, S/N</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>31190</t>
+          <t>31693</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>2704,55</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n">
         <v>385</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>542</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>F31205412</t>
+          <t>F31293400</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>COSCA</t>
+          <t>SAN ANTONIO</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>1987-10-27</t>
+          <t>1990-09-26</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>FITERO</t>
+          <t>BARGOTA</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>NIENCEBAS, S/N</t>
+          <t>NUEVA, 20</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>31593</t>
+          <t>31229</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>1202,02</t>
+          <t>721,21</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n">
         <v>386</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>543</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>F31203938</t>
+          <t>F31287220</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>JURIO TANCO</t>
+          <t>ERRARTEA</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>1987-10-27</t>
+          <t>1990-10-15</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>MURILLO EL FRUTO</t>
+          <t>EZCAROZ</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>MAGDALENA, S/N</t>
+          <t>ROCHAPEA, 15</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>31313</t>
+          <t>31690</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>14484,39</t>
+          <t>10818,22</t>
         </is>
       </c>
       <c r="L387" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n">
         <v>387</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>544</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>F31206881</t>
+          <t>F31315237</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>JARDILAN</t>
+          <t>IZIA</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>1987-12-02</t>
+          <t>1991-02-15</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>PAMPLONA</t>
-[...4 lines deleted...]
-          <t>TORRALBA DEL RIO,1-5</t>
+          <t>ITOIZ</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>31438</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n">
         <v>388</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>413</t>
+          <t>545</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>F31195951</t>
+          <t>F31325228</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>HUERTA DE PERALTA</t>
+          <t>IRIBURIA</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>1987-12-02</t>
+          <t>1991-03-05</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>GARDE</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>CTRA. ARLAS-MARCILLA KM 3,5</t>
+          <t>BARRIO IRIBURIA</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31414</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>493428,25</t>
+          <t>45075,91</t>
         </is>
       </c>
       <c r="L389" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
         <v>389</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>414</t>
+          <t>546</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>F31207681</t>
+          <t>F31333446</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>MOROTOS</t>
+          <t>FINCA EL PLANO</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>1987-12-02</t>
+          <t>1991-03-12</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>SAN ADRIAN</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>JULIAN GAYARRE,12-1</t>
+          <t>AVDA. CELSO MUERZA,S/N</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>7212,15</t>
+          <t>2404,48</t>
         </is>
       </c>
       <c r="L390" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>390</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>547</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>F31206915</t>
+          <t>F31359003</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>UTXUNEA</t>
+          <t>VIRGEN DEL ROBLEDO</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>1987-12-02</t>
+          <t>1991-08-05</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>DONAMARIA</t>
-[...4 lines deleted...]
-          <t>CASA UTXUNEA</t>
+          <t>UBAGO</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>31750</t>
+          <t>31219</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L391" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>391</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>548</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>F31207277</t>
+          <t>F31383896</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>SARARTE</t>
+          <t>DOMINGUEZ-TERES</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>1987-12-02</t>
+          <t>1992-02-18</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>LACUNZA</t>
+          <t>FUNES</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>URIZ 11</t>
+          <t>PORTEGADO, 1</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>31830</t>
+          <t>31360</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>14424,29</t>
+          <t>13895,40</t>
         </is>
       </c>
       <c r="L392" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>392</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>549</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>F31209307</t>
+          <t>F31421407</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>DOÑA JUANA</t>
+          <t>SERVIAGRO</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>1988-01-20</t>
+          <t>1992-05-09</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>FIGAROL</t>
+          <t>OLITE</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>ENCIERRO 9</t>
+          <t>CALLE CATALAIN 9</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>31311</t>
+          <t>31390</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>48000,00</t>
         </is>
       </c>
       <c r="L393" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>393</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>119</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>F31209083</t>
+          <t>F31128416</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>LECUMBERRI</t>
+          <t>HNOS. CABODEVILLA</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>1988-01-20</t>
+          <t>1982-09-30</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>SADA</t>
+          <t>TABAR</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>CUATRO ESQUINAS 1</t>
+          <t>MAYOR, S/N</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>31491</t>
+          <t>31449</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>1081,82</t>
+          <t>601,01</t>
         </is>
       </c>
       <c r="L394" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2403</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>394</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>120</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>F31208978</t>
+          <t>F31099740</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>RONCESVALLES ORREAGA</t>
+          <t>GONZALEZ PERCAZ</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>1988-01-20</t>
+          <t>1982-10-06</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>ORREAGA/RONCESVALLES</t>
+          <t>ZIORDIA</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>SANTA MARIA, S/N</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>31650</t>
+          <t>31809</t>
         </is>
       </c>
       <c r="J395" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>18764,88</t>
+          <t>5409,11</t>
         </is>
       </c>
       <c r="L395" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2799</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>395</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>424</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>F31143837</t>
+          <t>F31212905</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>ENDINAVA</t>
+          <t>SANTA URSULA</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>1988-01-20</t>
+          <t>1982-10-07</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>SARTAGUDA</t>
+          <t>MURILLO EL FRUTO</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>CAMINO LA PRESA S/N</t>
+          <t>MAYOR, S/N</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>31589</t>
+          <t>31313</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>13222,27</t>
+          <t>27045,54</t>
         </is>
       </c>
       <c r="L396" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2846</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>396</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>425</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>F31212699</t>
+          <t>F31020753</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>MONASTERIO DE FITERO</t>
+          <t>SAN BLAS</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>1988-02-16</t>
+          <t>1982-10-15</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>FITERO</t>
+          <t>RIBAFORADA</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>CALLE POZO, 16</t>
+          <t>CARLOS III, 23</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>31593</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>72121,45</t>
+          <t>7212,15</t>
         </is>
       </c>
       <c r="L397" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2953</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>397</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>426</t>
-[...4 lines deleted...]
-          <t>F31212343</t>
+          <t>124</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>GARMENDI</t>
+          <t>ZUGORDIA</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>1988-02-23</t>
+          <t>1982-10-15</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>TABAR</t>
-[...4 lines deleted...]
-          <t>SAN JUAN, S/N</t>
+          <t>VIDAURRE</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>31449</t>
+          <t>31176</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>540,91</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L398" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2957</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n">
         <v>398</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>F31212640</t>
+          <t>F31100209</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>ITURKAIZ</t>
+          <t>LA LANDA</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>1988-02-23</t>
+          <t>1982-10-15</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>BERUETE</t>
+          <t>PAMPLONA</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>CASA MICHETONEA</t>
+          <t>calle Navarro Villoslada, nº1, 3º derecha</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>31866</t>
+          <t>31003</t>
         </is>
       </c>
       <c r="J399" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>5409,11</t>
+          <t>120202,42</t>
         </is>
       </c>
       <c r="L399" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2958</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="n">
         <v>399</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>F31214729</t>
+          <t>F31099757</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>KOJUA</t>
+          <t>ERROTALDEA</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>1988-03-16</t>
+          <t>1982-10-15</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>MILAGRO</t>
-[...4 lines deleted...]
-          <t>ALMADIEROS, S/N</t>
+          <t>ILARREGUI</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L400" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2959</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="n">
         <v>400</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>128</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>F31218274</t>
+          <t>F31078090</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>ORDOÑEZ-FERNANDEZ</t>
+          <t>SAT 3206 GARCIA 128 NA DE RESPONSABILIDAD LIMITADA</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>1988-03-16</t>
+          <t>1982-10-22</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>TORRES DEL RIO</t>
+          <t>MURCHANTE</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>SAN ANDRES, 10</t>
+          <t>CALLE RADA, Nº 16 A</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>31229</t>
+          <t>31521</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>160000,00</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3206</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="n">
         <v>401</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>432</t>
+          <t>130</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>F31217912</t>
+          <t>F31170954</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>URELINMEZ</t>
+          <t>SOTOA</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>1988-04-21</t>
+          <t>1982-10-22</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>LINZOAIN</t>
-[...4 lines deleted...]
-          <t>LINZOAIN (VALLE ERRO)</t>
+          <t>ALCOZ</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>31696</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>25242,51</t>
+          <t>5409,11</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3208</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="n">
         <v>402</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>F31217292</t>
+          <t>F31141658</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>MIQUELEIZ</t>
+          <t>SAN ANTON</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>1988-04-21</t>
+          <t>1982-10-22</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>JAURRIETA</t>
+          <t>BUÑUEL</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>BAJA SN</t>
+          <t>CRA. RIBAFORADA, S/N</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>31691</t>
+          <t>31540</t>
         </is>
       </c>
       <c r="J403" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>7212,15</t>
         </is>
       </c>
       <c r="L403" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3215</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="n">
         <v>403</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>435</t>
-[...4 lines deleted...]
-          <t>F31217813</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>MENDI</t>
+          <t>LAS ERAS</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>1988-04-21</t>
+          <t>1982-10-22</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>ECHARRI (ECHARRI)</t>
+          <t>SESMA</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>SAN ISIDRO, SN</t>
+          <t>CRA. LOS ARCOS, 15</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>31174</t>
+          <t>31293</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>1202,02</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L404" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3217</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="n">
         <v>404</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>436</t>
-[...4 lines deleted...]
-          <t>F31216245</t>
+          <t>134</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>EAURTA</t>
+          <t>SAN SALVADOR</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>1988-04-21</t>
+          <t>1982-10-22</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>JAURRIETA</t>
+          <t>CARCASTILLO</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>BAJA S/N</t>
+          <t>PL. DE LA IGLESIA, S/N</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>31691</t>
+          <t>31310</t>
         </is>
       </c>
       <c r="J405" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>14500,00</t>
+          <t>173031,38</t>
         </is>
       </c>
       <c r="L405" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3246</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="n">
         <v>405</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>437</t>
-[...4 lines deleted...]
-          <t>F31216807</t>
+          <t>135</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>MENDITXURI-AUZPERRI</t>
+          <t>ZALDUZPIA</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>1988-04-21</t>
+          <t>1982-10-22</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>AURIZBERRI/ESPINAL</t>
-[...4 lines deleted...]
-          <t>SAN BARTOLOME, SN</t>
+          <t>SALINAS DE ORO</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>31694</t>
+          <t>31175</t>
         </is>
       </c>
       <c r="J406" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>2539,42</t>
+          <t>15025,30</t>
         </is>
       </c>
       <c r="L406" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3260</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="n">
         <v>406</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>438</t>
-[...4 lines deleted...]
-          <t>F31217151</t>
+          <t>136</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>IRUHERRI</t>
+          <t>ARGA</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>1988-04-21</t>
+          <t>1982-10-22</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>ERRO</t>
+          <t>LARRAGA</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>SAN ESTEBAN, SN</t>
+          <t>PL. AYUNTAMIENTO, S/N</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>31697</t>
+          <t>31251</t>
         </is>
       </c>
       <c r="J407" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>180</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>1370,31</t>
         </is>
       </c>
       <c r="L407" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3335</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="n">
         <v>407</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>440</t>
-[...4 lines deleted...]
-          <t>F31218753</t>
+          <t>2</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>INVERPRAO</t>
+          <t>SANTA ENGRACIA</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>1988-05-11</t>
+          <t>1982-02-24</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>CARCAR</t>
+          <t>RIBAFORADA</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>PLAZUELA, 5</t>
+          <t>SAN FERMIN, 15</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>31579</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="J408" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>1081822,00</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L408" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>92</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="n">
         <v>408</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>441</t>
+          <t>3</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>F31219223</t>
+          <t>F31111776</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>CORRAL NUEVO</t>
+          <t>BERRUETA</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>1988-05-11</t>
+          <t>1982-02-26</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>AYEGUI</t>
+          <t>ETXARRI ARANAZ</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>CASERIO BERRUETA</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>31240</t>
+          <t>31820</t>
         </is>
       </c>
       <c r="J409" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>10</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>3005,06</t>
         </is>
       </c>
       <c r="L409" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>108</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="n">
         <v>409</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>4</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>V31217805</t>
+          <t>F31118557</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>OTXATE</t>
+          <t>ALAIZA</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>1988-05-11</t>
+          <t>1982-02-26</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>JAURRIETA</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>LLANA, 16</t>
+          <t>PRINCIPE DE VIANA, 3</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>31691</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>1202,02</t>
         </is>
       </c>
       <c r="L410" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="n">
         <v>410</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>6</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>F31217904</t>
+          <t>F31111693</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>BAIGURA</t>
+          <t>SARDA</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>1988-05-11</t>
+          <t>1982-03-12</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>ABAURREA ALTA</t>
+          <t>LERIN</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>CASA CHIQUIRRIN</t>
+          <t>Ctra. San Adrián Estella, Km. 27</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>31692</t>
+          <t>31260</t>
         </is>
       </c>
       <c r="J411" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>53369,87</t>
         </is>
       </c>
       <c r="L411" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>204</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="n">
         <v>411</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>444</t>
-[...4 lines deleted...]
-          <t>F31218126</t>
+          <t>7</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>SAN MARTIN-VILLANUEVA</t>
+          <t>SAN BARTOLOME</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>1988-05-11</t>
+          <t>1982-03-31</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>ESPARZA DE GALAR</t>
-[...4 lines deleted...]
-          <t>MAYOR, 11</t>
+          <t>ARTAJONA</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>31191</t>
+          <t>31140</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>37</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>222,37</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>212</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="n">
         <v>412</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>8</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>F31217888</t>
+          <t>B31657828</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>LAGUNAK</t>
+          <t>EL CERCO</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>1988-05-11</t>
+          <t>1982-03-31</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>ABAURREA ALTA</t>
+          <t>ARTAJONA</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>CASA JUANKO</t>
+          <t>HOSPITAL, S/N</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>31692</t>
+          <t>31140</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>58</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>348,59</t>
         </is>
       </c>
       <c r="L413" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>213</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="n">
         <v>413</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>9</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>F31220270</t>
+          <t>F31020365</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>GAZTELUZAR</t>
+          <t>MENDIGORRIA</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>1988-06-14</t>
+          <t>1982-03-31</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>ABAURREA ALTA</t>
+          <t>MENDIGORRIA</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>SAN PEDRO, 12</t>
+          <t>SANTA MARIA, 4</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>31692</t>
+          <t>31150</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>50</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>288,49</t>
         </is>
       </c>
       <c r="L414" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>214</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="n">
         <v>414</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>447</t>
-[...4 lines deleted...]
-          <t>F31220635</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>ARRIBARGOI</t>
+          <t>EL SOTO</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>1988-06-14</t>
+          <t>1982-04-05</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>ORBAITZETA</t>
+          <t>BERBINZANA</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>SAN PEDRO, S/N</t>
+          <t>BAJA, S/N</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>31670</t>
+          <t>31252</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>31</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>186,31</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>224</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="n">
         <v>415</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>448</t>
-[...4 lines deleted...]
-          <t>F31221716</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>IBAIALDE</t>
+          <t>IBERREKA</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>1988-06-14</t>
+          <t>1982-04-22</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>UHARTE</t>
+          <t>GARRALDA</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>POLIGONO ARETA, S/N</t>
+          <t>E. AROSTEGUI, 1</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>31620</t>
+          <t>31693</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>5048,50</t>
         </is>
       </c>
       <c r="L416" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>286</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="n">
         <v>416</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>13</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>F31220718</t>
+          <t>F31123417</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>AMATRIAIN-LORENTE</t>
+          <t>EL CAMPILLO</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>1988-06-14</t>
+          <t>1982-04-22</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>ANDOSILLA</t>
+          <t>MARCILLA</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>VIRGEN DE LA CERCA, 11</t>
+          <t>D. PEDRO I, 19</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>31261</t>
+          <t>31340</t>
         </is>
       </c>
       <c r="J417" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>7212,15</t>
         </is>
       </c>
       <c r="L417" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>287</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="n">
         <v>417</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>15</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>F31221963</t>
+          <t>F31065717</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>LA PEÑA</t>
+          <t>SARBIL</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>1988-06-14</t>
+          <t>1982-04-22</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>TAFALLA</t>
+          <t>ETXAURI</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>LA PEÑA, 19</t>
+          <t>FINCA SARBIL-ECHAURI</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31174</t>
         </is>
       </c>
       <c r="J418" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>32400,00</t>
         </is>
       </c>
       <c r="L418" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>289</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="n">
         <v>418</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>454</t>
-[...4 lines deleted...]
-          <t>F31220874</t>
+          <t>16</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>BIKAIN</t>
+          <t>LA MAQUINA</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>1988-06-14</t>
+          <t>1982-04-22</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>ETXARRI</t>
+          <t>CORTES</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>CASA ONGI</t>
+          <t>PL. DUQUES MIRANDA</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>31174</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>11</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>7813,16</t>
         </is>
       </c>
       <c r="L419" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>290</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="n">
         <v>419</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>456</t>
+          <t>18</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>F31221427</t>
+          <t>F31139140</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>LASA-ARMENDARIZ</t>
+          <t>LOS HUERTOS</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>1988-06-14</t>
+          <t>1982-04-22</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>GOÑI</t>
+          <t>LERIN</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>SAN ANTON, S/N</t>
+          <t>MAYOR, S/N</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>31172</t>
+          <t>31260</t>
         </is>
       </c>
       <c r="J420" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>4327,29</t>
         </is>
       </c>
       <c r="L420" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>292</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="n">
         <v>420</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>457</t>
-[...4 lines deleted...]
-          <t>F31221146</t>
+          <t>20</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>UGARTE</t>
+          <t>GRANJA EL OLIVAR</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>1988-06-14</t>
+          <t>1982-04-22</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>PUENTE LA REINA</t>
+          <t>VILLAFRANCA</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>CERCO NUEVO, 45</t>
+          <t>CRA. PAMPLONA, S/N</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>31100</t>
+          <t>31330</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>114192,30</t>
         </is>
       </c>
       <c r="L421" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>294</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="n">
         <v>421</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>21</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>F31221500</t>
+          <t>F31136286</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>VIÑEDOS TIERRA ESTELLA</t>
+          <t>SAN ESTEBAN</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>1988-06-14</t>
+          <t>1982-05-04</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>VILLAMAYOR DE MONJARD</t>
+          <t>AZAGRA</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>SAN ANDRES,8</t>
+          <t>RIO EGA,3-3¬</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>31242</t>
+          <t>31560</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>10</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>901,52</t>
         </is>
       </c>
       <c r="L422" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>306</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="n">
         <v>422</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>459</t>
+          <t>22</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>F31225626</t>
+          <t>F31075252</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>AVICOLA SANTA MARIA</t>
+          <t>EL SOTO</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>1988-07-27</t>
+          <t>1982-05-07</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>ARBIZU</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>AVDA. PAMPLONA, 8</t>
+          <t>GRAL. CABANILLAS, S/N</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>31839</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J423" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>3005,06</t>
+          <t>5409,11</t>
         </is>
       </c>
       <c r="L423" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>351</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="n">
         <v>423</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>23</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>F31222763</t>
+          <t>F31114150</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>ULZAMA</t>
+          <t>ZARRAPEA</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>1988-07-27</t>
+          <t>1982-05-07</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>ELTZABURU</t>
+          <t>IZA</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>SAN MARCELO, S/N</t>
+          <t>San Martín, s/n</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31170</t>
         </is>
       </c>
       <c r="J424" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>19232,39</t>
+          <t>19232,40</t>
         </is>
       </c>
       <c r="L424" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>352</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="n">
         <v>424</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>24</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>F31223118</t>
+          <t>F31100357</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>VALLARMEN</t>
+          <t>EL PLANILLO</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>1988-07-27</t>
+          <t>1982-05-07</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>MEANO</t>
+          <t>TAFALLA</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>SANTA MARIA, 30</t>
+          <t>SANTA MARIA, 54</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>360,61</t>
+          <t>1803,04</t>
         </is>
       </c>
       <c r="L425" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>353</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="n">
         <v>425</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>26</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>F31222854</t>
+          <t>F31100373</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>AMAIUR</t>
+          <t>LENGUSUEK</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>1988-07-27</t>
+          <t>1982-05-07</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>MAYA DEL BAZTAN</t>
+          <t>IRAIZOTZ</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>CASERIO ALEMANTONEA</t>
+          <t>C/ SAN MARTIN, Nº 39</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>31715</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
-          <t>25242,51</t>
+          <t>12621,26</t>
         </is>
       </c>
       <c r="L426" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>356</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="n">
         <v>426</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>463</t>
-[...4 lines deleted...]
-          <t>F31224579</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>LA QUEMADA</t>
+          <t>FORCALA</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>1988-07-27</t>
+          <t>1982-05-07</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>CARCASTILLO</t>
+          <t>LUMBIER</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>IGLESIA, 6</t>
+          <t>BARRIO DEL PILAR, S/N</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>31310</t>
+          <t>31440</t>
         </is>
       </c>
       <c r="J427" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>3005,06</t>
+          <t>6010,12</t>
         </is>
       </c>
       <c r="L427" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>360</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="n">
         <v>427</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>29</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>V31224884</t>
+          <t>F31076441</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>CASA EZCURRA</t>
+          <t>CAMINO MAQUINA</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>1988-09-05</t>
+          <t>1982-05-07</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>IZURDIAGA</t>
+          <t>CORTES</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>SAN MIGUEL, 9</t>
+          <t>PL. MAYOR, Nº 3-3ºDcha.</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>31868</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>901,52</t>
+          <t>3606,07</t>
         </is>
       </c>
       <c r="L428" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>362</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="n">
         <v>428</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>466</t>
+          <t>30</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>F31225394</t>
+          <t>F31100191</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>BEKOETXE</t>
+          <t>SANTA ANA</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>1988-09-05</t>
+          <t>1982-05-07</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>ARBIZU</t>
+          <t>MELIDA</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>ZUMALACARREGUI, S/N</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>31839</t>
+          <t>31382</t>
         </is>
       </c>
       <c r="J429" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>68515,38</t>
+          <t>9015,18</t>
         </is>
       </c>
       <c r="L429" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>363</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="n">
         <v>429</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>467</t>
-[...4 lines deleted...]
-          <t>F31225956</t>
+          <t>37</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>SAN GINES</t>
+          <t>PARDO-RESANO</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>1988-09-05</t>
+          <t>1982-05-13</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>AIBAR</t>
+          <t>ANDOSILLA</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>31460</t>
+          <t>31261</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>2404,05</t>
         </is>
       </c>
       <c r="L430" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>397</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="n">
         <v>430</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>38</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>F31225584</t>
+          <t>F31096662</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>IBARGOITI</t>
+          <t>CONEJOS CORELLA</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>1988-09-05</t>
+          <t>1982-05-13</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>URBICAIN</t>
+          <t>CORELLA</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>CNO. DE LA ESTANCA,S/N</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>31421</t>
+          <t>31591</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>901,52</t>
+          <t>42070,85</t>
         </is>
       </c>
       <c r="L431" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>398</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="n">
         <v>431</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>470</t>
-[...4 lines deleted...]
-          <t>F31225022</t>
+          <t>39</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>LA CERCA</t>
+          <t>LA LAGUNA</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>1988-09-05</t>
+          <t>1982-05-13</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>RADA</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>MONTEJURRA, 2</t>
+          <t>CAPUCHINOS,7-5¬C</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>31383</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J432" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>10818,22</t>
+          <t>9015,18</t>
         </is>
       </c>
       <c r="L432" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>399</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>432</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>42</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>F31226970</t>
+          <t>A31191299</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>VISONES MENDIA</t>
+          <t>LAS PALMAS</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>1988-10-11</t>
+          <t>1982-05-13</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>ARRONIZ</t>
+          <t>SAN ADRIAN</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>HOSPITAL, 3</t>
+          <t>CRA. ESTELLA, 10</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>31243</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="J433" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>53</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>36060,73</t>
+          <t>342,58</t>
         </is>
       </c>
       <c r="L433" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>417</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>433</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>609</t>
-[...4 lines deleted...]
-          <t>F31627458</t>
+          <t>43</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>SANTA CRUZ</t>
+          <t>MONTEAGUDO</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>1998-04-23</t>
+          <t>1982-05-13</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>LANTZ</t>
+          <t>MONTEAGUDO</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>SANTA CRUZ, 7</t>
+          <t>MONTEAGUDO</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>31798</t>
+          <t>31522</t>
         </is>
       </c>
       <c r="J434" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>68</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>4507,59</t>
+          <t>408,69</t>
+        </is>
+      </c>
+      <c r="L434" t="inlineStr">
+        <is>
+          <t>418</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>434</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>44</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>F31628803</t>
+          <t>F31100498</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>BUÑUEL</t>
+          <t>EL SASO</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>1998-04-22</t>
+          <t>1982-05-18</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>BUÑUEL</t>
+          <t>LERIN</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>CAMINO DE AZPEITE S/N</t>
+          <t>NUEVA,S/N</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>31540</t>
+          <t>31260</t>
         </is>
       </c>
       <c r="J435" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>2043,40</t>
+          <t>7212,15</t>
+        </is>
+      </c>
+      <c r="L435" t="inlineStr">
+        <is>
+          <t>421</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>435</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>611</t>
-[...4 lines deleted...]
-          <t>F31630940</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>NAVA-RIOJA</t>
+          <t>LA HUERTA</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>1998-06-04</t>
+          <t>1982-05-24</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>ANDOSILLA</t>
+          <t>MURILLO EL CUENDE</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>CTRA. EJE DEL EBRO S/N</t>
+          <t>MAYOR,S/N</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>31261</t>
+          <t>31391</t>
         </is>
       </c>
       <c r="J436" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>80000,00</t>
+          <t>3005,96</t>
+        </is>
+      </c>
+      <c r="L436" t="inlineStr">
+        <is>
+          <t>457</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>436</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>48</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>F31647605</t>
+          <t>F31115900</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>LEGARDA</t>
+          <t>VALDORBA</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>1998-12-28</t>
+          <t>1982-05-24</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>MENDAVIA</t>
-[...4 lines deleted...]
-          <t>SAN BARTOLOME, 107</t>
+          <t>BARASOAIN</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>31587</t>
+          <t>31395</t>
         </is>
       </c>
       <c r="J437" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>9015,18</t>
+          <t>18030,36</t>
+        </is>
+      </c>
+      <c r="L437" t="inlineStr">
+        <is>
+          <t>485</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>437</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>49</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>F31631813</t>
+          <t>F31113228</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>RIBAFORADA</t>
+          <t>SIFER</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>l</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>1999-03-01</t>
+          <t>1982-05-27</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>RIBAFORADA</t>
+          <t>SAN ADRIAN</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>PIGNATELLI, 18</t>
+          <t>CNO.DEL MARINAL,S/N</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="J438" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>1232,46</t>
+          <t>1803,04</t>
+        </is>
+      </c>
+      <c r="L438" t="inlineStr">
+        <is>
+          <t>508</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>438</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>54</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>F31651896</t>
+          <t>F31129893</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>IZCO</t>
+          <t>MORRAS-AGUINAGA</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>1999-03-08</t>
+          <t>1982-06-07</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>PITILLAS</t>
+          <t>ABARZUZA</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>SAN RAMON NONATO, 8</t>
+          <t>Ctra. Zabal s/n</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>31392</t>
+          <t>31178</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>425247,50</t>
+        </is>
+      </c>
+      <c r="L439" t="inlineStr">
+        <is>
+          <t>582</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>439</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>615</t>
-[...4 lines deleted...]
-          <t>F31653587</t>
+          <t>55</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>LOS EDUARDOS</t>
+          <t>CHAMORABERRI</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>1999-03-22</t>
+          <t>1982-06-07</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>BERBINZANA</t>
+          <t>GOIZUETA</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>BARRIO ALTO, 13</t>
+          <t>Bº AITASEMEGUI</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
-          <t>31252</t>
+          <t>31754</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>6010,12</t>
+        </is>
+      </c>
+      <c r="L440" t="inlineStr">
+        <is>
+          <t>583</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>440</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>616</t>
-[...4 lines deleted...]
-          <t>F31654312</t>
+          <t>56</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>BEZENARTEA</t>
+          <t>REGADIO MARGEN IZDA.</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>1999-03-22</t>
+          <t>1982-06-07</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>AMAIUR MAIA</t>
+          <t>MILAGRO</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>CASERIO BEZENARTEA</t>
+          <t>AVDA. FRANCO, 5</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
-          <t>31715</t>
+          <t>31320</t>
         </is>
       </c>
       <c r="J441" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>22</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>21696,54</t>
+        </is>
+      </c>
+      <c r="L441" t="inlineStr">
+        <is>
+          <t>584</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>441</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>59</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>F31655657</t>
+          <t>F31112972</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>FLOREN</t>
+          <t>SAN ISIDRO</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>1999-04-14</t>
+          <t>1982-06-09</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>DICASTILLO</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>AVDA. AÑON BAIGORRI, 1</t>
+          <t>VEGA DEL POZO, S/N</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31263</t>
         </is>
       </c>
       <c r="J442" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
           <t>3606,07</t>
+        </is>
+      </c>
+      <c r="L442" t="inlineStr">
+        <is>
+          <t>651</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>442</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>60</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>F31656853</t>
+          <t>F31139793</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>MURILLO</t>
+          <t>RIBERGAN</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>1999-04-15</t>
+          <t>1982-06-17</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>ARRUITZ</t>
+          <t>MURCHANTE</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>CASA ERRANDOA
-MAYOR, 11</t>
+          <t>MAYOR, N/N</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>31878</t>
+          <t>31521</t>
         </is>
       </c>
       <c r="J443" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>10</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>45075,91</t>
+          <t>18931,88</t>
+        </is>
+      </c>
+      <c r="L443" t="inlineStr">
+        <is>
+          <t>693</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>443</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>61</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>F31659980</t>
+          <t>F31123979</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>OLLER</t>
+          <t>AVICOLA ERRAZKIN</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>1999-04-26</t>
+          <t>1982-06-17</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>IHABAR</t>
+          <t>ERRAZKIN</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>MAYOR, 21</t>
+          <t>BºERASOTE DE ERRAZQUIN</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>31850</t>
+          <t>31891</t>
         </is>
       </c>
       <c r="J444" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
-          <t>7212,15</t>
+          <t>38224,37</t>
+        </is>
+      </c>
+      <c r="L444" t="inlineStr">
+        <is>
+          <t>696</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>444</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>62</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>F31658172</t>
+          <t>F31094923</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>PRESONDO</t>
+          <t>VALONSADERO</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>1999-05-11</t>
+          <t>1982-06-21</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>OLAGÜE</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>SAN JUAN, S/N</t>
+          <t>Cº VIEJO MURCHANTE, S/N</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>31798</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J445" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>11</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
-          <t>658108,14</t>
+          <t>24040,48</t>
+        </is>
+      </c>
+      <c r="L445" t="inlineStr">
+        <is>
+          <t>718</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="n">
         <v>445</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>65</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>F31658669</t>
+          <t>F31084973</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>FRUTAN</t>
+          <t>VIRGEN DEL SOTO</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>1999-05-24</t>
+          <t>1982-06-21</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>SARTAGUDA</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>PABLO SARASATE, 20</t>
+          <t>FEDERICO MAYO,1</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>31589</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J446" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>1803,04</t>
+          <t>12020,24</t>
+        </is>
+      </c>
+      <c r="L446" t="inlineStr">
+        <is>
+          <t>721</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="n">
         <v>446</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>66</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>F31664105</t>
+          <t>F31098288</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>GALARTZA</t>
+          <t>HNOS. EDERRA</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>I</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>1999-07-27</t>
+          <t>1982-06-21</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>ODERITZ</t>
+          <t>VILLAFRANCA</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>SAN LORENZO, S/N</t>
+          <t>MARTINEZ DE ARIZALA, S/N</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>31879</t>
+          <t>31330</t>
         </is>
       </c>
       <c r="J447" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
-          <t>900,00</t>
+          <t>7212,15</t>
+        </is>
+      </c>
+      <c r="L447" t="inlineStr">
+        <is>
+          <t>729</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="n">
         <v>447</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>670</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>F31662802</t>
+          <t>F31764640</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>LAS MEJANAS</t>
+          <t>OCHOA VIÑEDOS</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>1999-07-19</t>
+          <t>2002-10-24</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>CORTES</t>
+          <t>OLITE</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>CRA. TAUSTE, KM 20</t>
+          <t>ALCALDE MAILLATA, 2</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31390</t>
         </is>
       </c>
       <c r="J448" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>600,00</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="n">
         <v>448</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>671</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>F31663958</t>
+          <t>F31768161</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>SAIONA</t>
+          <t>SAT HNOS. ABREGO BUJANDA 671 NA</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>1999-07-26</t>
+          <t>2002-12-02</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>PAMPLONA</t>
+          <t>IGUZQUIZA</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>AMAYA, 26-1º IZDA</t>
+          <t>CARRETERA, S/N</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>31241</t>
         </is>
       </c>
       <c r="J449" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
-          <t>6120,00</t>
+          <t>3018,00</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="n">
         <v>449</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>626</t>
+          <t>672</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>F31672843</t>
+          <t>F31771413</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>LARRATE</t>
+          <t>BIDEGAIN</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>1999-08-02</t>
+          <t>2003-01-16</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>ARRUITZ</t>
+          <t>UDABE</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
-          <t>CASERIO ZURGUIÑENEA</t>
+          <t>VIRGEN DEL ROSARIO, S/N</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>31878</t>
+          <t>31869</t>
         </is>
       </c>
       <c r="J450" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
-          <t>12000,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="n">
         <v>450</v>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>673</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>F31667298</t>
+          <t>F31771884</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>GURELAN</t>
+          <t>INBEGOL</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>1999-09-06</t>
+          <t>2002-01-13</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>ARRAITZ-ORKIN</t>
+          <t>TAFALLA</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>ASUNCION, 7</t>
+          <t>ABACO, 16</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31300</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
-          <t>3005,06</t>
+          <t>67325,77</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="n">
         <v>451</v>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>674</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>F31673148</t>
+          <t>F31783350</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>MURCHANTE</t>
+          <t>SUBIOLA</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>1999-10-11</t>
+          <t>2003-05-05</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>MURCHANTE</t>
+          <t>SUBIZA</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>MAYOR, 130</t>
+          <t>IGLESIA, 1</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>31521</t>
+          <t>31191</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>25</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
-          <t>721,21</t>
+          <t>327880,31</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="n">
         <v>452</v>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>675</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>F31670946</t>
+          <t>F31787419</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>GRUPO BAZTAN</t>
+          <t>TRIGO LIMPIO</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>1999-11-03</t>
+          <t>2003-06-05</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>IRAIZOTZ</t>
+          <t>ARIBE</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>Pº IND. ELORDI, S/N</t>
+          <t>SANTA MARIA 1</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31671</t>
         </is>
       </c>
       <c r="J453" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
-          <t>36060,73</t>
+          <t>3600,00</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="n">
         <v>453</v>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>630</t>
+          <t>676</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>F31795768</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>HORTOFRUTICOLA LA RIBERA</t>
+          <t>VIVEROS GONZALEZ</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>1999-11-15</t>
+          <t>2003-09-10</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>FUSTIÑANA</t>
+          <t>FUNES</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>BALERO BERMEJO, 46</t>
+          <t>SAN JUAN, 4</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>31510</t>
+          <t>31360</t>
         </is>
       </c>
       <c r="J454" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>1093,84</t>
+          <t>1200,00</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="n">
         <v>454</v>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>632</t>
+          <t>677</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>F31681059</t>
+          <t>F31812589</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>UDABERA</t>
+          <t>Z.C.</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>2000-01-17</t>
+          <t>2003-11-26</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>UDABE</t>
+          <t>FUNES</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>AVDA. NAVARRA, 9 - 3º</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>31869</t>
+          <t>31360</t>
         </is>
       </c>
       <c r="J455" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>4000,00</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="n">
         <v>455</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>633</t>
+          <t>678</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>F31678287</t>
+          <t>F31807985</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>MAESTRE</t>
+          <t>MINUETA</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>2000-01-17</t>
+          <t>2003-12-22</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>VILLAFRANCA</t>
+          <t>ETXARRI ARANAZ</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>PLAZA DE LOS FUEROS, 3</t>
+          <t>SAN PEDRO, S/N</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>31330</t>
+          <t>31820</t>
         </is>
       </c>
       <c r="J456" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>3606,00</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="n">
         <v>456</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>679</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>F31679798</t>
+          <t>F31819048</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>ALVAREZ-SADABA</t>
+          <t>INDULARRA</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>2000-01-31</t>
+          <t>2004-04-26</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>LODOSA</t>
+          <t>IBARGOITI</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
-          <t>LOS FUEROS, 3-3º</t>
+          <t>CASERIO DE CELIGUETA</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>31580</t>
+          <t>31473</t>
         </is>
       </c>
       <c r="J457" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
-          <t>5409,11</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>457</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>680</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>F31682917</t>
+          <t>F31829211</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>DOS MIL</t>
+          <t>TRES RINCONES</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>2000-02-15</t>
+          <t>2004-09-14</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>FUNES</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>CAMINO CARITAT, S/N</t>
+          <t>RAMON Y CAJAL, 24</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31360</t>
         </is>
       </c>
       <c r="J458" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
-          <t>434910,00</t>
+          <t>3600,00</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>458</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>636</t>
+          <t>681</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>F31681273</t>
+          <t>F31838949</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>BEREKOTX</t>
+          <t>HORTI-SANTACARA</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>2000-02-14</t>
+          <t>2004-12-27</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>ERRATZU</t>
+          <t>AIBAR</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>CASA BEREKOETXEA</t>
+          <t>CRA. AIBAR, Nº 41</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>31714</t>
+          <t>31460</t>
         </is>
       </c>
       <c r="J459" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>459</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>682</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>F31682859</t>
+          <t>F31842461</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>EL RIEL</t>
+          <t>AGROPECUARIA ANDIA</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>2000-02-25</t>
+          <t>2005-02-04</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>VALTIERRA</t>
+          <t>ZURUCUAIN</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>PASEO DE LA RIBERA, 130</t>
+          <t>San Bartolomé, s/n</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>31514</t>
+          <t>31292</t>
         </is>
       </c>
       <c r="J460" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
-          <t>18030,38</t>
+          <t>950000,00</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>460</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>638</t>
+          <t>683</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>F31682867</t>
+          <t>F31846447</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>YANGOA</t>
+          <t>PARRA MORENO</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>2000-02-21</t>
+          <t>2005-04-08</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>OIZ DE SANTESTEBAN</t>
+          <t>SAN ADRIAN</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>CASA YANGOA</t>
+          <t>CALLE LA GLERA 6, PUERTA 3</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>31751</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="J461" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="n">
         <v>461</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>639</t>
+          <t>684</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>F31682875</t>
+          <t>F31854573</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>AZKARATEA</t>
+          <t>MOLINO VIEJO</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>2000-02-21</t>
+          <t>2005-05-27</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>ZUBIETA</t>
+          <t>BERBINZANA</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>CASA AZKARATEA</t>
+          <t>Visto, 6</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
-          <t>31746</t>
+          <t>31252</t>
         </is>
       </c>
       <c r="J462" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K462" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="n">
         <v>462</v>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>685</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>F31683527</t>
+          <t>F31871254</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>AGROPECUARIA CIRAUQUI</t>
+          <t>LACTURALE</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>2000-02-29</t>
+          <t>2005-12-20</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>FUNES</t>
+          <t>ETXEBERRI</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>CALLE LA PARROQUIA, 3</t>
+          <t>CTRA MADOZ S/N</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
-          <t>31360</t>
+          <t>31868</t>
         </is>
       </c>
       <c r="J463" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>13</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
-          <t>36060,72</t>
+          <t>1019344,42</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="n">
         <v>463</v>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>686</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>F31684822</t>
+          <t>F31883333</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>TELLERI</t>
+          <t>ZAMARGILENEA</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>2000-03-06</t>
+          <t>2006-04-18</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>ERRATZU</t>
+          <t>ANIZ</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>CASA TXISPERRIA</t>
+          <t>CASA ZAMARGILENEA</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>31714</t>
+          <t>31796</t>
         </is>
       </c>
       <c r="J464" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>136000,00</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="n">
         <v>464</v>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>642</t>
+          <t>687</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>F31684137</t>
+          <t>F31889132</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>HERMANOS GARASA</t>
+          <t>GEN-OVI ARTAJONA</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>2000-03-13</t>
+          <t>2006-07-17</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>ARTAJONA</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>GENERAL CANANELLAS, 38-1º</t>
+          <t>Paraje Santsoain</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31140</t>
         </is>
       </c>
       <c r="J465" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
-          <t>4000,00</t>
+          <t>75600,00</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="n">
         <v>465</v>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>643</t>
-[...4 lines deleted...]
-          <t>F31685266</t>
+          <t>688</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>DOLABERRI</t>
+          <t>RETRIEVERS LA CORRALIZA</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>2000-03-20</t>
+          <t>2006-07-05</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>AZPILKUETA</t>
+          <t>CABANILLAS</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>BARRIO URRASUN</t>
+          <t>San Isidro, 7</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>31715</t>
+          <t>31511</t>
         </is>
       </c>
       <c r="J466" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
-          <t>24040,48</t>
+          <t>6000,00</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="n">
         <v>466</v>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>644</t>
+          <t>689</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>V31685274</t>
+          <t>V31894249</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>SAT "LA PLANA"</t>
+          <t>LAZARO ALFARO</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>2000-03-20</t>
+          <t>2006-07-14</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
           <t>FIGAROL</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
-          <t>EL SABER, 1</t>
+          <t>Estella, 4</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
           <t>31311</t>
         </is>
       </c>
       <c r="J467" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
-          <t>24040,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="n">
         <v>467</v>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>645</t>
-[...4 lines deleted...]
-          <t>F31686686</t>
+          <t>690</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>ANAIAK</t>
+          <t>CORCARENA</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>2000-03-27</t>
+          <t>2006-09-29</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>OROKIETA</t>
+          <t>CARCASTILLO</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
+          <t>Sangüesa, 27</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
-          <t>31866</t>
+          <t>31310</t>
         </is>
       </c>
       <c r="J468" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
-          <t>24040,48</t>
+          <t>679,00</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="n">
         <v>468</v>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>647</t>
+          <t>691</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>F31688302</t>
+          <t>V31917917</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>GUTIERREZ</t>
+          <t>LAJASER</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>2000-04-10</t>
+          <t>2007-02-22</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>RIBAFORADA</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
-          <t>FINCA LA TORRE</t>
+          <t>San Gregorio, 7</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="J469" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
-          <t>72121,45</t>
+          <t>143000,00</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="n">
         <v>469</v>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>692</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>V31919509</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>GORRITI</t>
+          <t>VIBALES</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>2000-04-17</t>
+          <t>2007-03-13</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>NARVARTE</t>
+          <t>CARCASTILLO</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>SAN ANDRES, 44</t>
+          <t>Avenida Aragón, 48</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>31793</t>
+          <t>31310</t>
         </is>
       </c>
       <c r="J470" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>234000,00</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="n">
         <v>470</v>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>693</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>F31688203</t>
+          <t>V31922362</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>OLLOQUI</t>
+          <t>ARANBELTZA</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>2000-04-17</t>
+          <t>2007-03-27</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>ARRONIZ</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>CALLE IRURZUN 37-3º</t>
+          <t>C/ Nueva, nº 33</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31243</t>
         </is>
       </c>
       <c r="J471" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>3050,00</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="n">
         <v>471</v>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>650</t>
+          <t>694</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>F31690753</t>
+          <t>F31926413</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>BUENOS AIRES</t>
+          <t>RIAZOR</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>2000-05-10</t>
+          <t>2007-05-02</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>LEGARIA</t>
+          <t>ARTAJONA</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
-          <t>SAN MARTIN, s/n</t>
+          <t>C/ JUAN LASCARRO, Nº 4</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
-          <t>31281</t>
+          <t>31140</t>
         </is>
       </c>
       <c r="J472" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>3200,00</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="n">
         <v>472</v>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>695</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>F31693732</t>
+          <t>F31932726</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>URNAL</t>
+          <t>FRUTAS Y HORTALIZAS DE FONTELLAS</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>2000-06-12</t>
+          <t>2007-07-12</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>FONTELLAS</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
-          <t>AVDA. DE FUNES, 10</t>
+          <t>SAN ISIDRO LABRADOR,15</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31512</t>
         </is>
       </c>
       <c r="J473" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
-          <t>78606,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="n">
         <v>473</v>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>696</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>F31695927</t>
+          <t>V31942022</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>KITXULABE</t>
+          <t>VIVEROS ELIZALDE</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>2000-06-12</t>
+          <t>2007-10-22</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>ETXARREN (ARAKIL)</t>
+          <t>SANGÜESA</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
-          <t>SAN VICENTE, 1</t>
+          <t>C/ ENRIQUE DE LABRIT, 45</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
-          <t>31868</t>
+          <t>31400</t>
         </is>
       </c>
       <c r="J474" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K474" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="n">
         <v>474</v>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>697</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>F31694318</t>
+          <t>V31963556</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>GANADERIA ETXEBERRI</t>
+          <t>LESAKENEA</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>2000-06-26</t>
+          <t>2008-05-19</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>ETXEBERRI (ARAKIL)</t>
+          <t>LEITZA (PUEBLO)</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
-          <t>CRTA. MADOZ, S/N</t>
+          <t>CASERIO LESAKENEA</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
-          <t>31868</t>
+          <t>31880</t>
         </is>
       </c>
       <c r="J475" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
-          <t>31681,13</t>
+          <t>152100,00</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="n">
         <v>475</v>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>698</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>F31696396</t>
+          <t>V31970049</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>LOREGAR</t>
+          <t>ANTSONEA</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>2000-07-17</t>
+          <t>2008-06-06</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>FALCES</t>
+          <t>UZTEGUI</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
-          <t>C/ CASTRO ABAJO, Nº 14</t>
+          <t>CASA ANTSONEA</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
-          <t>31370</t>
+          <t>31891</t>
         </is>
       </c>
       <c r="J476" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
-          <t>3606,07</t>
+          <t>39000,00</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="n">
         <v>476</v>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>655</t>
+          <t>699</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>F31699275</t>
+          <t>V31968001</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>HERSAMI</t>
+          <t>LA TORRE VERDE</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>2000-09-04</t>
+          <t>2008-07-01</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>MILAGRO</t>
+          <t>LODOSA</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
-          <t>JESUS OÑOS, 4</t>
+          <t>Pol. Los Cabezos, s/n, Apdo 69</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31580</t>
         </is>
       </c>
       <c r="J477" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
-          <t>6010,12</t>
+          <t>12000,00</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="n">
         <v>477</v>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>656</t>
+          <t>700</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>F31707029</t>
+          <t>V31968076</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>ARKUETA</t>
+          <t>LOS CERRILES</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>2000-11-15</t>
+          <t>2008-07-01</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>ETXARRI ARANAZ</t>
+          <t>ARRONIZ</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
-          <t>KARRIKESTU, Nº 3</t>
+          <t>Primicia, 13</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
-          <t>31820</t>
+          <t>31243</t>
         </is>
       </c>
       <c r="J478" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K478" t="inlineStr">
         <is>
-          <t>18030,36</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="n">
         <v>478</v>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>701</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>F31706823</t>
+          <t>V31975162</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>BEANSA</t>
+          <t>KIBBI</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>2000-12-11</t>
+          <t>2008-10-07</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>LARRAGA</t>
+          <t>DONAMARIA</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
-          <t>CRA. LERIN, 2</t>
+          <t>Bº Ventas 18, Casa Guretxe</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
-          <t>31251</t>
+          <t>31750</t>
         </is>
       </c>
       <c r="J479" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
-          <t>24040,48</t>
+          <t>240000,00</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="n">
         <v>479</v>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>702</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>F31716681</t>
+          <t>V71034730</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>EDURNE</t>
+          <t>JAUREGIA</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>2001-05-21</t>
+          <t>2009-12-11</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>AUZA</t>
+          <t>ANIZ</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
-          <t>C/ SAN MARTIN Nº 52</t>
+          <t>JAUREGIA ETXEA</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
-          <t>31797</t>
+          <t>31796</t>
         </is>
       </c>
       <c r="J480" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
           <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="n">
         <v>480</v>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>703</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>F31727274</t>
+          <t>V71032312</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>OLAGORRIA</t>
+          <t>LANDAZURIA</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>2001-07-27</t>
+          <t>2010-02-19</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>ARTAJONA</t>
+          <t>ARGUEDAS</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
-          <t>CRA. MARCILLA (NA 6020), Km.17</t>
+          <t>SAN JUAN 6</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
-          <t>31140</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="J481" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
-          <t>6000,00</t>
+          <t>6750,00</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="n">
         <v>481</v>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>704</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>F31728744</t>
+          <t>V71037113</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>LAZCOZ</t>
+          <t>LA CORRALIZA DE DON PABLO</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>2001-07-30</t>
+          <t>2010-04-16</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>EGUIARRETA</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>SAN ANTON, S/N</t>
+          <t>Finca el Raso</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
-          <t>31868</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J482" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
-          <t>12000,00</t>
+          <t>100,00</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="n">
         <v>482</v>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>662</t>
+          <t>705</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>F31730393</t>
+          <t>V31446107</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>VIVEROS ABAURRE</t>
+          <t>AVICOLA SAN MIGUEL</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>2001-09-03</t>
+          <t>2010-09-21</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>HIRIBERRI/VILLANUEVA DE ARAKIL</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
-          <t>CRA. FALCES-MARCILLA</t>
+          <t>San Martín, s/n</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31850</t>
         </is>
       </c>
       <c r="J483" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K483" t="inlineStr">
         <is>
-          <t>6012,00</t>
+          <t>866000,00</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="n">
         <v>483</v>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>663</t>
-[...4 lines deleted...]
-          <t>F31736762</t>
+          <t>706</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>SUMBILLENEA</t>
+          <t>ECOYERRI</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>2001-11-26</t>
+          <t>2010-10-08</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>ITUREN</t>
+          <t>ABARZUZA</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
-          <t>CASA SUMBILLENEA, BARRIO I</t>
+          <t>C/ Ipustea s/n</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
-          <t>31745</t>
+          <t>31178</t>
         </is>
       </c>
       <c r="J484" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
-          <t>45000,00</t>
+          <t>3300,00</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="n">
         <v>484</v>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>664</t>
+          <t>707</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>F31738248</t>
+          <t>V71060073</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>MENDICOA</t>
+          <t>NABADIA</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>2002-01-14</t>
+          <t>2011-03-10</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>ARIZKUN</t>
+          <t>OLITE</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
-          <t>CASA BAZABALEA</t>
+          <t>Avenida de Peralta, 5</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
-          <t>31713</t>
+          <t>31390</t>
         </is>
       </c>
       <c r="J485" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K485" t="inlineStr">
         <is>
-          <t>78432,00</t>
+          <t>3750,00</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="n">
         <v>485</v>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>708</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>F31746951</t>
+          <t>V71073621</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>ARANEA</t>
+          <t>PADENA</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>2002-03-11</t>
+          <t>2011-08-08</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>MAYA DEL BAZTAN</t>
+          <t>NOAIN</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
-          <t>CASA IRUIN</t>
+          <t>CTRA SALINAS</t>
         </is>
       </c>
       <c r="I486" t="inlineStr">
         <is>
-          <t>31715</t>
+          <t>31110</t>
         </is>
       </c>
       <c r="J486" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>39</t>
         </is>
       </c>
       <c r="K486" t="inlineStr">
         <is>
-          <t>30000,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="n">
         <v>486</v>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>709</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>F31748965</t>
+          <t>J71070924</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>ELKARTE</t>
+          <t>BAZTANGO TOMATEA</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>2002-03-20</t>
+          <t>2011-09-15</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>URROTZ</t>
+          <t>ELIZONDO</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
-          <t>CASA BERRABURUA</t>
+          <t>Barrio Berro</t>
         </is>
       </c>
       <c r="I487" t="inlineStr">
         <is>
-          <t>31752</t>
+          <t>31700</t>
         </is>
       </c>
       <c r="J487" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K487" t="inlineStr">
         <is>
-          <t>30000,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="n">
         <v>487</v>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>668</t>
+          <t>710</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>V71079347</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>LODI</t>
+          <t>GORRAMENDI</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>2002-07-15</t>
+          <t>2011-12-19</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>SESMA</t>
+          <t>ARIZKUN</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
-          <t>CRA. DE LODOSA, 3</t>
+          <t>POLIGONO INDUSTRIAL ORDOKI,</t>
         </is>
       </c>
       <c r="I488" t="inlineStr">
         <is>
-          <t>31293</t>
+          <t>31713</t>
         </is>
       </c>
       <c r="J488" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>25</t>
         </is>
       </c>
       <c r="K488" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>25000,00</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="n">
         <v>488</v>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>669</t>
+          <t>711</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>F01023076</t>
+          <t>V71084180</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>MAES</t>
+          <t>HUALDE BELZA</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>2002-08-05</t>
+          <t>2012-02-16</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>VIANA</t>
+          <t>AURIZBERRI/ESPINAL</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
-          <t>Carretera Eje del Ebro, km. 92</t>
+          <t>C/ SAN BARTOLOME, Nº 30</t>
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
-          <t>31230</t>
+          <t>31694</t>
         </is>
       </c>
       <c r="J489" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K489" t="inlineStr">
         <is>
-          <t>126212,54</t>
+          <t>3005,00</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="n">
         <v>489</v>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>712</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>F31764640</t>
+          <t>F71106975</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>OCHOA VIÑEDOS</t>
+          <t>LARENAL</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
-      <c r="F490" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>OLITE</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
-          <t>ALCALDE MAILLATA, 2</t>
+          <t>VIRGEN DEL SOTO 4</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J490" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>3600,00</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="n">
         <v>490</v>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>713</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>F31768161</t>
+          <t>V71118392</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>SAT HNOS. ABREGO BUJANDA 671 NA</t>
+          <t>EGA VERDE</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>2002-12-02</t>
+          <t>2012-12-19</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>IGUZQUIZA</t>
+          <t>LODOSA</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
-          <t>CARRETERA, S/N</t>
+          <t>POLIGONO LOS CABEZOS S/N; APDO 69</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
-          <t>31241</t>
+          <t>31580</t>
         </is>
       </c>
       <c r="J491" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
-          <t>3018,00</t>
+          <t>12000,00</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="n">
         <v>491</v>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>714</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>F31771413</t>
+          <t>V71125199</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>BIDEGAIN</t>
+          <t>FONTELES</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>2003-01-16</t>
+          <t>2013-02-13</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>UDABE</t>
+          <t>BEIRE</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
-          <t>VIRGEN DEL ROSARIO, S/N</t>
+          <t>PLAZA MAYOR 1</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
-          <t>31869</t>
+          <t>31393</t>
         </is>
       </c>
       <c r="J492" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K492" t="inlineStr">
         <is>
           <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="n">
         <v>492</v>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>673</t>
-[...4 lines deleted...]
-          <t>F31771884</t>
+          <t>715</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>INBEGOL</t>
+          <t>LACTULAN</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
-      <c r="F493" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>TAFALLA</t>
+          <t>ETXEBERRI (ARAKIL)-31868</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
-          <t>ABACO, 16</t>
+          <t>CALLE MADOZ S/N.</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>31300</t>
+          <t>31868</t>
         </is>
       </c>
       <c r="J493" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
-          <t>67325,77</t>
+          <t>2800,00</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="n">
         <v>493</v>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>716</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>F31783350</t>
+          <t>V71129852</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>SUBIOLA</t>
+          <t>VILLAR SOCIEDAD AGRARIA DE TRANSFORMACION LIMITADA</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>2003-05-05</t>
+          <t>2013-03-21</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>SUBIZA</t>
+          <t>MURILLO EL FRUTO-31313</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
-          <t>IGLESIA, 1</t>
+          <t>SAN MIGUEL 29</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
-          <t>31191</t>
+          <t>31313</t>
         </is>
       </c>
       <c r="J494" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K494" t="inlineStr">
         <is>
-          <t>327880,31</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="n">
         <v>494</v>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>717</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>F31787419</t>
+          <t>V71129886</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>TRIGO LIMPIO</t>
+          <t>MORATIEL</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>2003-06-05</t>
+          <t>2013-03-21</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>ARIBE</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>SANTA MARIA 1</t>
+          <t>SIERRA DE URBASA 9</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
-          <t>31671</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J495" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
-          <t>3600,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="n">
         <v>495</v>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>718</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>F31795768</t>
+          <t>V71170179</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>VIVEROS GONZALEZ</t>
+          <t>VITIS NAVARRA</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>2003-09-10</t>
+          <t>2014-02-26</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>FUNES</t>
+          <t>LARRAGA</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
-          <t>SAN JUAN, 4</t>
+          <t>CARRETERA TAFALLA KM 18</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
-          <t>31360</t>
+          <t>31251</t>
         </is>
       </c>
       <c r="J496" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K496" t="inlineStr">
         <is>
-          <t>1200,00</t>
+          <t>2176000,00</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="n">
         <v>496</v>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>677</t>
+          <t>719</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>F31812589</t>
+          <t>V71200877</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>Z.C.</t>
+          <t>IRIBARREN</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>2003-11-26</t>
+          <t>2014-09-10</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>FUNES</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
-          <t>AVDA. NAVARRA, 9 - 3º</t>
+          <t>CALLE SAN MARCOS, Nº 10</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
-          <t>31360</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J497" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K497" t="inlineStr">
         <is>
-          <t>4000,00</t>
+          <t>6000,00</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="n">
         <v>497</v>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>720</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>F31807985</t>
+          <t>V71221618</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>MINUETA</t>
+          <t>LA RIBERA ECO</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>2003-12-22</t>
+          <t>2015-01-27</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>ETXARRI ARANAZ</t>
+          <t>LODOSA</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
-          <t>SAN PEDRO, S/N</t>
+          <t>POLIGONO LOS CABEZOS S/N</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>31820</t>
+          <t>31580</t>
         </is>
       </c>
       <c r="J498" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
-          <t>3606,00</t>
+          <t>12000,00</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="n">
         <v>498</v>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>721</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>F31819048</t>
+          <t>V71228621</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>INDULARRA</t>
+          <t>AGORRETA</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>2004-04-26</t>
+          <t>2015-03-04</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>IBARGOITI</t>
+          <t>FONTELLAS</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
-          <t>CASERIO DE CELIGUETA</t>
+          <t>CALLE SOL 14</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
-          <t>31473</t>
+          <t>31512</t>
         </is>
       </c>
       <c r="J499" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K499" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>2400,00</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="n">
         <v>499</v>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>610</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>F31829211</t>
+          <t>F31628803</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>TRES RINCONES</t>
+          <t>BUÑUEL</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>2004-09-14</t>
+          <t>1998-04-22</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>FUNES</t>
+          <t>BUÑUEL</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
-          <t>RAMON Y CAJAL, 24</t>
+          <t>CAMINO DE AZPEITE S/N</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
-          <t>31360</t>
+          <t>31540</t>
         </is>
       </c>
       <c r="J500" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>68</t>
         </is>
       </c>
       <c r="K500" t="inlineStr">
         <is>
-          <t>3600,00</t>
+          <t>2043,40</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="n">
         <v>500</v>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>611</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>F31838949</t>
+          <t>F31630940</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>HORTI-SANTACARA</t>
+          <t>NAVA-RIOJA</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>2004-12-27</t>
+          <t>1998-06-04</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>AIBAR</t>
+          <t>ANDOSILLA</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
-          <t>CRA. AIBAR, Nº 41</t>
+          <t>CTRA. EJE DEL EBRO S/N</t>
         </is>
       </c>
       <c r="I501" t="inlineStr">
         <is>
-          <t>31460</t>
+          <t>31261</t>
         </is>
       </c>
       <c r="J501" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K501" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>80000,00</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="n">
         <v>501</v>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>682</t>
+          <t>612</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>F31842461</t>
+          <t>F31647605</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>AGROPECUARIA ANDIA</t>
+          <t>LEGARDA</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>2005-02-04</t>
+          <t>1998-12-28</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>ZURUCUAIN</t>
+          <t>MENDAVIA</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
-          <t>San Bartolomé, s/n</t>
+          <t>SAN BARTOLOME, 107</t>
         </is>
       </c>
       <c r="I502" t="inlineStr">
         <is>
-          <t>31292</t>
+          <t>31587</t>
         </is>
       </c>
       <c r="J502" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K502" t="inlineStr">
         <is>
-          <t>950000,00</t>
+          <t>9015,18</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="n">
         <v>502</v>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>683</t>
+          <t>613</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>F31846447</t>
+          <t>F31631813</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>PARRA MORENO</t>
+          <t>RIBAFORADA</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>l</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>2005-04-08</t>
+          <t>1999-03-01</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>SAN ADRIAN</t>
+          <t>RIBAFORADA</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
-          <t>CALLE LA GLERA 6, PUERTA 3</t>
+          <t>PIGNATELLI, 18</t>
         </is>
       </c>
       <c r="I503" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="J503" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>41</t>
         </is>
       </c>
       <c r="K503" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>1232,46</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="n">
         <v>503</v>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>684</t>
+          <t>614</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>F31854573</t>
+          <t>F31651896</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>MOLINO VIEJO</t>
+          <t>IZCO</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>2005-05-27</t>
+          <t>1999-03-08</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>BERBINZANA</t>
+          <t>PITILLAS</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
-          <t>Visto, 6</t>
+          <t>SAN RAMON NONATO, 8</t>
         </is>
       </c>
       <c r="I504" t="inlineStr">
         <is>
-          <t>31252</t>
+          <t>31392</t>
         </is>
       </c>
       <c r="J504" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K504" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>6010,12</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="n">
         <v>504</v>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>615</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>F31871254</t>
+          <t>F31653587</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>LACTURALE</t>
+          <t>LOS EDUARDOS</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>2005-12-20</t>
+          <t>1999-03-22</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>ETXEBERRI</t>
+          <t>BERBINZANA</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
-          <t>CTRA MADOZ S/N</t>
+          <t>BARRIO ALTO, 13</t>
         </is>
       </c>
       <c r="I505" t="inlineStr">
         <is>
-          <t>31868</t>
+          <t>31252</t>
         </is>
       </c>
       <c r="J505" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K505" t="inlineStr">
         <is>
-          <t>1019344,42</t>
+          <t>1803,04</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="n">
         <v>505</v>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>686</t>
+          <t>616</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>F31883333</t>
+          <t>F31654312</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>ZAMARGILENEA</t>
+          <t>BEZENARTEA</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>2006-04-18</t>
+          <t>1999-03-22</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
-          <t>ANIZ</t>
+          <t>AMAIUR MAIA</t>
         </is>
       </c>
       <c r="H506" t="inlineStr">
         <is>
-          <t>CASA ZAMARGILENEA</t>
+          <t>CASERIO BEZENARTEA</t>
         </is>
       </c>
       <c r="I506" t="inlineStr">
         <is>
-          <t>31796</t>
+          <t>31715</t>
         </is>
       </c>
       <c r="J506" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K506" t="inlineStr">
         <is>
-          <t>136000,00</t>
+          <t>18030,36</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="n">
         <v>506</v>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>687</t>
+          <t>618</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>F31889132</t>
+          <t>F31655657</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>GEN-OVI ARTAJONA</t>
+          <t>FLOREN</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>2006-07-17</t>
+          <t>1999-04-14</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>ARTAJONA</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
-          <t>Paraje Santsoain</t>
+          <t>AVDA. AÑON BAIGORRI, 1</t>
         </is>
       </c>
       <c r="I507" t="inlineStr">
         <is>
-          <t>31140</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J507" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K507" t="inlineStr">
         <is>
-          <t>75600,00</t>
+          <t>3606,07</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="n">
         <v>507</v>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>688</t>
+          <t>619</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>F31656853</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>RETRIEVERS LA CORRALIZA</t>
+          <t>MURILLO</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>2006-07-05</t>
+          <t>1999-04-15</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
-          <t>CABANILLAS</t>
+          <t>ARRUITZ</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
-          <t>San Isidro, 7</t>
+          <t>CASA ERRANDOA
+MAYOR, 11</t>
         </is>
       </c>
       <c r="I508" t="inlineStr">
         <is>
-          <t>31511</t>
+          <t>31878</t>
         </is>
       </c>
       <c r="J508" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K508" t="inlineStr">
         <is>
-          <t>6000,00</t>
+          <t>45075,91</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="n">
         <v>508</v>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>689</t>
+          <t>620</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>V31894249</t>
+          <t>F31659980</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>LAZARO ALFARO</t>
+          <t>OLLER</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>2006-07-14</t>
+          <t>1999-04-26</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
-          <t>FIGAROL</t>
+          <t>IHABAR</t>
         </is>
       </c>
       <c r="H509" t="inlineStr">
         <is>
-          <t>Estella, 4</t>
+          <t>MAYOR, 21</t>
         </is>
       </c>
       <c r="I509" t="inlineStr">
         <is>
-          <t>31311</t>
+          <t>31850</t>
         </is>
       </c>
       <c r="J509" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K509" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>7212,15</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="n">
         <v>509</v>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>621</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>F31658172</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>CORCARENA</t>
+          <t>PRESONDO</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>2006-09-29</t>
+          <t>1999-05-11</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
-          <t>CARCASTILLO</t>
+          <t>OLAGÜE</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
-          <t>Sangüesa, 27</t>
+          <t>SAN JUAN, S/N</t>
         </is>
       </c>
       <c r="I510" t="inlineStr">
         <is>
-          <t>31310</t>
+          <t>31798</t>
         </is>
       </c>
       <c r="J510" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K510" t="inlineStr">
         <is>
-          <t>679,00</t>
+          <t>658108,14</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="n">
         <v>510</v>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>622</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>V31917917</t>
+          <t>F31658669</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>LAJASER</t>
+          <t>FRUTAN</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>2007-02-22</t>
+          <t>1999-05-24</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
-          <t>RIBAFORADA</t>
+          <t>SARTAGUDA</t>
         </is>
       </c>
       <c r="H511" t="inlineStr">
         <is>
-          <t>San Gregorio, 7</t>
+          <t>PABLO SARASATE, 20</t>
         </is>
       </c>
       <c r="I511" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31589</t>
         </is>
       </c>
       <c r="J511" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K511" t="inlineStr">
         <is>
-          <t>143000,00</t>
+          <t>1803,04</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="n">
         <v>511</v>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>623</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>V31919509</t>
+          <t>F31664105</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>VIBALES</t>
+          <t>GALARTZA</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>2007-03-13</t>
+          <t>1999-07-27</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
-          <t>CARCASTILLO</t>
+          <t>ODERITZ</t>
         </is>
       </c>
       <c r="H512" t="inlineStr">
         <is>
-          <t>Avenida Aragón, 48</t>
+          <t>SAN LORENZO, S/N</t>
         </is>
       </c>
       <c r="I512" t="inlineStr">
         <is>
-          <t>31310</t>
+          <t>31879</t>
         </is>
       </c>
       <c r="J512" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K512" t="inlineStr">
         <is>
-          <t>234000,00</t>
+          <t>900,00</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="n">
         <v>512</v>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>624</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>V31922362</t>
+          <t>F31662802</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>ARANBELTZA</t>
+          <t>LAS MEJANAS</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>2007-03-27</t>
+          <t>1999-07-19</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
-          <t>ARRONIZ</t>
+          <t>CORTES</t>
         </is>
       </c>
       <c r="H513" t="inlineStr">
         <is>
-          <t>C/ Nueva, nº 33</t>
+          <t>CRA. TAUSTE, KM 20</t>
         </is>
       </c>
       <c r="I513" t="inlineStr">
         <is>
-          <t>31243</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J513" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K513" t="inlineStr">
         <is>
-          <t>3050,00</t>
+          <t>6010,12</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="n">
         <v>513</v>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>625</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>F31926413</t>
+          <t>F31663958</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>RIAZOR</t>
+          <t>SAIONA</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>2007-05-02</t>
+          <t>1999-07-26</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
-          <t>ARTAJONA</t>
+          <t>PAMPLONA</t>
         </is>
       </c>
       <c r="H514" t="inlineStr">
         <is>
-          <t>C/ JUAN LASCARRO, Nº 4</t>
-[...4 lines deleted...]
-          <t>31140</t>
+          <t>AMAYA, 26-1º IZDA</t>
         </is>
       </c>
       <c r="J514" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>18</t>
         </is>
       </c>
       <c r="K514" t="inlineStr">
         <is>
-          <t>3200,00</t>
+          <t>6120,00</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="n">
         <v>514</v>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>626</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>F31932726</t>
+          <t>F31672843</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>FRUTAS Y HORTALIZAS DE FONTELLAS</t>
+          <t>LARRATE</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>2007-07-12</t>
+          <t>1999-08-02</t>
         </is>
       </c>
       <c r="G515" t="inlineStr">
         <is>
-          <t>FONTELLAS</t>
+          <t>ARRUITZ</t>
         </is>
       </c>
       <c r="H515" t="inlineStr">
         <is>
-          <t>SAN ISIDRO LABRADOR,15</t>
+          <t>CASERIO ZURGUIÑENEA</t>
         </is>
       </c>
       <c r="I515" t="inlineStr">
         <is>
-          <t>31512</t>
+          <t>31878</t>
         </is>
       </c>
       <c r="J515" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K515" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>12000,00</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="n">
         <v>515</v>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>627</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>V31942022</t>
+          <t>F31667298</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>VIVEROS ELIZALDE</t>
+          <t>GURELAN</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>2007-10-22</t>
+          <t>1999-09-06</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
-          <t>SANGÜESA</t>
+          <t>ARRAITZ-ORKIN</t>
         </is>
       </c>
       <c r="H516" t="inlineStr">
         <is>
-          <t>C/ ENRIQUE DE LABRIT, 45</t>
+          <t>ASUNCION, 7</t>
         </is>
       </c>
       <c r="I516" t="inlineStr">
         <is>
-          <t>31400</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J516" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K516" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>3005,06</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="n">
         <v>516</v>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>628</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>V31963556</t>
+          <t>F31673148</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>LESAKENEA</t>
+          <t>MURCHANTE</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>2008-05-19</t>
+          <t>1999-10-11</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
-          <t>LEITZA (PUEBLO)</t>
+          <t>MURCHANTE</t>
         </is>
       </c>
       <c r="H517" t="inlineStr">
         <is>
-          <t>CASERIO LESAKENEA</t>
+          <t>MAYOR, 130</t>
         </is>
       </c>
       <c r="I517" t="inlineStr">
         <is>
-          <t>31880</t>
+          <t>31521</t>
         </is>
       </c>
       <c r="J517" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>40</t>
         </is>
       </c>
       <c r="K517" t="inlineStr">
         <is>
-          <t>152100,00</t>
+          <t>721,21</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="n">
         <v>517</v>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>629</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>V31970049</t>
+          <t>F31670946</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>ANTSONEA</t>
+          <t>GRUPO BAZTAN</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>2008-06-06</t>
+          <t>1999-11-03</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
-          <t>UZTEGUI</t>
+          <t>IRAIZOTZ</t>
         </is>
       </c>
       <c r="H518" t="inlineStr">
         <is>
-          <t>CASA ANTSONEA</t>
+          <t>Pº IND. ELORDI, S/N</t>
         </is>
       </c>
       <c r="I518" t="inlineStr">
         <is>
-          <t>31891</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J518" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K518" t="inlineStr">
         <is>
-          <t>39000,00</t>
+          <t>36060,73</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="n">
         <v>518</v>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>699</t>
-[...4 lines deleted...]
-          <t>V31968001</t>
+          <t>630</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>LA TORRE VERDE</t>
+          <t>HORTOFRUTICOLA LA RIBERA</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>2008-07-01</t>
+          <t>1999-11-15</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
-          <t>LODOSA</t>
+          <t>FUSTIÑANA</t>
         </is>
       </c>
       <c r="H519" t="inlineStr">
         <is>
-          <t>Pol. Los Cabezos, s/n, Apdo 69</t>
+          <t>BALERO BERMEJO, 46</t>
         </is>
       </c>
       <c r="I519" t="inlineStr">
         <is>
-          <t>31580</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="J519" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>144</t>
         </is>
       </c>
       <c r="K519" t="inlineStr">
         <is>
-          <t>12000,00</t>
+          <t>1093,84</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="n">
         <v>519</v>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>632</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>V31968076</t>
+          <t>F31681059</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>LOS CERRILES</t>
+          <t>UDABERA</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>2008-07-01</t>
+          <t>2000-01-17</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
-          <t>ARRONIZ</t>
-[...4 lines deleted...]
-          <t>Primicia, 13</t>
+          <t>UDABE</t>
         </is>
       </c>
       <c r="I520" t="inlineStr">
         <is>
-          <t>31243</t>
+          <t>31869</t>
         </is>
       </c>
       <c r="J520" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K520" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>6010,12</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="n">
         <v>520</v>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>633</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>V31975162</t>
+          <t>F31678287</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>KIBBI</t>
+          <t>MAESTRE</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>2008-10-07</t>
+          <t>2000-01-17</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
-          <t>DONAMARIA</t>
+          <t>VILLAFRANCA</t>
         </is>
       </c>
       <c r="H521" t="inlineStr">
         <is>
-          <t>Bº Ventas 18, Casa Guretxe</t>
+          <t>PLAZA DE LOS FUEROS, 3</t>
         </is>
       </c>
       <c r="I521" t="inlineStr">
         <is>
-          <t>31750</t>
+          <t>31330</t>
         </is>
       </c>
       <c r="J521" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K521" t="inlineStr">
         <is>
-          <t>240000,00</t>
+          <t>3606,07</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="n">
         <v>521</v>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>634</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>V71034730</t>
+          <t>F31679798</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>JAUREGIA</t>
+          <t>ALVAREZ-SADABA</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>2009-12-11</t>
+          <t>2000-01-31</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
-          <t>ANIZ</t>
+          <t>LODOSA</t>
         </is>
       </c>
       <c r="H522" t="inlineStr">
         <is>
-          <t>JAUREGIA ETXEA</t>
+          <t>LOS FUEROS, 3-3º</t>
         </is>
       </c>
       <c r="I522" t="inlineStr">
         <is>
-          <t>31796</t>
+          <t>31580</t>
         </is>
       </c>
       <c r="J522" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K522" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>5409,11</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="n">
         <v>522</v>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>635</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>V71032312</t>
+          <t>F31682917</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>LANDAZURIA</t>
+          <t>DOS MIL</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>2010-02-19</t>
+          <t>2000-02-15</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
-          <t>ARGUEDAS</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H523" t="inlineStr">
         <is>
-          <t>SAN JUAN 6</t>
+          <t>CAMINO CARITAT, S/N</t>
         </is>
       </c>
       <c r="I523" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J523" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K523" t="inlineStr">
         <is>
-          <t>6750,00</t>
+          <t>434910,00</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="n">
         <v>523</v>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>636</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>V71037113</t>
+          <t>F31681273</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>LA CORRALIZA DE DON PABLO</t>
+          <t>BEREKOTX</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>2010-04-16</t>
+          <t>2000-02-14</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>ERRATZU</t>
         </is>
       </c>
       <c r="H524" t="inlineStr">
         <is>
-          <t>Finca el Raso</t>
+          <t>CASA BEREKOETXEA</t>
         </is>
       </c>
       <c r="I524" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31714</t>
         </is>
       </c>
       <c r="J524" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K524" t="inlineStr">
         <is>
-          <t>100,00</t>
+          <t>18030,36</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="n">
         <v>524</v>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>705</t>
+          <t>637</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>V31446107</t>
+          <t>F31682859</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>AVICOLA SAN MIGUEL</t>
+          <t>EL RIEL</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>2010-09-21</t>
+          <t>2000-02-25</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
-          <t>HIRIBERRI/VILLANUEVA DE ARAKIL</t>
+          <t>VALTIERRA</t>
         </is>
       </c>
       <c r="H525" t="inlineStr">
         <is>
-          <t>San Martín, s/n</t>
+          <t>PASEO DE LA RIBERA, 130</t>
         </is>
       </c>
       <c r="I525" t="inlineStr">
         <is>
-          <t>31850</t>
+          <t>31514</t>
         </is>
       </c>
       <c r="J525" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K525" t="inlineStr">
         <is>
-          <t>866000,00</t>
+          <t>18030,38</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="n">
         <v>525</v>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>638</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>F31682867</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>ECOYERRI</t>
+          <t>YANGOA</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>2010-10-08</t>
+          <t>2000-02-21</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
-          <t>ABARZUZA</t>
+          <t>OIZ DE SANTESTEBAN</t>
         </is>
       </c>
       <c r="H526" t="inlineStr">
         <is>
-          <t>C/ Ipustea s/n</t>
+          <t>CASA YANGOA</t>
         </is>
       </c>
       <c r="I526" t="inlineStr">
         <is>
-          <t>31178</t>
+          <t>31751</t>
         </is>
       </c>
       <c r="J526" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K526" t="inlineStr">
         <is>
-          <t>3300,00</t>
+          <t>18030,36</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="n">
         <v>526</v>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>639</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>V71060073</t>
+          <t>F31682875</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>NABADIA</t>
+          <t>AZKARATEA</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>2011-03-10</t>
+          <t>2000-02-21</t>
         </is>
       </c>
       <c r="G527" t="inlineStr">
         <is>
-          <t>OLITE</t>
+          <t>ZUBIETA</t>
         </is>
       </c>
       <c r="H527" t="inlineStr">
         <is>
-          <t>Avenida de Peralta, 5</t>
+          <t>CASA AZKARATEA</t>
         </is>
       </c>
       <c r="I527" t="inlineStr">
         <is>
-          <t>31390</t>
+          <t>31746</t>
         </is>
       </c>
       <c r="J527" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K527" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>18030,36</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="n">
         <v>527</v>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>640</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>V71073621</t>
+          <t>F31683527</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>PADENA</t>
+          <t>AGROPECUARIA CIRAUQUI</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>2011-08-08</t>
+          <t>2000-02-29</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
-          <t>NOAIN</t>
+          <t>FUNES</t>
         </is>
       </c>
       <c r="H528" t="inlineStr">
         <is>
-          <t>CTRA SALINAS</t>
+          <t>CALLE LA PARROQUIA, 3</t>
         </is>
       </c>
       <c r="I528" t="inlineStr">
         <is>
-          <t>31110</t>
+          <t>31360</t>
         </is>
       </c>
       <c r="J528" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K528" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>36060,72</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="n">
         <v>528</v>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>641</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>J71070924</t>
+          <t>F31684822</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>BAZTANGO TOMATEA</t>
+          <t>TELLERI</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>2011-09-15</t>
+          <t>2000-03-06</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
-          <t>ELIZONDO</t>
+          <t>ERRATZU</t>
         </is>
       </c>
       <c r="H529" t="inlineStr">
         <is>
-          <t>Barrio Berro</t>
+          <t>CASA TXISPERRIA</t>
         </is>
       </c>
       <c r="I529" t="inlineStr">
         <is>
-          <t>31700</t>
+          <t>31714</t>
         </is>
       </c>
       <c r="J529" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K529" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>18030,36</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="n">
         <v>529</v>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>642</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>V71079347</t>
+          <t>F31684137</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>GORRAMENDI</t>
+          <t>HERMANOS GARASA</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>2011-12-19</t>
+          <t>2000-03-13</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
-          <t>ARIZKUN</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H530" t="inlineStr">
         <is>
-          <t>POLIGONO INDUSTRIAL ORDOKI,</t>
+          <t>GENERAL CANANELLAS, 38-1º</t>
         </is>
       </c>
       <c r="I530" t="inlineStr">
         <is>
-          <t>31713</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J530" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K530" t="inlineStr">
         <is>
-          <t>25000,00</t>
+          <t>4000,00</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="n">
         <v>530</v>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>643</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>V71084180</t>
+          <t>F31685266</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>HUALDE BELZA</t>
+          <t>DOLABERRI</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>2012-02-16</t>
+          <t>2000-03-20</t>
         </is>
       </c>
       <c r="G531" t="inlineStr">
         <is>
-          <t>AURIZBERRI/ESPINAL</t>
+          <t>AZPILKUETA</t>
         </is>
       </c>
       <c r="H531" t="inlineStr">
         <is>
-          <t>C/ SAN BARTOLOME, Nº 30</t>
+          <t>BARRIO URRASUN</t>
         </is>
       </c>
       <c r="I531" t="inlineStr">
         <is>
-          <t>31694</t>
+          <t>31715</t>
         </is>
       </c>
       <c r="J531" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K531" t="inlineStr">
         <is>
-          <t>3005,00</t>
+          <t>24040,48</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="n">
         <v>531</v>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>644</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>F71106975</t>
+          <t>V31685274</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>LARENAL</t>
+          <t>SAT "LA PLANA"</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>2000-03-20</t>
+        </is>
+      </c>
       <c r="G532" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>FIGAROL</t>
         </is>
       </c>
       <c r="H532" t="inlineStr">
         <is>
-          <t>VIRGEN DEL SOTO 4</t>
+          <t>EL SABER, 1</t>
         </is>
       </c>
       <c r="I532" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31311</t>
         </is>
       </c>
       <c r="J532" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K532" t="inlineStr">
         <is>
-          <t>3600,00</t>
+          <t>24040,00</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="n">
         <v>532</v>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>645</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>V71118392</t>
+          <t>F31686686</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>EGA VERDE</t>
+          <t>ANAIAK</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>2012-12-19</t>
+          <t>2000-03-27</t>
         </is>
       </c>
       <c r="G533" t="inlineStr">
         <is>
-          <t>LODOSA</t>
-[...4 lines deleted...]
-          <t>POLIGONO LOS CABEZOS S/N; APDO 69</t>
+          <t>OROKIETA</t>
         </is>
       </c>
       <c r="I533" t="inlineStr">
         <is>
-          <t>31580</t>
+          <t>31866</t>
         </is>
       </c>
       <c r="J533" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K533" t="inlineStr">
         <is>
-          <t>12000,00</t>
+          <t>24040,48</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="n">
         <v>533</v>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>647</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>V71125199</t>
+          <t>F31688302</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>FONTELES</t>
+          <t>GUTIERREZ</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>2013-02-13</t>
+          <t>2000-04-10</t>
         </is>
       </c>
       <c r="G534" t="inlineStr">
         <is>
-          <t>BEIRE</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H534" t="inlineStr">
         <is>
-          <t>PLAZA MAYOR 1</t>
+          <t>FINCA LA TORRE</t>
         </is>
       </c>
       <c r="I534" t="inlineStr">
         <is>
-          <t>31393</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J534" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K534" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>72121,45</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="n">
         <v>534</v>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>648</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>LACTULAN</t>
+          <t>GORRITI</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>2000-04-17</t>
+        </is>
+      </c>
       <c r="G535" t="inlineStr">
         <is>
-          <t>ETXEBERRI (ARAKIL)-31868</t>
+          <t>NARVARTE</t>
         </is>
       </c>
       <c r="H535" t="inlineStr">
         <is>
-          <t>CALLE MADOZ S/N.</t>
+          <t>SAN ANDRES, 44</t>
         </is>
       </c>
       <c r="I535" t="inlineStr">
         <is>
-          <t>31868</t>
+          <t>31793</t>
         </is>
       </c>
       <c r="J535" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K535" t="inlineStr">
         <is>
-          <t>2800,00</t>
+          <t>18030,36</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="n">
         <v>535</v>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>649</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>V71129852</t>
+          <t>F31688203</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>VILLAR SOCIEDAD AGRARIA DE TRANSFORMACION LIMITADA</t>
+          <t>OLLOQUI</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>2013-03-21</t>
+          <t>2000-04-17</t>
         </is>
       </c>
       <c r="G536" t="inlineStr">
         <is>
-          <t>MURILLO EL FRUTO-31313</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H536" t="inlineStr">
         <is>
-          <t>SAN MIGUEL 29</t>
+          <t>CALLE IRURZUN 37-3º</t>
         </is>
       </c>
       <c r="I536" t="inlineStr">
         <is>
-          <t>31313</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J536" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K536" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>3606,07</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="n">
         <v>536</v>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>650</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>V71129886</t>
+          <t>F31690753</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>MORATIEL</t>
+          <t>BUENOS AIRES</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>2013-03-21</t>
+          <t>2000-05-10</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>LEGARIA</t>
         </is>
       </c>
       <c r="H537" t="inlineStr">
         <is>
-          <t>SIERRA DE URBASA 9</t>
+          <t>SAN MARTIN, s/n</t>
         </is>
       </c>
       <c r="I537" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31281</t>
         </is>
       </c>
       <c r="J537" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K537" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>18030,36</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="n">
         <v>537</v>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>651</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>V71170179</t>
+          <t>F31693732</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>VITIS NAVARRA</t>
+          <t>URNAL</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>2014-02-26</t>
+          <t>2000-06-12</t>
         </is>
       </c>
       <c r="G538" t="inlineStr">
         <is>
-          <t>LARRAGA</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H538" t="inlineStr">
         <is>
-          <t>CARRETERA TAFALLA KM 18</t>
+          <t>AVDA. DE FUNES, 10</t>
         </is>
       </c>
       <c r="I538" t="inlineStr">
         <is>
-          <t>31251</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J538" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K538" t="inlineStr">
         <is>
-          <t>2176000,00</t>
+          <t>78606,00</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="n">
         <v>538</v>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>652</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>V71200877</t>
+          <t>F31695927</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>IRIBARREN</t>
+          <t>KITXULABE</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>2014-09-10</t>
+          <t>2000-06-12</t>
         </is>
       </c>
       <c r="G539" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>ETXARREN (ARAKIL)</t>
         </is>
       </c>
       <c r="H539" t="inlineStr">
         <is>
-          <t>CALLE SAN MARCOS, Nº 10</t>
+          <t>SAN VICENTE, 1</t>
         </is>
       </c>
       <c r="I539" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31868</t>
         </is>
       </c>
       <c r="J539" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K539" t="inlineStr">
         <is>
-          <t>6000,00</t>
+          <t>18030,36</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="n">
         <v>539</v>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>720</t>
+          <t>653</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>V71221618</t>
+          <t>F31694318</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>LA RIBERA ECO</t>
+          <t>GANADERIA ETXEBERRI</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>2015-01-27</t>
+          <t>2000-06-26</t>
         </is>
       </c>
       <c r="G540" t="inlineStr">
         <is>
-          <t>LODOSA</t>
+          <t>ETXEBERRI (ARAKIL)</t>
         </is>
       </c>
       <c r="H540" t="inlineStr">
         <is>
-          <t>POLIGONO LOS CABEZOS S/N</t>
+          <t>CRTA. MADOZ, S/N</t>
         </is>
       </c>
       <c r="I540" t="inlineStr">
         <is>
-          <t>31580</t>
+          <t>31868</t>
         </is>
       </c>
       <c r="J540" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K540" t="inlineStr">
         <is>
-          <t>12000,00</t>
+          <t>31681,13</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="n">
         <v>540</v>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>721</t>
+          <t>654</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>V71228621</t>
+          <t>F31696396</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>AGORRETA</t>
+          <t>LOREGAR</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>2015-03-04</t>
+          <t>2000-07-17</t>
         </is>
       </c>
       <c r="G541" t="inlineStr">
         <is>
-          <t>FONTELLAS</t>
+          <t>FALCES</t>
         </is>
       </c>
       <c r="H541" t="inlineStr">
         <is>
-          <t>CALLE SOL 14</t>
+          <t>C/ CASTRO ABAJO, Nº 14</t>
         </is>
       </c>
       <c r="I541" t="inlineStr">
         <is>
-          <t>31512</t>
+          <t>31370</t>
         </is>
       </c>
       <c r="J541" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K541" t="inlineStr">
         <is>
-          <t>2400,00</t>
+          <t>3606,07</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="n">
         <v>541</v>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>722</t>
+          <t>655</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>V71250294</t>
+          <t>F31699275</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>SAT VIRGEN DE CUEVAS</t>
+          <t>HERSAMI</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>2015-07-23</t>
+          <t>2000-09-04</t>
         </is>
       </c>
       <c r="G542" t="inlineStr">
         <is>
-          <t>VIANA</t>
+          <t>MILAGRO</t>
         </is>
       </c>
       <c r="H542" t="inlineStr">
         <is>
-          <t>SERAPIO URRA, Nº 14  BAJO</t>
+          <t>JESUS OÑOS, 4</t>
         </is>
       </c>
       <c r="I542" t="inlineStr">
         <is>
-          <t>31230</t>
+          <t>31320</t>
         </is>
       </c>
       <c r="J542" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K542" t="inlineStr">
         <is>
-          <t>1400,00</t>
+          <t>6010,12</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="n">
         <v>542</v>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>656</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>V71256317</t>
+          <t>F31707029</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>INVERNADEROS Y EXPLOTACIONES AGRARIAS PERALTA</t>
+          <t>ARKUETA</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>2015-09-28</t>
+          <t>2000-11-15</t>
         </is>
       </c>
       <c r="G543" t="inlineStr">
         <is>
-          <t>RIBAFORADA</t>
+          <t>ETXARRI ARANAZ</t>
         </is>
       </c>
       <c r="H543" t="inlineStr">
         <is>
-          <t>CALLE FEDERICO MAYO 63</t>
+          <t>KARRIKESTU, Nº 3</t>
         </is>
       </c>
       <c r="I543" t="inlineStr">
         <is>
-          <t>31550</t>
+          <t>31820</t>
         </is>
       </c>
       <c r="J543" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K543" t="inlineStr">
         <is>
-          <t>150000,00</t>
+          <t>18030,36</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="n">
         <v>543</v>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>657</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>V71277354</t>
+          <t>F31706823</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>BORDALDE</t>
+          <t>BEANSA</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>2016-02-26</t>
+          <t>2000-12-11</t>
         </is>
       </c>
       <c r="G544" t="inlineStr">
         <is>
-          <t>CIZUR MENOR</t>
+          <t>LARRAGA</t>
         </is>
       </c>
       <c r="H544" t="inlineStr">
         <is>
-          <t>CAMINO VIEJO DE ZIZUR Nº 18</t>
+          <t>CRA. LERIN, 2</t>
         </is>
       </c>
       <c r="I544" t="inlineStr">
         <is>
-          <t>31190</t>
+          <t>31251</t>
         </is>
       </c>
       <c r="J544" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K544" t="inlineStr">
         <is>
-          <t>9000,00</t>
+          <t>24040,48</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="n">
         <v>544</v>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>725</t>
+          <t>659</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>V71055438</t>
+          <t>F31716681</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>LAGUNILLA, SOCIEDAD AGRARIA DE TRANSFORMACION</t>
+          <t>EDURNE</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>2016-04-29</t>
+          <t>2001-05-21</t>
         </is>
       </c>
       <c r="G545" t="inlineStr">
         <is>
-          <t>BERBINZANA</t>
+          <t>AUZA</t>
         </is>
       </c>
       <c r="H545" t="inlineStr">
         <is>
-          <t>CALLE LAS ERAS, 11</t>
+          <t>C/ SAN MARTIN Nº 52</t>
         </is>
       </c>
       <c r="I545" t="inlineStr">
         <is>
-          <t>31252</t>
+          <t>31797</t>
         </is>
       </c>
       <c r="J545" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K545" t="inlineStr">
         <is>
-          <t>4545,50</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="n">
         <v>545</v>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>726</t>
+          <t>660</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>V71294631</t>
+          <t>F31727274</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>SAT AGREGADORA DE PRODUCTORES AMBROSIO 726 NA</t>
+          <t>OLAGORRIA</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>2016-06-22</t>
+          <t>2001-07-27</t>
         </is>
       </c>
       <c r="G546" t="inlineStr">
         <is>
-          <t>FUSTIÑANA</t>
+          <t>ARTAJONA</t>
         </is>
       </c>
       <c r="H546" t="inlineStr">
         <is>
-          <t>CALLE SAN ISIDRO, 15</t>
+          <t>CRA. MARCILLA (NA 6020), Km.17</t>
         </is>
       </c>
       <c r="I546" t="inlineStr">
         <is>
-          <t>31510</t>
+          <t>31140</t>
         </is>
       </c>
       <c r="J546" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K546" t="inlineStr">
         <is>
-          <t>3500,00</t>
+          <t>6000,00</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="n">
         <v>546</v>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>661</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>V71298202</t>
+          <t>F31728744</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>BELINDA</t>
+          <t>LAZCOZ</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>2016-07-28</t>
+          <t>2001-07-30</t>
         </is>
       </c>
       <c r="G547" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>EGUIARRETA</t>
         </is>
       </c>
       <c r="H547" t="inlineStr">
         <is>
-          <t>C/ FEDERICO MAYO, Nº 2</t>
+          <t>SAN ANTON, S/N</t>
         </is>
       </c>
       <c r="I547" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31868</t>
         </is>
       </c>
       <c r="J547" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K547" t="inlineStr">
         <is>
-          <t>6000,00</t>
+          <t>12000,00</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="n">
         <v>547</v>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>662</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>V71302137</t>
+          <t>F31730393</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>SAT YES FRESH</t>
+          <t>VIVEROS ABAURRE</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>2016-08-24</t>
+          <t>2001-09-03</t>
         </is>
       </c>
       <c r="G548" t="inlineStr">
         <is>
-          <t>FUSTIÑANA</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H548" t="inlineStr">
         <is>
-          <t>CALLE SAN ISIDRO, 15</t>
+          <t>CRA. FALCES-MARCILLA</t>
         </is>
       </c>
       <c r="I548" t="inlineStr">
         <is>
-          <t>31510</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J548" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K548" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>6012,00</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="n">
         <v>548</v>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>663</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>V71305478</t>
+          <t>F31736762</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>SASO DE CAPARROSO</t>
+          <t>SUMBILLENEA</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>2016-09-05</t>
+          <t>2001-11-26</t>
         </is>
       </c>
       <c r="G549" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>ITUREN</t>
         </is>
       </c>
       <c r="H549" t="inlineStr">
         <is>
-          <t>C/ SAN MARCOS, Nº 3</t>
+          <t>CASA SUMBILLENEA, BARRIO I</t>
         </is>
       </c>
       <c r="I549" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31745</t>
         </is>
       </c>
       <c r="J549" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K549" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>45000,00</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="n">
         <v>549</v>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>664</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>V71318174</t>
+          <t>F31738248</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>LAVIONA SAT</t>
+          <t>MENDICOA</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>2017-03-23</t>
+          <t>2002-01-14</t>
         </is>
       </c>
       <c r="G550" t="inlineStr">
         <is>
-          <t>MARCILLA</t>
+          <t>ARIZKUN</t>
         </is>
       </c>
       <c r="H550" t="inlineStr">
         <is>
-          <t>CALLE NUEVA, 12</t>
+          <t>CASA BAZABALEA</t>
         </is>
       </c>
       <c r="I550" t="inlineStr">
         <is>
-          <t>31340</t>
+          <t>31713</t>
         </is>
       </c>
       <c r="J550" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K550" t="inlineStr">
         <is>
-          <t>6000,00</t>
+          <t>78432,00</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="n">
         <v>550</v>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>665</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>V71320303</t>
+          <t>F31746951</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>MIÑARROS, SAT</t>
+          <t>ARANEA</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>2017-04-11</t>
+          <t>2002-03-11</t>
         </is>
       </c>
       <c r="G551" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>MAYA DEL BAZTAN</t>
         </is>
       </c>
       <c r="H551" t="inlineStr">
         <is>
-          <t>C/ LAS VALES, 46</t>
+          <t>CASA IRUIN</t>
         </is>
       </c>
       <c r="I551" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31715</t>
         </is>
       </c>
       <c r="J551" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K551" t="inlineStr">
         <is>
-          <t>4000,00</t>
+          <t>30000,00</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="n">
         <v>551</v>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>732</t>
+          <t>666</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>V71321079</t>
+          <t>F31748965</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>AGRICOLA LANDAZURIA SAT</t>
+          <t>ELKARTE</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>2017-05-12</t>
+          <t>2002-03-20</t>
         </is>
       </c>
       <c r="G552" t="inlineStr">
         <is>
-          <t>ARGUEDAS</t>
+          <t>URROTZ</t>
         </is>
       </c>
       <c r="H552" t="inlineStr">
         <is>
-          <t>SAN JUAN, 6</t>
+          <t>CASA BERRABURUA</t>
         </is>
       </c>
       <c r="I552" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31752</t>
         </is>
       </c>
       <c r="J552" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K552" t="inlineStr">
         <is>
-          <t>3375,00</t>
+          <t>30000,00</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="n">
         <v>552</v>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>733</t>
-[...4 lines deleted...]
-          <t>V71321061</t>
+          <t>668</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>SAMANES SANZ SAT</t>
+          <t>LODI</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>2017-05-12</t>
+          <t>2002-07-15</t>
         </is>
       </c>
       <c r="G553" t="inlineStr">
         <is>
-          <t>ARGUEDAS</t>
+          <t>SESMA</t>
         </is>
       </c>
       <c r="H553" t="inlineStr">
         <is>
-          <t>SAN JUAN, 6</t>
+          <t>CRA. DE LODOSA, 3</t>
         </is>
       </c>
       <c r="I553" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31293</t>
         </is>
       </c>
       <c r="J553" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K553" t="inlineStr">
         <is>
-          <t>3375,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="n">
         <v>553</v>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>669</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>V71324255</t>
+          <t>F01023076</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>SAT "GARCIA GARCIA"</t>
+          <t>MAES</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>2017-06-22</t>
+          <t>2002-08-05</t>
         </is>
       </c>
       <c r="G554" t="inlineStr">
         <is>
-          <t>LARRAGA</t>
+          <t>VIANA</t>
         </is>
       </c>
       <c r="H554" t="inlineStr">
         <is>
-          <t>CARRETERA BERBINZANA, Nº21-B</t>
+          <t>Carretera Eje del Ebro, km. 92</t>
         </is>
       </c>
       <c r="I554" t="inlineStr">
         <is>
-          <t>31251</t>
+          <t>31230</t>
         </is>
       </c>
       <c r="J554" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K554" t="inlineStr">
         <is>
-          <t>282000,00</t>
+          <t>126212,54</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="n">
         <v>554</v>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>722</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>V71325906</t>
+          <t>V71250294</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>SAT "JIMENEZ-ALFARO"</t>
+          <t>SAT VIRGEN DE CUEVAS</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>2017-06-30</t>
+          <t>2015-07-23</t>
         </is>
       </c>
       <c r="G555" t="inlineStr">
         <is>
-          <t>PERALTA</t>
+          <t>VIANA</t>
         </is>
       </c>
       <c r="H555" t="inlineStr">
         <is>
-          <t>CALLE PAMPLONA, 17</t>
+          <t>SERAPIO URRA, Nº 14  BAJO</t>
         </is>
       </c>
       <c r="I555" t="inlineStr">
         <is>
-          <t>31350</t>
+          <t>31230</t>
         </is>
       </c>
       <c r="J555" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>14</t>
         </is>
       </c>
       <c r="K555" t="inlineStr">
         <is>
-          <t>4002,00</t>
+          <t>1400,00</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="n">
         <v>555</v>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>723</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>V71326201</t>
+          <t>V71256317</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>SAT AGREGADORA AGROSUN DE RESPONSABILIDAD LIMITADA 736 NA</t>
+          <t>INVERNADEROS Y EXPLOTACIONES AGRARIAS PERALTA</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>2017-07-06</t>
+          <t>2015-09-28</t>
         </is>
       </c>
       <c r="G556" t="inlineStr">
         <is>
-          <t>AZAGRA</t>
+          <t>RIBAFORADA</t>
         </is>
       </c>
       <c r="H556" t="inlineStr">
         <is>
-          <t>CALLE BADINA S/N</t>
+          <t>CALLE FEDERICO MAYO 63</t>
         </is>
       </c>
       <c r="I556" t="inlineStr">
         <is>
-          <t>31560</t>
+          <t>31550</t>
         </is>
       </c>
       <c r="J556" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K556" t="inlineStr">
         <is>
-          <t>1740,00</t>
+          <t>150000,00</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="n">
         <v>556</v>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>737</t>
+          <t>724</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>V71327829</t>
+          <t>V71277354</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>SAT ARRONDO LAHERA</t>
+          <t>BORDALDE</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>2017-08-03</t>
+          <t>2016-02-26</t>
         </is>
       </c>
       <c r="G557" t="inlineStr">
         <is>
-          <t>FUSTIÑANA</t>
+          <t>CIZUR MENOR</t>
         </is>
       </c>
       <c r="H557" t="inlineStr">
         <is>
-          <t>AVENIDA DE LA NEGRA, 22</t>
+          <t>CAMINO VIEJO DE ZIZUR Nº 18</t>
         </is>
       </c>
       <c r="I557" t="inlineStr">
         <is>
-          <t>31510</t>
+          <t>31190</t>
         </is>
       </c>
       <c r="J557" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K557" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>9000,00</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="n">
         <v>557</v>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>725</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>V71329148</t>
+          <t>V71055438</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>SAT GREEN NATURE DE RESPONSABILIDAD LIMITADA 738 NA</t>
+          <t>LAGUNILLA, SOCIEDAD AGRARIA DE TRANSFORMACION</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>2017-09-07</t>
+          <t>2016-04-29</t>
         </is>
       </c>
       <c r="G558" t="inlineStr">
         <is>
-          <t>AZAGRA</t>
+          <t>BERBINZANA</t>
         </is>
       </c>
       <c r="H558" t="inlineStr">
         <is>
-          <t>CALLE BADINA S/N</t>
+          <t>CALLE LAS ERAS, 11</t>
         </is>
       </c>
       <c r="I558" t="inlineStr">
         <is>
-          <t>31560</t>
+          <t>31252</t>
         </is>
       </c>
       <c r="J558" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K558" t="inlineStr">
         <is>
-          <t>2980,00</t>
+          <t>4545,50</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="n">
         <v>558</v>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>726</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>V71339238</t>
+          <t>V71294631</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>SAT MANGAS VERDES AGRICOLA DE RESPONSABILIDAD LIMITADA</t>
+          <t>SAT AGREGADORA DE PRODUCTORES AMBROSIO 726 NA</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>2018-01-30</t>
+          <t>2016-06-22</t>
         </is>
       </c>
       <c r="G559" t="inlineStr">
         <is>
-          <t>CAPARROSO</t>
+          <t>FUSTIÑANA</t>
         </is>
       </c>
       <c r="H559" t="inlineStr">
         <is>
-          <t>CALLE ZALDUENDO, Nº  16</t>
+          <t>CALLE SAN ISIDRO, 15</t>
         </is>
       </c>
       <c r="I559" t="inlineStr">
         <is>
-          <t>31380</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="J559" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K559" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>3500,00</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="n">
         <v>559</v>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>727</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>V71340764</t>
+          <t>V71298202</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>SAT GLOBAL FRESH DE RESPONSABILIDAD LIMITADA</t>
+          <t>BELINDA</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>2018-02-13</t>
+          <t>2016-07-28</t>
         </is>
       </c>
       <c r="G560" t="inlineStr">
         <is>
-          <t>AZAGRA</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H560" t="inlineStr">
         <is>
-          <t>CALLE BADINA S/N</t>
+          <t>C/ FEDERICO MAYO, Nº 2</t>
         </is>
       </c>
       <c r="I560" t="inlineStr">
         <is>
-          <t>31560</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J560" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K560" t="inlineStr">
         <is>
-          <t>3052,00</t>
+          <t>6000,00</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="n">
         <v>560</v>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>741</t>
+          <t>728</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>V71342554</t>
+          <t>V71302137</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>SAT ARBE DE RESPONSABILIDAD LIMITADA 741 NA</t>
+          <t>SAT YES FRESH</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>2018-03-12</t>
+          <t>2016-08-24</t>
         </is>
       </c>
       <c r="G561" t="inlineStr">
         <is>
-          <t>CORTES</t>
+          <t>FUSTIÑANA</t>
         </is>
       </c>
       <c r="H561" t="inlineStr">
         <is>
-          <t>CALLE AGUADORES, 20</t>
+          <t>CALLE SAN ISIDRO, 15</t>
         </is>
       </c>
       <c r="I561" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="J561" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>8</t>
         </is>
       </c>
       <c r="K561" t="inlineStr">
         <is>
           <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="n">
         <v>561</v>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>742</t>
+          <t>729</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>V71354435</t>
+          <t>V71305478</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>SAT LA ESCALERA</t>
+          <t>SASO DE CAPARROSO</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>2018-08-03</t>
+          <t>2016-09-05</t>
         </is>
       </c>
       <c r="G562" t="inlineStr">
         <is>
-          <t>CABANILLAS</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H562" t="inlineStr">
         <is>
-          <t>CABALLEROS DE JERUSALEN, 85</t>
+          <t>C/ SAN MARCOS, Nº 3</t>
         </is>
       </c>
       <c r="I562" t="inlineStr">
         <is>
-          <t>31511</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J562" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K562" t="inlineStr">
         <is>
           <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="n">
         <v>562</v>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>730</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>V71364269</t>
+          <t>V71318174</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>SAT LOS MARROS R.L.</t>
+          <t>LAVIONA SAT</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>2018-12-12</t>
+          <t>2017-03-23</t>
         </is>
       </c>
       <c r="G563" t="inlineStr">
         <is>
-          <t>FUSTIÑANA</t>
+          <t>MARCILLA</t>
         </is>
       </c>
       <c r="H563" t="inlineStr">
         <is>
-          <t>C/ LUIS BEAUMONT, Nº 49</t>
+          <t>CALLE NUEVA, 12</t>
         </is>
       </c>
       <c r="I563" t="inlineStr">
         <is>
-          <t>31510</t>
+          <t>31340</t>
         </is>
       </c>
       <c r="J563" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K563" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>6000,00</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="n">
         <v>563</v>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>731</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>V71363543</t>
+          <t>V71320303</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>SAT OLIAGRO DE RESPONSABILIDAD LIMITADA</t>
+          <t>MIÑARROS, SAT</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>2018-12-12</t>
+          <t>2017-04-11</t>
         </is>
       </c>
       <c r="G564" t="inlineStr">
         <is>
-          <t>CASCANTE</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H564" t="inlineStr">
         <is>
-          <t>CALLE BARCELONA 7</t>
+          <t>C/ LAS VALES, 46</t>
         </is>
       </c>
       <c r="I564" t="inlineStr">
         <is>
-          <t>31520</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J564" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K564" t="inlineStr">
         <is>
-          <t>4500,00</t>
+          <t>4000,00</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="n">
         <v>564</v>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>732</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>V71366413</t>
+          <t>V71321079</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>SAT LOPEZ Y MENA DE RESPONSABILIDAD LIMITADA</t>
+          <t>AGRICOLA LANDAZURIA SAT</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>2019-01-30</t>
+          <t>2017-05-12</t>
         </is>
       </c>
       <c r="G565" t="inlineStr">
         <is>
-          <t>VALTIERRA</t>
+          <t>ARGUEDAS</t>
         </is>
       </c>
       <c r="H565" t="inlineStr">
         <is>
-          <t>SANCHO EL FUERTE, 17</t>
+          <t>SAN JUAN, 6</t>
         </is>
       </c>
       <c r="I565" t="inlineStr">
         <is>
-          <t>31514</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="J565" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K565" t="inlineStr">
         <is>
-          <t>6000,00</t>
+          <t>3375,00</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="n">
         <v>565</v>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>733</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>V71366439</t>
+          <t>V71321061</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>SAT GRACIA LOPEZ DE RESPONSABILIDAD LIMITADA</t>
+          <t>SAMANES SANZ SAT</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>2019-02-06</t>
+          <t>2017-05-12</t>
         </is>
       </c>
       <c r="G566" t="inlineStr">
         <is>
-          <t>VALTIERRA</t>
+          <t>ARGUEDAS</t>
         </is>
       </c>
       <c r="H566" t="inlineStr">
         <is>
-          <t>CALLE DEL RIEL, 8</t>
+          <t>SAN JUAN, 6</t>
         </is>
       </c>
       <c r="I566" t="inlineStr">
         <is>
-          <t>31514</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="J566" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K566" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>3375,00</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="n">
         <v>566</v>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>734</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>V71369706</t>
+          <t>V71324255</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>SAT LOPEZ LORENTE DE RESPONSABILIDAD LIMITADA</t>
+          <t>SAT "GARCIA GARCIA"</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>2019-03-07</t>
+          <t>2017-06-22</t>
         </is>
       </c>
       <c r="G567" t="inlineStr">
         <is>
-          <t>VALTIERRA</t>
+          <t>LARRAGA</t>
         </is>
       </c>
       <c r="H567" t="inlineStr">
         <is>
-          <t>CALLE VALLE DE ARAKIL, Nº 34</t>
+          <t>CARRETERA BERBINZANA, Nº21-B</t>
         </is>
       </c>
       <c r="I567" t="inlineStr">
         <is>
-          <t>31514</t>
+          <t>31251</t>
         </is>
       </c>
       <c r="J567" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K567" t="inlineStr">
         <is>
-          <t>6000,00</t>
+          <t>282000,00</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="n">
         <v>567</v>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>735</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>V71369748</t>
+          <t>V71325906</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>SAT MADRAZO DE RESPONSABILIDAD LIMITADA</t>
+          <t>SAT "JIMENEZ-ALFARO"</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>2019-03-13</t>
+          <t>2017-06-30</t>
         </is>
       </c>
       <c r="G568" t="inlineStr">
         <is>
-          <t>LODOSA</t>
+          <t>PERALTA</t>
         </is>
       </c>
       <c r="H568" t="inlineStr">
         <is>
-          <t>CARRETERA SARTAGUDA, S/N</t>
+          <t>CALLE PAMPLONA, 17</t>
         </is>
       </c>
       <c r="I568" t="inlineStr">
         <is>
-          <t>31580</t>
+          <t>31350</t>
         </is>
       </c>
       <c r="J568" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K568" t="inlineStr">
         <is>
-          <t>3300,00</t>
+          <t>4002,00</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="n">
         <v>568</v>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>736</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>V71370027</t>
+          <t>V71326201</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>SAT ELCANO DE RESPONSABILIDAD LIMITADA 749 NA</t>
+          <t>SAT AGREGADORA AGROSUN DE RESPONSABILIDAD LIMITADA 736 NA</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>2019-03-13</t>
+          <t>2017-07-06</t>
         </is>
       </c>
       <c r="G569" t="inlineStr">
         <is>
-          <t>MIRANDA DE ARGA</t>
+          <t>AZAGRA</t>
         </is>
       </c>
       <c r="H569" t="inlineStr">
         <is>
-          <t>CALLE SAN JUAN, Nº 19</t>
+          <t>CALLE BADINA S/N</t>
         </is>
       </c>
       <c r="I569" t="inlineStr">
         <is>
-          <t>31253</t>
+          <t>31560</t>
         </is>
       </c>
       <c r="J569" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K569" t="inlineStr">
         <is>
-          <t>1210860,00</t>
+          <t>1740,00</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="n">
         <v>569</v>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>737</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>V71384663</t>
+          <t>V71327829</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>SAT MENDIA DE RESPONSABILIDAD LIMITADA 750 NA</t>
+          <t>SAT ARRONDO LAHERA</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>2020-04-21</t>
+          <t>2017-08-03</t>
         </is>
       </c>
       <c r="G570" t="inlineStr">
         <is>
-          <t>ZUBIELQUI</t>
+          <t>FUSTIÑANA</t>
         </is>
       </c>
       <c r="H570" t="inlineStr">
         <is>
-          <t>CALLE SANTA AGUEDA, Nº 7</t>
+          <t>AVENIDA DE LA NEGRA, 22</t>
         </is>
       </c>
       <c r="I570" t="inlineStr">
         <is>
-          <t>31241</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="J570" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K570" t="inlineStr">
         <is>
           <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="n">
         <v>570</v>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>738</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>V71395768</t>
+          <t>V71329148</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>SAT HERMANOS DIAZ DE CERIO DE RESPONSABILIDAD LIMITADA 751 NA</t>
+          <t>SAT GREEN NATURE DE RESPONSABILIDAD LIMITADA 738 NA</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>2020-04-23</t>
+          <t>2017-09-07</t>
         </is>
       </c>
       <c r="G571" t="inlineStr">
         <is>
-          <t>BARGOTA</t>
+          <t>AZAGRA</t>
         </is>
       </c>
       <c r="H571" t="inlineStr">
         <is>
-          <t>CALLE SAN NICOLAS, Nº 1</t>
+          <t>CALLE BADINA S/N</t>
         </is>
       </c>
       <c r="I571" t="inlineStr">
         <is>
-          <t>31229</t>
+          <t>31560</t>
         </is>
       </c>
       <c r="J571" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K571" t="inlineStr">
         <is>
-          <t>735000,00</t>
+          <t>2980,00</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="n">
         <v>571</v>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>739</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>V71397723</t>
+          <t>V71339238</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>SAT LA VENTA DE RESPONSABILIDAD LIMITADA 752 NA</t>
+          <t>SAT MANGAS VERDES AGRICOLA DE RESPONSABILIDAD LIMITADA</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>2020-05-22</t>
+          <t>2018-01-30</t>
         </is>
       </c>
       <c r="G572" t="inlineStr">
         <is>
-          <t>MEANO</t>
+          <t>CAPARROSO</t>
         </is>
       </c>
       <c r="H572" t="inlineStr">
         <is>
-          <t>PLAZA CASTILLO, Nº 3</t>
+          <t>CALLE ZALDUENDO, Nº  16</t>
         </is>
       </c>
       <c r="I572" t="inlineStr">
         <is>
-          <t>31227</t>
+          <t>31380</t>
         </is>
       </c>
       <c r="J572" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K572" t="inlineStr">
         <is>
-          <t>4000,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="n">
         <v>572</v>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>753</t>
+          <t>740</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>V71398242</t>
+          <t>V71340764</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>SAT ECO BARDENAS 753 NA DE RESPONSABILIDAD LIMITADA</t>
+          <t>SAT GLOBAL FRESH DE RESPONSABILIDAD LIMITADA</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>2020-09-14</t>
+          <t>2018-02-13</t>
         </is>
       </c>
       <c r="G573" t="inlineStr">
         <is>
-          <t>ARGUEDAS-31513</t>
+          <t>AZAGRA</t>
         </is>
       </c>
       <c r="H573" t="inlineStr">
         <is>
-          <t>PLAZA GENERAL CLEMENTE, Nº 3</t>
+          <t>CALLE BADINA S/N</t>
         </is>
       </c>
       <c r="I573" t="inlineStr">
         <is>
-          <t>31513</t>
+          <t>31560</t>
         </is>
       </c>
       <c r="J573" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>56</t>
         </is>
       </c>
       <c r="K573" t="inlineStr">
         <is>
-          <t>600,00</t>
+          <t>3052,00</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="n">
         <v>573</v>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>754</t>
+          <t>741</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>V71408959</t>
+          <t>V71342554</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>SAT TOMSAR DE RESPONSABILIDAD LIMITADA 754 NA</t>
+          <t>SAT ARBE DE RESPONSABILIDAD LIMITADA 741 NA</t>
+        </is>
+      </c>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>L</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>2021-01-18</t>
+          <t>2018-03-12</t>
         </is>
       </c>
       <c r="G574" t="inlineStr">
         <is>
-          <t>MILAGRO-31320</t>
+          <t>CORTES</t>
         </is>
       </c>
       <c r="H574" t="inlineStr">
         <is>
-          <t>JESUS OÑOS, Nº 4</t>
+          <t>CALLE AGUADORES, 20</t>
         </is>
       </c>
       <c r="I574" t="inlineStr">
         <is>
-          <t>31320</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="J574" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="K574" t="inlineStr">
         <is>
-          <t>1000,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="n">
         <v>574</v>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>742</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>V71397269</t>
+          <t>V71354435</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>SAT CIGUDOSA DE RESPONSABILIDAD LIMITADA 755 NA</t>
+          <t>SAT LA ESCALERA</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>2021-02-16</t>
+          <t>2018-08-03</t>
         </is>
       </c>
       <c r="G575" t="inlineStr">
         <is>
-          <t>FALCES</t>
+          <t>CABANILLAS</t>
         </is>
       </c>
       <c r="H575" t="inlineStr">
         <is>
-          <t>CARRETERA ESPARTOSA S/N</t>
+          <t>CABALLEROS DE JERUSALEN, 85</t>
         </is>
       </c>
       <c r="I575" t="inlineStr">
         <is>
-          <t>31370</t>
+          <t>31511</t>
         </is>
       </c>
       <c r="J575" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K575" t="inlineStr">
         <is>
           <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="n">
         <v>575</v>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>743</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>V71437453</t>
+          <t>V71364269</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>SAT AGROLE DE RESPONSABILIDAD LIMITADA 756 NA</t>
+          <t>SAT LOS MARROS R.L.</t>
+        </is>
+      </c>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>L</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>2021-08-30</t>
+          <t>2018-12-12</t>
         </is>
       </c>
       <c r="G576" t="inlineStr">
         <is>
-          <t>ZABALEGUI-31470</t>
+          <t>FUSTIÑANA</t>
         </is>
       </c>
       <c r="H576" t="inlineStr">
         <is>
-          <t>C/ SANTA MARIA, Nº 6</t>
+          <t>C/ LUIS BEAUMONT, Nº 49</t>
         </is>
       </c>
       <c r="I576" t="inlineStr">
         <is>
-          <t>31470</t>
+          <t>31510</t>
         </is>
       </c>
       <c r="J576" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K576" t="inlineStr">
         <is>
           <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="n">
         <v>576</v>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>757</t>
+          <t>744</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>V71444780</t>
+          <t>V71363543</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>SAT SOLA MATUTE DE RESPONSABILIDAD LIMITADA 757 NA</t>
+          <t>SAT OLIAGRO DE RESPONSABILIDAD LIMITADA</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>2022-03-08</t>
+          <t>2018-12-12</t>
         </is>
       </c>
       <c r="G577" t="inlineStr">
         <is>
-          <t>SAN ADRIAN</t>
+          <t>CASCANTE</t>
         </is>
       </c>
       <c r="H577" t="inlineStr">
         <is>
-          <t>CARRETERA ESTELLA, Nº 22 - 2º C</t>
+          <t>CALLE BARCELONA 7</t>
         </is>
       </c>
       <c r="I577" t="inlineStr">
         <is>
-          <t>31570</t>
+          <t>31520</t>
         </is>
       </c>
       <c r="J577" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K577" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>4500,00</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="n">
         <v>577</v>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>745</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>V71451199</t>
+          <t>V71366413</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>SAT TERES DE RESPONSABILIDAD LIMITADA 758 NA</t>
+          <t>SAT LOPEZ Y MENA DE RESPONSABILIDAD LIMITADA</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>2022-03-18</t>
+          <t>2019-01-30</t>
         </is>
       </c>
       <c r="G578" t="inlineStr">
         <is>
-          <t>FUNES-31360</t>
+          <t>VALTIERRA</t>
         </is>
       </c>
       <c r="H578" t="inlineStr">
         <is>
-          <t>PLAZA DE ESPAÑA, Nº 1 - BAJO</t>
+          <t>SANCHO EL FUERTE, 17</t>
         </is>
       </c>
       <c r="I578" t="inlineStr">
         <is>
-          <t>31360</t>
+          <t>31514</t>
         </is>
       </c>
       <c r="J578" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K578" t="inlineStr">
         <is>
-          <t>21000,00</t>
+          <t>6000,00</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="n">
         <v>578</v>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>746</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>V71459333</t>
+          <t>V71366439</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>SAT ACTITURE DOS MIL DE RESPONSABILIAD LIMITADA 759 NA</t>
+          <t>SAT GRACIA LOPEZ DE RESPONSABILIDAD LIMITADA</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>2022-09-08</t>
+          <t>2019-02-06</t>
         </is>
       </c>
       <c r="G579" t="inlineStr">
         <is>
-          <t>TUDELA</t>
+          <t>VALTIERRA</t>
         </is>
       </c>
       <c r="H579" t="inlineStr">
         <is>
-          <t>CAMINO CARITAT S/N</t>
+          <t>CALLE DEL RIEL, 8</t>
         </is>
       </c>
       <c r="I579" t="inlineStr">
         <is>
-          <t>31500</t>
+          <t>31514</t>
         </is>
       </c>
       <c r="J579" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K579" t="inlineStr">
         <is>
-          <t>414200,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="n">
         <v>579</v>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>747</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>V71462550</t>
+          <t>V71369706</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>SAT VIVEROS OLEA DE RESPONSABILIDAD LIMITADA 760 NA</t>
+          <t>SAT LOPEZ LORENTE DE RESPONSABILIDAD LIMITADA</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>2022-09-28</t>
+          <t>2019-03-07</t>
         </is>
       </c>
       <c r="G580" t="inlineStr">
         <is>
-          <t>FUNES-31360</t>
+          <t>VALTIERRA</t>
         </is>
       </c>
       <c r="H580" t="inlineStr">
         <is>
-          <t>PLAZA DE LOS AUROROS, Nº 3</t>
+          <t>CALLE VALLE DE ARAKIL, Nº 34</t>
         </is>
       </c>
       <c r="I580" t="inlineStr">
         <is>
-          <t>31360</t>
+          <t>31514</t>
         </is>
       </c>
       <c r="J580" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K580" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>6000,00</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="n">
         <v>580</v>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>748</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>V71468789</t>
+          <t>V71369748</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>SAT MORIONES GOÑI DE RESPONSABILIDAD LIMITADA 761 NA</t>
+          <t>SAT MADRAZO DE RESPONSABILIDAD LIMITADA</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>2023-01-24</t>
+          <t>2019-03-13</t>
         </is>
       </c>
       <c r="G581" t="inlineStr">
         <is>
-          <t>CARCASTILLO-31310</t>
+          <t>LODOSA</t>
         </is>
       </c>
       <c r="H581" t="inlineStr">
         <is>
-          <t>CALLE TUDELA, Nº 20</t>
+          <t>CARRETERA SARTAGUDA, S/N</t>
         </is>
       </c>
       <c r="I581" t="inlineStr">
         <is>
-          <t>31310</t>
+          <t>31580</t>
         </is>
       </c>
       <c r="J581" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K581" t="inlineStr">
         <is>
-          <t>6000,00</t>
+          <t>3300,00</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="n">
         <v>581</v>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>749</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>V71475057</t>
+          <t>V71370027</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>SAT ELITE DE RESPONSABILIDAD LIMITADA 762 NA</t>
+          <t>SAT ELCANO DE RESPONSABILIDAD LIMITADA 749 NA</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>2023-03-10</t>
+          <t>2019-03-13</t>
         </is>
       </c>
       <c r="G582" t="inlineStr">
         <is>
-          <t>CIRAUQUI-31131</t>
+          <t>MIRANDA DE ARGA</t>
         </is>
       </c>
       <c r="H582" t="inlineStr">
         <is>
-          <t>CALLE MORONDOBA, Nº 8</t>
+          <t>CALLE SAN JUAN, Nº 19</t>
         </is>
       </c>
       <c r="I582" t="inlineStr">
         <is>
-          <t>31131</t>
+          <t>31253</t>
         </is>
       </c>
       <c r="J582" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K582" t="inlineStr">
         <is>
-          <t>90000,00</t>
+          <t>1210860,00</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="n">
         <v>582</v>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>750</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>V71472336</t>
+          <t>V71384663</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>SAT VITA ET VINEA DE RESPONSABILIDAD LIMITADA 763 NA</t>
+          <t>SAT MENDIA DE RESPONSABILIDAD LIMITADA 750 NA</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>2023-03-14</t>
+          <t>2020-04-21</t>
         </is>
       </c>
       <c r="G583" t="inlineStr">
         <is>
-          <t>ANDOSILLA</t>
+          <t>ZUBIELQUI</t>
         </is>
       </c>
       <c r="H583" t="inlineStr">
         <is>
-          <t>C/ RAMÓN Y CAJAL, 62</t>
+          <t>CALLE SANTA AGUEDA, Nº 7</t>
         </is>
       </c>
       <c r="I583" t="inlineStr">
         <is>
-          <t>31261</t>
+          <t>31241</t>
         </is>
       </c>
       <c r="J583" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K583" t="inlineStr">
         <is>
           <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="n">
         <v>583</v>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>751</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>V71484463</t>
+          <t>V71395768</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>SAT PEÑA EL MOLINO DE RESPONSABILIDAD LIMITADA 764 NA</t>
+          <t>SAT HERMANOS DIAZ DE CERIO DE RESPONSABILIDAD LIMITADA 751 NA</t>
         </is>
       </c>
       <c r="E584" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>2023-06-22</t>
+          <t>2020-04-23</t>
         </is>
       </c>
       <c r="G584" t="inlineStr">
         <is>
-          <t>ORKOIEN</t>
+          <t>BARGOTA</t>
         </is>
       </c>
       <c r="H584" t="inlineStr">
         <is>
-          <t>POLIGONO INDUSTRIAL COMARCA 1, CALLE M Nº 15</t>
+          <t>CALLE SAN NICOLAS, Nº 1</t>
         </is>
       </c>
       <c r="I584" t="inlineStr">
         <is>
-          <t>31160</t>
+          <t>31229</t>
         </is>
       </c>
       <c r="J584" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K584" t="inlineStr">
         <is>
-          <t>300,00</t>
+          <t>735000,00</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="n">
         <v>584</v>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>752</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>V71493134</t>
+          <t>V71397723</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>SAT TORRECILLA MARTINEZ DE RESPONSABILIDAD LIMITADA 765 NA</t>
+          <t>SAT LA VENTA DE RESPONSABILIDAD LIMITADA 752 NA</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>2024-02-07</t>
+          <t>2020-05-22</t>
         </is>
       </c>
       <c r="G585" t="inlineStr">
         <is>
-          <t>OTEIZA</t>
+          <t>MEANO</t>
         </is>
       </c>
       <c r="H585" t="inlineStr">
         <is>
-          <t>C/ ERROTABIDEA, 6-1º A</t>
+          <t>PLAZA CASTILLO, Nº 3</t>
         </is>
       </c>
       <c r="I585" t="inlineStr">
         <is>
-          <t>31250</t>
+          <t>31227</t>
         </is>
       </c>
       <c r="J585" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K585" t="inlineStr">
         <is>
-          <t>4500,00</t>
+          <t>4000,00</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="n">
         <v>585</v>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>753</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>V71496913</t>
+          <t>V71398242</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>SAT LA TORCA DE RESPONSABILIDAD ILIMITADA 766 NA</t>
+          <t>SAT ECO BARDENAS 753 NA DE RESPONSABILIDAD LIMITADA</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>I</t>
+          <t>L</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>2024-02-12</t>
+          <t>2020-09-14</t>
         </is>
       </c>
       <c r="G586" t="inlineStr">
         <is>
-          <t>GENEVILLA-31227</t>
+          <t>ARGUEDAS-31513</t>
         </is>
       </c>
       <c r="H586" t="inlineStr">
         <is>
-          <t>CARRETERA LAZAGURRIA Nº 5 A</t>
+          <t>PLAZA GENERAL CLEMENTE, Nº 3</t>
         </is>
       </c>
       <c r="I586" t="inlineStr">
         <is>
-          <t>31227</t>
+          <t>31513</t>
         </is>
       </c>
       <c r="J586" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K586" t="inlineStr">
         <is>
-          <t>369443,00</t>
+          <t>600,00</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="n">
         <v>586</v>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>767</t>
+          <t>754</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>V71490213</t>
+          <t>V71408959</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>SAT OTAZU DE RESPONSABILIDAD LIMITADA 767 NA</t>
-[...4 lines deleted...]
-          <t>L</t>
+          <t>SAT TOMSAR DE RESPONSABILIDAD LIMITADA 754 NA</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>2024-02-22</t>
+          <t>2021-01-18</t>
         </is>
       </c>
       <c r="G587" t="inlineStr">
         <is>
-          <t>MIRANDA DE ARGA-31253</t>
+          <t>MILAGRO-31320</t>
         </is>
       </c>
       <c r="H587" t="inlineStr">
         <is>
-          <t>CALLE DEHESA, Nº 16</t>
+          <t>JESUS OÑOS, Nº 4</t>
         </is>
       </c>
       <c r="I587" t="inlineStr">
         <is>
-          <t>31253</t>
+          <t>31320</t>
         </is>
       </c>
       <c r="J587" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K587" t="inlineStr">
         <is>
-          <t>3300,00</t>
+          <t>1000,00</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="n">
         <v>587</v>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>768</t>
+          <t>755</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>V71511273</t>
+          <t>V71397269</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>SAT LOSBOR DE RESPONSABILIDAD LIMITADA 768 NA</t>
+          <t>SAT CIGUDOSA DE RESPONSABILIDAD LIMITADA 755 NA</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>2024-08-27</t>
+          <t>2021-02-16</t>
         </is>
       </c>
       <c r="G588" t="inlineStr">
         <is>
-          <t>CORTES-31530</t>
+          <t>FALCES</t>
         </is>
       </c>
       <c r="H588" t="inlineStr">
         <is>
-          <t>CALLE DEL LAVADERO, Nº 5-1ºD</t>
+          <t>CARRETERA ESPARTOSA S/N</t>
         </is>
       </c>
       <c r="I588" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31370</t>
         </is>
       </c>
       <c r="J588" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K588" t="inlineStr">
         <is>
-          <t>3300,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="n">
         <v>588</v>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>769</t>
+          <t>756</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>V71498372</t>
+          <t>V71437453</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>SAT BEROIZ DE RESPONSABILIDAD LIMITADA 769 NA</t>
-[...4 lines deleted...]
-          <t>L</t>
+          <t>SAT AGROLE DE RESPONSABILIDAD LIMITADA 756 NA</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>2024-11-07</t>
+          <t>2021-08-30</t>
         </is>
       </c>
       <c r="G589" t="inlineStr">
         <is>
-          <t>CASEDA-31490</t>
+          <t>ZABALEGUI-31470</t>
         </is>
       </c>
       <c r="H589" t="inlineStr">
         <is>
-          <t>CALLE BAJADA SAN BLAS, Nº 22</t>
+          <t>C/ SANTA MARIA, Nº 6</t>
         </is>
       </c>
       <c r="I589" t="inlineStr">
         <is>
-          <t>31490</t>
+          <t>31470</t>
         </is>
       </c>
       <c r="J589" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K589" t="inlineStr">
         <is>
-          <t>3300,00</t>
+          <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="n">
         <v>589</v>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>757</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>V71523849</t>
+          <t>V71444780</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>SAT RIPAS Y CIA DE RESPONSABILIDAD LIMITADA  770  NA</t>
+          <t>SAT SOLA MATUTE DE RESPONSABILIDAD LIMITADA 757 NA</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>2025-04-03</t>
+          <t>2022-03-08</t>
         </is>
       </c>
       <c r="G590" t="inlineStr">
         <is>
-          <t>EL BUSTO</t>
+          <t>SAN ADRIAN</t>
         </is>
       </c>
       <c r="H590" t="inlineStr">
         <is>
-          <t>C/ SAN ANDRES, nº 16</t>
+          <t>CARRETERA ESTELLA, Nº 22 - 2º C</t>
         </is>
       </c>
       <c r="I590" t="inlineStr">
         <is>
-          <t>31229</t>
+          <t>31570</t>
         </is>
       </c>
       <c r="J590" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="K590" t="inlineStr">
         <is>
           <t>3000,00</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="n">
         <v>590</v>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>758</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>V71527535</t>
+          <t>V71451199</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>SAT EGIARRETA LIMITADA 771 NA</t>
+          <t>SAT TERES DE RESPONSABILIDAD LIMITADA 758 NA</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>2025-04-14</t>
+          <t>2022-03-18</t>
         </is>
       </c>
       <c r="G591" t="inlineStr">
         <is>
-          <t>ETXEBERRI-ARAKIL</t>
+          <t>FUNES-31360</t>
         </is>
       </c>
       <c r="H591" t="inlineStr">
         <is>
-          <t>CARRETERA MADOZ S/N EDIFICIO LACTURALE,</t>
+          <t>PLAZA DE ESPAÑA, Nº 1 - BAJO</t>
         </is>
       </c>
       <c r="I591" t="inlineStr">
         <is>
-          <t>31868</t>
+          <t>31360</t>
         </is>
       </c>
       <c r="J591" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K591" t="inlineStr">
         <is>
-          <t>4000,00</t>
+          <t>21000,00</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="n">
         <v>591</v>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>759</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>V71556286</t>
+          <t>V71459333</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>AGROGANADERA CM SAT DE RESPONSABILIDAD LIMITADA 772 NA</t>
+          <t>SAT ACTITURE DOS MIL DE RESPONSABILIAD LIMITADA 759 NA</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2022-09-08</t>
         </is>
       </c>
       <c r="G592" t="inlineStr">
         <is>
-          <t>LARRAGA</t>
+          <t>TUDELA</t>
         </is>
       </c>
       <c r="H592" t="inlineStr">
         <is>
-          <t>CARRETERA BERBINZANA, Nº 7</t>
+          <t>CAMINO CARITAT S/N</t>
         </is>
       </c>
       <c r="I592" t="inlineStr">
         <is>
-          <t>31251</t>
+          <t>31500</t>
         </is>
       </c>
       <c r="J592" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>0</t>
         </is>
       </c>
       <c r="K592" t="inlineStr">
         <is>
-          <t>3000,00</t>
+          <t>414200,00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-30T11:44:42Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-07-30T11:44:42Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-19T20:02:30Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-19T20:02:30Z</dct:modified>
 </cp:coreProperties>
 </file>