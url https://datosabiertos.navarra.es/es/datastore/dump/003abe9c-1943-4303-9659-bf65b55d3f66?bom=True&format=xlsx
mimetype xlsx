--- v0 (2026-05-06)
+++ v1 (2026-08-10)
@@ -635,4628 +635,4313 @@
           <t>10,00</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>24/10/2024</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>3120235112</t>
+          <t>3120235182</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>CONCEJO DE ALCOZ-ALKOTZ</t>
+          <t>CONCEJO DE SATRUSTEGUI-SATRUSTEGI</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>25</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>11B - 6F</t>
+          <t>4i</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>OIANA</t>
+          <t>arizuloko iturria</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>2,20</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>70,00</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>194000,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>194,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>70,00</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>10</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>02/10/2024</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>3120235112</t>
+          <t>3120235266</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>CONCEJO DE ALCOZ-ALKOTZ</t>
+          <t>AYUNTAMIENTO DE FUSTIÑANA</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>108</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>500</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>2,20</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>PINO ALEPO O CARRASCO (PINUS HALEPENSIS)</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>203,00</t>
+          <t>70,00</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>36000,00</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>263,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
-          <t>27,50</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>14,00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="T4" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>20</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>28/11/2025</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>3120235122</t>
+          <t>3120245004</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>CONCEJO DE JUARBE-SUARBE</t>
+          <t>CONCEJO DE ARRAIZ ORQUIN-ARRAITZ-ORKIN</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>236</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>9e</t>
+          <t>2c</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>OIANA</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>3,00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>249,00</t>
+          <t>214,00</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>214000,00</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>214,00</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>375,00</t>
+          <t>310,00</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
-          <t>30,50</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>22</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
-          <t>13/06/2024</t>
+          <t>04/04/2025</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>3120235182</t>
+          <t>3120245040</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>CONCEJO DE SATRUSTEGUI-SATRUSTEGI</t>
+          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>84</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>118</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>4i</t>
+          <t>37a</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>arizuloko iturria</t>
+          <t>Artxaran</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>3,00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>70,00</t>
+          <t>480,00</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>70,00</t>
+          <t>1440,00</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
-          <t>35,00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>16,00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>96</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
-          <t>02/10/2024</t>
+          <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>3120235266</t>
+          <t>3120245043</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE FUSTIÑANA</t>
+          <t>CONCEJO DE BEUNZA</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>40</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>4d</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>Oskozbidegaina</t>
+        </is>
+      </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>4,00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>PINO ALEPO O CARRASCO (PINUS HALEPENSIS)</t>
+          <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>70,00</t>
+          <t>80,00</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>36000,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>36,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>700,00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
-          <t>25,00</t>
+          <t>38,00</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>8,00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>13</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>3120245004</t>
+          <t>3120245043</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>CONCEJO DE ARRAIZ ORQUIN-ARRAITZ-ORKIN</t>
+          <t>CONCEJO DE BEUNZA</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>40</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>2c</t>
+          <t>4d</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>OIANA</t>
+          <t>Oskozbidegaina</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>3,00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>214,00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>214000,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>214,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
-          <t>310,00</t>
+          <t>224,00</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
-          <t>28,00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>16,00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>13</t>
         </is>
       </c>
       <c r="U8" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>3120245040</t>
+          <t>3120245064</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
+          <t>AYUNTAMIENTO DE ARRUAZU</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>37</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>3</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>37a</t>
+          <t>15b</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>Artxaran</t>
+          <t>Narboro</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>8,00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
+          <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>480,00</t>
+          <t>78,00</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>1440,00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
+          <t>30,00</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
           <t>14,00</t>
         </is>
       </c>
-      <c r="S9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T9" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>13</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>3120245043</t>
+          <t>3120245084</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>CONCEJO DE BEUNZA</t>
+          <t>CONCEJO DE GASCUE</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>186</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>303</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>Oskozbidegaina</t>
+          <t>MENDI</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>3,00</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>80,00</t>
+          <t>69,00</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>98,00</t>
+          <t>162,00</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
-          <t>38,00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>16,00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>10</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>3120245043</t>
+          <t>3120245084</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>CONCEJO DE BEUNZA</t>
+          <t>CONCEJO DE GASCUE</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>186</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>303</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>Oskozbidegaina</t>
+          <t>MENDI</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>3,00</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>24,00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>224,00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
-          <t>20,00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>12,00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>10</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>3120245064</t>
+          <t>3120245084</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ARRUAZU</t>
+          <t>CONCEJO DE GASCUE</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>186</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>304</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="I12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>Narboro</t>
+          <t>USTELAGA</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>3,00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
+          <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>78,00</t>
+          <t>69,00</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>162,00</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
-          <t>30,00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>14,00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>10</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>CONCEJO DE GASCUE</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>304</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>MENDI</t>
+          <t>USTELAGA</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>0,50</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>69,00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
-          <t>162,00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t>26,00</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>10,00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>CONCEJO DE GASCUE</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>307</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>MENDI</t>
+          <t>Askaxar</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>0,50</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
+          <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
+          <t>69,00</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>162,00</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t>26,00</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
           <t>10,00</t>
-        </is>
-[...28 lines deleted...]
-          <t>5,00</t>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>CONCEJO DE GASCUE</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>307</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>USTELAGA</t>
+          <t>Askaxar</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>2,00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>69,00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
-          <t>162,00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t>26,00</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
-          <t>10,00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>CONCEJO DE GASCUE</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>376</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>USTELAGA</t>
+          <t>San Urbano</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>2,00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
+          <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
+          <t>69,00</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>162,00</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t>26,00</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
           <t>10,00</t>
-        </is>
-[...28 lines deleted...]
-          <t>5,00</t>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="U16" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>CONCEJO DE GASCUE</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>376</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>Askaxar</t>
+          <t>San Urbano</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>1,50</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>69,00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>162,00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
           <t>26,00</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>10,00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="U17" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>3120245084</t>
+          <t>3120245153</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>AYUNTAMIENTO DE BERA</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>250</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>d</t>
+        </is>
+      </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>Askaxar</t>
+          <t>Zamarneko borda</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>1,50</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
+          <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>10,00</t>
+          <t>63,00</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>50,00</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
-          <t>26,00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="S18" t="inlineStr">
         <is>
-          <t>5,00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="U18" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>22/03/2025</t>
+          <t>22/12/2024</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>3120245084</t>
+          <t>3120245158</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE AUZA</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>236</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>7 y 6</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>7a, 6a</t>
+        </is>
+      </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>San Urbano</t>
+          <t>Soarbealdea</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>1,00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>69,00</t>
+          <t>309,00</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>309000,00</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>309,00</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>162,00</t>
+          <t>647,00</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
-          <t>26,00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
-          <t>10,00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>32</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
-          <t>22/03/2025</t>
+          <t>31/05/2025</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>3120245084</t>
+          <t>3120245183</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>UNION DE ARALAR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>692</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>1</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>103d,104f, 124b,132a, 133a,134a</t>
+        </is>
+      </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>San Urbano</t>
+          <t>Mugerdiko bidea</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>1,00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>ROBLE PUBENCENTE (QUERCUS HUMILLIS)</t>
+          <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>10,00</t>
+          <t>350,00</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>50,00</t>
+          <t>1210,00</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
-          <t>26,00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="S20" t="inlineStr">
         <is>
-          <t>5,00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>76</t>
         </is>
       </c>
       <c r="U20" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>22/03/2025</t>
+          <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>3120245153</t>
+          <t>3120245184</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE BERA</t>
+          <t>AYUNTAMIENTO DE BAZTAN</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>50</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>12</t>
-[...4 lines deleted...]
-          <t>d</t>
+          <t>156-157-161</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>Zamarneko borda</t>
+          <t>Ubedo</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>1,00</t>
+          <t>12,80</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
+          <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>63,00</t>
+          <t>495,70</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>47,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
-          <t>36,00</t>
+          <t>39,20</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>15,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="U21" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
-          <t>22/12/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>3120245155</t>
+          <t>3120255003</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ITURMENDI</t>
+          <t>AYUNTAMIENTO DE URDIAIN</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>240</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>12e-12d-12c-10c</t>
+          <t>rodal 34 a b d y 35 b d ; 16c 18e,  27a y 28i</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>Aizkibil-Barbeltz</t>
+          <t>La barga y alzania y</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>7,00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>22,00</t>
+          <t>403,00</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>448,00</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>124,00</t>
+          <t>584,00</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
-          <t>28,00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="S22" t="inlineStr">
         <is>
-          <t>14,00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="T22" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>74</t>
         </is>
       </c>
       <c r="U22" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V22" t="inlineStr">
         <is>
-          <t>16/05/2024</t>
+          <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>3120245155</t>
+          <t>3120255003</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ITURMENDI</t>
+          <t>AYUNTAMIENTO DE URDIAIN</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>240</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>12e-12d-12c-10c</t>
+          <t>rodal 34 a b d y 35 b d ; 16c 18e,  27a y 28i</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>Aizkibil-Barbeltz</t>
+          <t>La barga y alzania y</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>7,00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>350,00</t>
+          <t>122,00</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>136,00</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>610,00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
           <t>34,00</t>
         </is>
       </c>
       <c r="S23" t="inlineStr">
         <is>
-          <t>14,00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>74</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
-          <t>16/05/2024</t>
+          <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>3120245158</t>
+          <t>3120255010</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>CONCEJO DE AUZA</t>
+          <t>AYUNTAMIENTO DE ABARZUZA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>7a, 6a</t>
+          <t>218,219</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>Soarbealdea</t>
+          <t>gallatur</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>5,00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>ENCINA (QUERCUS ILEX ROTUNDIFOLIA)</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>309,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>309000,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>309,00</t>
+          <t>104,00</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>647,00</t>
+          <t>2200,00</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
-          <t>27,00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>15,00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="T24" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>33</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>3120245183</t>
+          <t>3120255010</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>UNION DE ARALAR</t>
+          <t>AYUNTAMIENTO DE ABARZUZA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>103d,104f, 124b,132a, 133a,134a</t>
+          <t>218,219</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>Mugerdiko bidea</t>
+          <t>gallatur</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>5,00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>350,00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>1210,00</t>
+          <t>330,00</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
-          <t>24,00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
-          <t>12,00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>33</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>3120245184</t>
+          <t>3120255010</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE BAZTAN</t>
+          <t>AYUNTAMIENTO DE ABARZUZA</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>253</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>156-157-161</t>
+          <t>a</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>19</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>Ubedo</t>
+          <t>Las Kuncelas</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>12,80</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>ENCINA (QUERCUS ILEX ROTUNDIFOLIA)</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>495,70</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>104,00</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>2200,00</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
-          <t>39,20</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>33</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>3120255003</t>
+          <t>3120255010</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE URDIAIN</t>
+          <t>AYUNTAMIENTO DE ABARZUZA</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>253</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>a</t>
+        </is>
+      </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>rodal 34 a b d y 35 b d ; 16c 18e,  27a y 28i</t>
+          <t>19</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>La barga y alzania y</t>
+          <t>Las Kuncelas</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>5,00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>403,00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>448,00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>584,00</t>
+          <t>330,00</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
-          <t>34,00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
-          <t>16,00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>33</t>
         </is>
       </c>
       <c r="U27" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>3120255003</t>
+          <t>3120255015</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE URDIAIN</t>
+          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>84</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>118</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>rodal 34 a b d y 35 b d ; 16c 18e,  27a y 28i</t>
+          <t>46b,46d, 47a, 75a</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>La barga y alzania y</t>
+          <t>Leñube, Santatritei,</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>5,00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
+          <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>122,00</t>
+          <t>124,00</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>136,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>110,00</t>
+          <t>210,00</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
-          <t>34,00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
-          <t>16,00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="T28" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>104</t>
         </is>
       </c>
       <c r="U28" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>3120255010</t>
+          <t>3120255015</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>84</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>118</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>218,219</t>
+          <t>46b,46d, 47a, 75a</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>gallatur</t>
+          <t>Leñube, Santatritei,</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>10,00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>ENCINA (QUERCUS ILEX ROTUNDIFOLIA)</t>
+          <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>104,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>2200,00</t>
+          <t>890,00</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
-          <t>16,00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="S29" t="inlineStr">
         <is>
-          <t>4,00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>104</t>
         </is>
       </c>
       <c r="U29" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>3120255010</t>
+          <t>3120255033</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ARRUAZU</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>37</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>218,219</t>
+          <t>12d</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>gallatur</t>
+          <t>arnaberreta</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>10,00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>165,00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>165,00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>330,00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
-          <t>28,00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>8,00</t>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>12</t>
         </is>
       </c>
       <c r="U30" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>3120255010</t>
+          <t>3120255033</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ARRUAZU</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>37</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>12d</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>Las Kuncelas</t>
+          <t>arnaberreta</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>7,00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>ENCINA (QUERCUS ILEX ROTUNDIFOLIA)</t>
+          <t>ROBLE DEL PAÍS O COMÚN (QUERCUS ROBAR)</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>68,00</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>104,00</t>
+          <t>68,00</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>2200,00</t>
+          <t>136,00</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
-          <t>16,00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
-          <t>4,00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>12</t>
         </is>
       </c>
       <c r="U31" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>3120255010</t>
+          <t>3120255060</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>CONCEJO DE LIZARRAGA</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>91</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>32a y 37b</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>Las Kuncelas</t>
+          <t>La barga</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>7,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>165,00</t>
+          <t>222,00</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>165,00</t>
+          <t>222,00</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>330,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
-          <t>28,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
-          <t>8,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="T32" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>37</t>
         </is>
       </c>
       <c r="U32" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
-          <t>19/09/2026</t>
+          <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>3120255015</t>
+          <t>3120255062</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
+          <t>CONCEJO DE TORRANO-DORRAO</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>91</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>6</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>131</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>46b,46d, 47a, 75a</t>
+          <t>29c</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Leñube, Santatritei,</t>
+          <t>Aldaregi y Ariñegi</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>9,00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>124,00</t>
+          <t>138,00</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>138,00</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>210,00</t>
+          <t>97,00</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
-          <t>26,00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="S33" t="inlineStr">
         <is>
-          <t>14,00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="T33" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>23</t>
         </is>
       </c>
       <c r="U33" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V33" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>3120255015</t>
+          <t>3120255112</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
+          <t>AYUNTAMIENTO DE BACAICOA-BAKAIKU</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>44</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>46b,46d, 47a, 75a</t>
+          <t>21a, 23b, 24a</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>Leñube, Santatritei,</t>
+          <t>Arborobil.</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>9,00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
+          <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>890,00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
-          <t>28,00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="S34" t="inlineStr">
         <is>
-          <t>14,00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="T34" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>59</t>
         </is>
       </c>
       <c r="U34" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>3120255033</t>
+          <t>3120255112</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ARRUAZU</t>
+          <t>AYUNTAMIENTO DE BACAICOA-BAKAIKU</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>44</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>12d</t>
+          <t>21a, 23b, 24a</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>arnaberreta</t>
+          <t>Arborobil.</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>3,00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>4,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>4,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>20,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
-          <t>24,00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="S35" t="inlineStr">
         <is>
-          <t>8,00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="T35" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>59</t>
         </is>
       </c>
       <c r="U35" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>3120255033</t>
+          <t>3120255126</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ARRUAZU</t>
+          <t>UNION DE ARALAR</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>692</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>12d</t>
-[...4 lines deleted...]
-          <t>arnaberreta</t>
+          <t>124a,134a</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>3,00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>ROBLE DEL PAÍS O COMÚN (QUERCUS ROBAR)</t>
+          <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>68,00</t>
+          <t>275,00</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>68,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>136,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
-          <t>34,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="S36" t="inlineStr">
         <is>
-          <t>13,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="T36" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>55</t>
         </is>
       </c>
       <c r="U36" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>3120255060</t>
+          <t>3120255153</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>CONCEJO DE LIZARRAGA</t>
+          <t>AYUNTAMIENTO DE BERA</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>250</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>32a y 37b</t>
+          <t>d</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>La barga</t>
+          <t>Zamarneko borda</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>222,00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>222,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>53,00</t>
         </is>
       </c>
       <c r="R37" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="S37" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="T37" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="U37" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V37" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>20/06/2025</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>3120255062</t>
+          <t>3120265029</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>CONCEJO DE TORRANO-DORRAO</t>
+          <t>CONCEJO DE LEGASA</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>54</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>11</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>29c</t>
+          <t>2c</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>Aldaregi y Ariñegi</t>
+          <t>arantxuloko bidea</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>2,00</t>
+          <t>1,70</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>138,00</t>
+          <t>204,60</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>138,00</t>
+          <t>0,00</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>97,00</t>
+          <t>181,00</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
-          <t>40,00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>22,00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="T38" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="U38" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>3120255112</t>
+          <t>3120265032</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE BACAICOA-BAKAIKU</t>
+          <t>AYUNTAMIENTO DE DONAMARÍA</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>81</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>54d</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>bidaxuxta-koñua</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>HAYA (FAGUS SYLVATICA)</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>138,00</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="O39" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="P39" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>117,00</t>
+        </is>
+      </c>
+      <c r="R39" t="inlineStr">
+        <is>
+          <t>36,00</t>
+        </is>
+      </c>
+      <c r="S39" t="inlineStr">
+        <is>
+          <t>18,00</t>
+        </is>
+      </c>
+      <c r="T39" t="inlineStr">
+        <is>
           <t>-1</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
-[...68 lines deleted...]
-      </c>
       <c r="U39" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>29/05/2026</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>3120255112</t>
+          <t>3120265036</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE BACAICOA-BAKAIKU</t>
+          <t>AYUNTAMIENTO DE BEINTZA-LABAIEN</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>137</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>65b, 65d y 62d</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>urradi  y belazketa</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>3,00</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>HAYA (FAGUS SYLVATICA)</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>245,60</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="O40" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="P40" t="inlineStr">
+        <is>
+          <t>0,00</t>
+        </is>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>368,00</t>
+        </is>
+      </c>
+      <c r="R40" t="inlineStr">
+        <is>
+          <t>26,00</t>
+        </is>
+      </c>
+      <c r="S40" t="inlineStr">
+        <is>
+          <t>9,00</t>
+        </is>
+      </c>
+      <c r="T40" t="inlineStr">
+        <is>
           <t>-1</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
-[...68 lines deleted...]
-      </c>
       <c r="U40" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>3120255126</t>
+          <t>3120265051</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>UNION DE ARALAR</t>
+          <t>CONCEJO DE BEUNZA</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>40</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>124a,134a</t>
+          <t>4b y 4d</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>Oskozbidegaina</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>6,00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>275,00</t>
+          <t>80,00</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>80,00</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>80,00</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="S41" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>10</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>31/12/2026</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>3120255153</t>
+          <t>3120265061</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE BERA</t>
+          <t>CONCEJO DE ILARREGUI-ILARREGI</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>236</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>50</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>d</t>
+          <t>13g, 15a, 16e</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>Zamarneko borda</t>
+          <t>kisumendi</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>1,00</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>ROBLE AMERICANO (QUERCUS RUBRA)</t>
+          <t>HAYA (FAGUS SYLVATICA)</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>75,00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>53,00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
-          <t>36,00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="S42" t="inlineStr">
         <is>
           <t>15,00</t>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
-          <t>20/06/2025</t>
+          <t>15/04/2027</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>3120265029</t>
+          <t>3120265061</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>CONCEJO DE LEGASA</t>
+          <t>CONCEJO DE ILARREGUI-ILARREGI</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>236</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>50</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>2c</t>
+          <t>13g, 15a, 16e</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>arantxuloko bidea</t>
+          <t>kisumendi</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>1,70</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>HAYA (FAGUS SYLVATICA)</t>
+          <t>ROBLE DEL PAÍS O COMÚN (QUERCUS ROBAR)</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>204,60</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>0,00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>0,00</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>181,00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
-          <t>36,00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="S43" t="inlineStr">
         <is>
           <t>16,00</t>
         </is>
       </c>
       <c r="T43" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="U43" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
-        <is>
-[...313 lines deleted...]
-      <c r="V46" t="inlineStr">
         <is>
           <t>15/04/2027</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-05-06T09:36:43Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-05-06T09:36:43Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T11:51:49Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T11:51:49Z</dct:modified>
 </cp:coreProperties>
 </file>