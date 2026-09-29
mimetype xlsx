--- v1 (2026-08-10)
+++ v2 (2026-09-29)
@@ -540,51 +540,51 @@
           <t>NumeroSuertes</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>TipoCorta</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>FechaAutorizacion</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>3120235083</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>CONCEJO DE AIZPUN</t>
+          <t>CONCEJO DE AIZPÚN</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>ARTAZUL</t>
@@ -640,51 +640,51 @@
           <t>7</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>24/10/2024</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>3120235182</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>CONCEJO DE SATRUSTEGUI-SATRUSTEGI</t>
+          <t>CONCEJO DE SATRUSTEGI</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>4i</t>
@@ -840,51 +840,51 @@
           <t>20</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>28/11/2025</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>3120245004</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>CONCEJO DE ARRAIZ ORQUIN-ARRAITZ-ORKIN</t>
+          <t>CONCEJO DE ARRAITZ-ORKIN</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>236</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>2c</t>
@@ -945,51 +945,51 @@
           <t>22</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>04/04/2025</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>3120245040</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
+          <t>AYUNTAMIENTO DE ETXARRI ARANATZ</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>37a</t>
@@ -1050,51 +1050,51 @@
           <t>96</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>3120245043</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>CONCEJO DE BEUNZA</t>
+          <t>CONCEJO DE BEUNTZA / BEUNZA</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>4d</t>
@@ -1155,51 +1155,51 @@
           <t>13</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>3120245043</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>CONCEJO DE BEUNZA</t>
+          <t>CONCEJO DE BEUNTZA / BEUNZA</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>4d</t>
@@ -1365,51 +1365,51 @@
           <t>13</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>MENDI</t>
@@ -1465,51 +1465,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>MENDI</t>
@@ -1565,51 +1565,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>USTELAGA</t>
@@ -1665,51 +1665,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>304</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>USTELAGA</t>
@@ -1765,51 +1765,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>307</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>Askaxar</t>
@@ -1865,51 +1865,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>307</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>Askaxar</t>
@@ -1965,51 +1965,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>376</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>San Urbano</t>
@@ -2065,51 +2065,51 @@
           <t>10</t>
         </is>
       </c>
       <c r="U16" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>3120245084</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>CONCEJO DE GASCUE</t>
+          <t>CONCEJO DE GASCUE / GASKUE</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>376</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>San Urbano</t>
@@ -2385,51 +2385,51 @@
           <t>32</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
           <t>31/05/2025</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>3120245183</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>UNION DE ARALAR</t>
+          <t>ARALAR MENDIA / SIERRA DE ARALAR</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>692</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>103d,104f, 124b,132a, 133a,134a</t>
@@ -2805,51 +2805,51 @@
           <t>74</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>3120255010</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ABÁRZUZA / ABARTZUZA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>218,219</t>
@@ -2910,51 +2910,51 @@
           <t>33</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
           <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>3120255010</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ABÁRZUZA / ABARTZUZA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>218,219</t>
@@ -3015,51 +3015,51 @@
           <t>33</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
           <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>3120255010</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ABÁRZUZA / ABARTZUZA</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>a</t>
@@ -3125,51 +3125,51 @@
           <t>33</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
           <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>3120255010</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ABARZUZA</t>
+          <t>AYUNTAMIENTO DE ABÁRZUZA / ABARTZUZA</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>a</t>
@@ -3235,51 +3235,51 @@
           <t>33</t>
         </is>
       </c>
       <c r="U27" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
           <t>19/09/2026</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>3120255015</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
+          <t>AYUNTAMIENTO DE ETXARRI ARANATZ</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>46b,46d, 47a, 75a</t>
@@ -3340,51 +3340,51 @@
           <t>104</t>
         </is>
       </c>
       <c r="U28" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>3120255015</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE ECHARRI ARANAZ-ETXARRI-ARANATZ</t>
+          <t>AYUNTAMIENTO DE ETXARRI ARANATZ</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>46b,46d, 47a, 75a</t>
@@ -3760,51 +3760,51 @@
           <t>37</t>
         </is>
       </c>
       <c r="U32" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>3120255062</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>CONCEJO DE TORRANO-DORRAO</t>
+          <t>CONCEJO DE DORRAO / TORRANO</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>29c</t>
@@ -3865,51 +3865,51 @@
           <t>23</t>
         </is>
       </c>
       <c r="U33" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V33" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>3120255112</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE BACAICOA-BAKAIKU</t>
+          <t>AYUNTAMIENTO DE BAKAIKU</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>21a, 23b, 24a</t>
@@ -3970,51 +3970,51 @@
           <t>59</t>
         </is>
       </c>
       <c r="U34" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>3120255112</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE BACAICOA-BAKAIKU</t>
+          <t>AYUNTAMIENTO DE BAKAIKU</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>21a, 23b, 24a</t>
@@ -4075,51 +4075,51 @@
           <t>59</t>
         </is>
       </c>
       <c r="U35" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>3120255126</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>UNION DE ARALAR</t>
+          <t>ARALAR MENDIA / SIERRA DE ARALAR</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>692</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>124a,134a</t>
@@ -4390,51 +4390,51 @@
           <t>-1</t>
         </is>
       </c>
       <c r="U38" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
           <t>27/03/2026</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>3120265032</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AYUNTAMIENTO DE DONAMARÍA</t>
+          <t>AYUNTAMIENTO DE DONAMARIA</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>54d</t>
@@ -4600,51 +4600,51 @@
           <t>-1</t>
         </is>
       </c>
       <c r="U40" t="inlineStr">
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
           <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>3120265051</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>CONCEJO DE BEUNZA</t>
+          <t>CONCEJO DE BEUNTZA / BEUNZA</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>-1</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>4b y 4d</t>
@@ -4919,29 +4919,29 @@
         <is>
           <t>Sin Especificar</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t>15/04/2027</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
-  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T11:51:49Z</dct:created>
-  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-08-10T11:51:49Z</dct:modified>
+  <dct:created xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-29T18:16:11Z</dct:created>
+  <dct:modified xmlns:dct="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dct:W3CDTF">2026-09-29T18:16:11Z</dct:modified>
 </cp:coreProperties>
 </file>